--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Fin\Payments\Payroll_Services\Payroll Operations\Core Payroll Team\Councillors\QUARTERLY REPORTING AND REGISTER\Quarter Reg 2526 - Register 2526\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{89D50A62-89A4-4FB4-A2E8-C38F93991263}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4ABCF5E-0D41-4F19-8FB1-77EAB25986F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="gaccQd6ls0LhmNrl8CHKNrrlDURmFehYY2vVWwTS5FkgnnNfH/QIFNFVxMKm6b1RRivHdfH0+uDWzvumHDphvQ==" workbookSaltValue="JYPYcwEhh60dIljbKj/z+A==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="19440" windowHeight="14880" xr2:uid="{0686AA36-E3C4-439B-893D-99A46717AC93}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0686AA36-E3C4-439B-893D-99A46717AC93}"/>
   </bookViews>
   <sheets>
     <sheet name="Register 25-26" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
@@ -1459,52 +1459,52 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCBEB2F4-A060-4239-BCDF-9E4E07988F16}">
   <dimension ref="A2:Q154"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="F60" workbookViewId="0">
-      <selection activeCell="K87" sqref="K87"/>
+    <sheetView tabSelected="1" topLeftCell="B24" workbookViewId="0">
+      <selection activeCell="K65" sqref="K65"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="28.1796875" customWidth="1"/>
     <col min="2" max="2" width="47.54296875" customWidth="1"/>
     <col min="3" max="3" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="11.26953125" style="2" customWidth="1"/>
     <col min="6" max="6" width="14.1796875" customWidth="1"/>
     <col min="7" max="7" width="11.453125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="14.26953125" customWidth="1"/>
     <col min="9" max="9" width="11.1796875" customWidth="1"/>
     <col min="10" max="10" width="14.453125" customWidth="1"/>
     <col min="11" max="11" width="11.453125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="13.81640625" customWidth="1"/>
     <col min="13" max="13" width="13.1796875" customWidth="1"/>
     <col min="14" max="14" width="14" customWidth="1"/>
     <col min="15" max="15" width="12.1796875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="16.453125" customWidth="1"/>
     <col min="17" max="17" width="11.81640625" customWidth="1"/>
     <col min="257" max="257" width="28.1796875" customWidth="1"/>
     <col min="258" max="258" width="47.54296875" customWidth="1"/>
     <col min="259" max="259" width="17.54296875" bestFit="1" customWidth="1"/>
     <col min="260" max="260" width="12" customWidth="1"/>
@@ -5751,83 +5751,83 @@
         <v>312.99</v>
       </c>
       <c r="P69" s="50">
         <f t="shared" si="1"/>
         <v>43972.299999999996</v>
       </c>
       <c r="Q69" s="17"/>
     </row>
     <row r="70" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A70" s="54" t="s">
         <v>89</v>
       </c>
       <c r="B70" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="45">
         <v>27503.46</v>
       </c>
       <c r="D70" s="46">
         <v>0</v>
       </c>
       <c r="E70" s="46">
         <v>0</v>
       </c>
       <c r="F70" s="46">
-        <v>756.73</v>
+        <v>792.61</v>
       </c>
       <c r="G70" s="46">
         <v>0</v>
       </c>
       <c r="H70" s="46">
         <v>0</v>
       </c>
       <c r="I70" s="46">
         <v>0</v>
       </c>
       <c r="J70" s="46">
         <v>0</v>
       </c>
       <c r="K70" s="46">
         <v>0</v>
       </c>
       <c r="L70" s="46">
         <v>0</v>
       </c>
       <c r="M70" s="47">
         <v>0</v>
       </c>
       <c r="N70" s="48">
         <v>117.93</v>
       </c>
       <c r="O70" s="49">
         <f t="shared" si="0"/>
-        <v>874.66000000000008</v>
+        <v>910.54</v>
       </c>
       <c r="P70" s="50">
         <f t="shared" si="1"/>
-        <v>28378.12</v>
+        <v>28414</v>
       </c>
       <c r="Q70" s="17"/>
     </row>
     <row r="71" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A71" s="54" t="s">
         <v>90</v>
       </c>
       <c r="B71" s="52" t="s">
         <v>91</v>
       </c>
       <c r="C71" s="45">
         <v>43659.31</v>
       </c>
       <c r="D71" s="46">
         <v>0</v>
       </c>
       <c r="E71" s="46">
         <v>0</v>
       </c>
       <c r="F71" s="46">
         <v>0</v>
       </c>
       <c r="G71" s="46">
         <v>0</v>
       </c>
@@ -6386,129 +6386,130 @@
         <f t="shared" si="0"/>
         <v>86.19</v>
       </c>
       <c r="P81" s="50">
         <f t="shared" si="1"/>
         <v>26068.23</v>
       </c>
       <c r="Q81" s="17"/>
     </row>
     <row r="82" spans="1:17" ht="16" thickTop="1" x14ac:dyDescent="0.35">
       <c r="A82" s="62"/>
       <c r="B82" s="63"/>
       <c r="C82" s="64">
         <f>SUM(C17:C81)</f>
         <v>2015839.9300000011</v>
       </c>
       <c r="D82" s="65">
         <v>0</v>
       </c>
       <c r="E82" s="65">
         <f t="shared" ref="E82:J82" si="2">SUM(E17:E81)</f>
         <v>0</v>
       </c>
       <c r="F82" s="66">
         <f t="shared" si="2"/>
-        <v>23413.569999999996</v>
+        <v>23449.449999999997</v>
       </c>
       <c r="G82" s="67">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="H82" s="68">
         <f t="shared" si="2"/>
         <v>65.2</v>
       </c>
       <c r="I82" s="65">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="J82" s="65">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="K82" s="65">
         <f>SUM(K18:K81)</f>
         <v>0</v>
       </c>
       <c r="L82" s="69">
         <f>SUM(L17:L81)</f>
         <v>1898.33</v>
       </c>
       <c r="M82" s="69">
         <f>SUM(M17:M81)</f>
         <v>0</v>
       </c>
       <c r="N82" s="69">
         <f>SUM(N17:N81)</f>
         <v>5030.8200000000006</v>
       </c>
       <c r="O82" s="70">
         <f>SUM(O17:O81)</f>
-        <v>30407.920000000002</v>
+        <v>30443.8</v>
       </c>
       <c r="P82" s="71">
         <f>SUM(P17:P81)</f>
-        <v>2046247.8499999996</v>
+        <v>2046283.7299999995</v>
       </c>
     </row>
     <row r="83" spans="1:17" x14ac:dyDescent="0.35">
       <c r="I83" s="2"/>
       <c r="J83" s="2"/>
       <c r="K83" s="2"/>
     </row>
     <row r="84" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A84" s="72" t="s">
         <v>107</v>
       </c>
       <c r="D84" s="2"/>
     </row>
     <row r="85" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A85" s="73"/>
       <c r="B85" s="74"/>
     </row>
     <row r="86" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A86" s="75"/>
       <c r="B86" s="74"/>
     </row>
     <row r="87" spans="1:17" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A87" s="72"/>
       <c r="I87" s="2"/>
       <c r="K87" s="2"/>
     </row>
     <row r="92" spans="1:17" x14ac:dyDescent="0.35">
       <c r="E92" s="76"/>
     </row>
     <row r="153" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A153" s="77"/>
       <c r="B153" s="77"/>
     </row>
     <row r="154" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A154" s="78"/>
       <c r="B154" s="78"/>
     </row>
   </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="E4l6/8Ge/HAITUHN2lqrshwTNsq4truhPPTdnTap8nJCe0DXQkwYgynteyM83eRocmxDfb9cM6NQagUBB15ELg==" saltValue="XjRfjmhFTZFNOO2mhSrADw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="9">
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="I13:J13"/>
     <mergeCell ref="A7:P7"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="D11:O11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="G12:J12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="M12:N12"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <ignoredErrors>
     <ignoredError sqref="O17:O74 O75:O81" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">