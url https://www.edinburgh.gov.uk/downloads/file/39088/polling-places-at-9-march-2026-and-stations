--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -1,89 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\Governance\Elections\ELECTORAL EVENTS\Scottish Parliament 2026\6. Logistics\Polling Places\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DF00CC0D-4D0F-4854-8C45-64006D80B439}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0CF9B00F-B61B-463E-A9DF-A3CCCC085978}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{C6162745-5245-4D83-B940-A0F09B27B9EF}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="By Const" sheetId="1" r:id="rId1"/>
+    <sheet name="By Ward" sheetId="2" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'By Ward'!$A$1:$H$142</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G142" i="2" l="1"/>
   <c r="F142" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="686" uniqueCount="545">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1504" uniqueCount="566">
   <si>
     <t>SP Constituency</t>
   </si>
   <si>
     <t>Polling District Ref</t>
   </si>
   <si>
     <t>Polling Place</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Stations</t>
   </si>
   <si>
     <t>Ballot Box Numbers</t>
   </si>
   <si>
     <t>Central</t>
   </si>
   <si>
     <t>EC11G</t>
   </si>
   <si>
@@ -1687,136 +1693,231 @@
   </si>
   <si>
     <t>6 Craigour Gardens, Edinburgh EH17 7NX</t>
   </si>
   <si>
     <t>SS16K</t>
   </si>
   <si>
     <t>Valley Park Community Centre</t>
   </si>
   <si>
     <t>37 Southhouse Road, Edinburgh, EH17 8EU</t>
   </si>
   <si>
     <t>305, 306, 307, 311</t>
   </si>
   <si>
     <t>Within Low Emission Zone</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No - On boundary</t>
   </si>
+  <si>
+    <t>Ward No.</t>
+  </si>
+  <si>
+    <t>Ward</t>
+  </si>
+  <si>
+    <t>City Centre</t>
+  </si>
+  <si>
+    <t>Southside/ Newington</t>
+  </si>
+  <si>
+    <t>Morningside</t>
+  </si>
+  <si>
+    <t>Sighthill/ Gorgie</t>
+  </si>
+  <si>
+    <t>Fountainbridge/ Craiglockhart</t>
+  </si>
+  <si>
+    <t>9 / 11</t>
+  </si>
+  <si>
+    <t>Fountainbridge/ Craiglockhart  /  City Centre</t>
+  </si>
+  <si>
+    <t>Portobello/ Craigmillar</t>
+  </si>
+  <si>
+    <t>Leith Walk</t>
+  </si>
+  <si>
+    <t>Leith</t>
+  </si>
+  <si>
+    <t>Craigentinny/ Duddingston</t>
+  </si>
+  <si>
+    <t>Drum Brae/ Gyle</t>
+  </si>
+  <si>
+    <t>Almond</t>
+  </si>
+  <si>
+    <t>Pentland Hills</t>
+  </si>
+  <si>
+    <t>Corstorphine/ Murrayfield</t>
+  </si>
+  <si>
+    <t>Forth</t>
+  </si>
+  <si>
+    <t>Inverleith</t>
+  </si>
+  <si>
+    <t>Colinton/ Fairmilehead</t>
+  </si>
+  <si>
+    <t>Liberton/ Gilmerton</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF222222"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="ARIAL"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="ARIAL"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="ARIAL"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="ARIAL"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFABF8F"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFA6A6A6"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
-        <bgColor rgb="FF000000"/>
+        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
@@ -1829,216 +1930,311 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="1" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2317,3054 +2513,6742 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAC2DA53-AC72-449D-9855-476797D526A4}">
   <dimension ref="A1:G142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I120" sqref="I120"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="15.453125" style="2" customWidth="1"/>
     <col min="2" max="2" width="17.453125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="34.54296875" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.54296875" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.453125" style="2" customWidth="1"/>
     <col min="7" max="7" width="17.54296875" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="5" t="s">
+      <c r="B1" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="6" t="s">
+      <c r="C1" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="56" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="5" t="s">
+      <c r="E1" s="55" t="s">
         <v>542</v>
       </c>
-      <c r="F1" s="1" t="s">
+      <c r="F1" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="58" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="60" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="9" t="s">
+      <c r="C2" s="61" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="56" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="E2" s="55" t="s">
         <v>543</v>
       </c>
-      <c r="F2" s="12">
-[...2 lines deleted...]
-      <c r="G2" s="5" t="s">
+      <c r="F2" s="57">
+        <v>2</v>
+      </c>
+      <c r="G2" s="55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A3" s="2" t="s">
+      <c r="A3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B3" s="8" t="s">
+      <c r="B3" s="60" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="13" t="s">
+      <c r="C3" s="62" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D3" s="56" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="15" t="s">
+      <c r="E3" s="55" t="s">
         <v>543</v>
       </c>
-      <c r="F3" s="16">
-[...2 lines deleted...]
-      <c r="G3" s="5" t="s">
+      <c r="F3" s="57">
+        <v>2</v>
+      </c>
+      <c r="G3" s="55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="2" t="s">
+      <c r="A4" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B4" s="8" t="s">
+      <c r="B4" s="60" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="17" t="s">
+      <c r="C4" s="61" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="14" t="s">
+      <c r="D4" s="56" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="15" t="s">
+      <c r="E4" s="55" t="s">
         <v>543</v>
       </c>
-      <c r="F4" s="16">
+      <c r="F4" s="57">
         <v>1</v>
       </c>
-      <c r="G4" s="5">
+      <c r="G4" s="55">
         <v>5</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="8" t="s">
+      <c r="B5" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="9" t="s">
+      <c r="C5" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="E5" s="11" t="s">
+      <c r="E5" s="55" t="s">
         <v>543</v>
       </c>
-      <c r="F5" s="12">
-[...2 lines deleted...]
-      <c r="G5" s="5" t="s">
+      <c r="F5" s="57">
+        <v>2</v>
+      </c>
+      <c r="G5" s="55" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="2" t="s">
+      <c r="A6" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B6" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="18" t="s">
+      <c r="C6" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="63" t="s">
         <v>544</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="57">
         <v>1</v>
       </c>
-      <c r="G6" s="5">
+      <c r="G6" s="55">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A7" s="20" t="s">
+      <c r="A7" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B7" s="60" t="s">
         <v>25</v>
       </c>
-      <c r="C7" s="17" t="s">
+      <c r="C7" s="61" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="14" t="s">
+      <c r="D7" s="56" t="s">
         <v>27</v>
       </c>
-      <c r="E7" s="15" t="s">
+      <c r="E7" s="55" t="s">
         <v>543</v>
       </c>
-      <c r="F7" s="16">
+      <c r="F7" s="57">
         <v>3</v>
       </c>
-      <c r="G7" s="5" t="s">
+      <c r="G7" s="55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="20" t="s">
+      <c r="A8" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B8" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="17" t="s">
+      <c r="C8" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="14" t="s">
+      <c r="D8" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="15" t="s">
+      <c r="E8" s="55" t="s">
         <v>543</v>
       </c>
-      <c r="F8" s="16">
+      <c r="F8" s="57">
         <v>3</v>
       </c>
-      <c r="G8" s="5" t="s">
+      <c r="G8" s="55" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="2" t="s">
+      <c r="A9" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B9" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="65" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="22" t="s">
+      <c r="D9" s="66" t="s">
         <v>35</v>
       </c>
-      <c r="E9" s="19" t="s">
+      <c r="E9" s="63" t="s">
         <v>544</v>
       </c>
-      <c r="F9" s="12">
+      <c r="F9" s="57">
         <v>3</v>
       </c>
-      <c r="G9" s="5" t="s">
+      <c r="G9" s="55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="2" t="s">
+      <c r="A10" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="C10" s="23" t="s">
+      <c r="C10" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="D10" s="56" t="s">
         <v>39</v>
       </c>
-      <c r="E10" s="11"/>
-[...3 lines deleted...]
-      <c r="G10" s="5" t="s">
+      <c r="E10" s="55"/>
+      <c r="F10" s="57">
+        <v>2</v>
+      </c>
+      <c r="G10" s="55" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A11" s="2" t="s">
+      <c r="A11" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="9" t="s">
+      <c r="C11" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="56" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="11"/>
-      <c r="F11" s="12">
+      <c r="E11" s="55"/>
+      <c r="F11" s="57">
         <v>1</v>
       </c>
-      <c r="G11" s="5">
+      <c r="G11" s="55">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="2" t="s">
+      <c r="A12" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="8" t="s">
+      <c r="B12" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="61" t="s">
         <v>45</v>
       </c>
-      <c r="D12" s="10" t="s">
+      <c r="D12" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="11" t="s">
+      <c r="E12" s="55" t="s">
         <v>544</v>
       </c>
-      <c r="F12" s="12">
+      <c r="F12" s="57">
         <v>1</v>
       </c>
-      <c r="G12" s="5">
+      <c r="G12" s="55">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="8" t="s">
+      <c r="A13" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B13" s="20" t="s">
+      <c r="B13" s="64" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="24" t="s">
+      <c r="C13" s="61" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="10" t="s">
+      <c r="D13" s="56" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="11"/>
-      <c r="F13" s="12">
+      <c r="E13" s="55"/>
+      <c r="F13" s="57">
         <v>3</v>
       </c>
-      <c r="G13" s="25" t="s">
+      <c r="G13" s="68" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="8" t="s">
+      <c r="A14" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B14" s="20" t="s">
+      <c r="B14" s="64" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="24" t="s">
+      <c r="C14" s="61" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="10" t="s">
+      <c r="D14" s="56" t="s">
         <v>53</v>
       </c>
-      <c r="E14" s="11"/>
-[...3 lines deleted...]
-      <c r="G14" s="25" t="s">
+      <c r="E14" s="55"/>
+      <c r="F14" s="57">
+        <v>2</v>
+      </c>
+      <c r="G14" s="68" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="8" t="s">
+      <c r="A15" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B15" s="20" t="s">
+      <c r="B15" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="9" t="s">
+      <c r="C15" s="61" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="10" t="s">
+      <c r="D15" s="56" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="11"/>
-      <c r="F15" s="12">
+      <c r="E15" s="55"/>
+      <c r="F15" s="57">
         <v>4</v>
       </c>
-      <c r="G15" s="25" t="s">
+      <c r="G15" s="68" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A16" s="20" t="s">
+      <c r="A16" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="B16" s="20" t="s">
+      <c r="B16" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="C16" s="9" t="s">
+      <c r="C16" s="61" t="s">
         <v>60</v>
       </c>
-      <c r="D16" s="10" t="s">
+      <c r="D16" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="11"/>
-      <c r="F16" s="12">
+      <c r="E16" s="55"/>
+      <c r="F16" s="57">
         <v>1</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="68">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A17" s="20" t="s">
+      <c r="A17" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="20" t="s">
+      <c r="B17" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="9" t="s">
+      <c r="C17" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="D17" s="10" t="s">
+      <c r="D17" s="56" t="s">
         <v>64</v>
       </c>
-      <c r="E17" s="11"/>
-[...3 lines deleted...]
-      <c r="G17" s="25" t="s">
+      <c r="E17" s="55"/>
+      <c r="F17" s="57">
+        <v>2</v>
+      </c>
+      <c r="G17" s="68" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A18" s="2" t="s">
+      <c r="A18" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="20" t="s">
+      <c r="B18" s="64" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="17" t="s">
+      <c r="C18" s="61" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="14" t="s">
+      <c r="D18" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="15"/>
-      <c r="F18" s="16">
+      <c r="E18" s="55"/>
+      <c r="F18" s="57">
         <v>1</v>
       </c>
-      <c r="G18" s="5">
+      <c r="G18" s="55">
         <v>34</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A19" s="2" t="s">
+      <c r="A19" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B19" s="20" t="s">
+      <c r="B19" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="C19" s="9" t="s">
+      <c r="C19" s="61" t="s">
         <v>70</v>
       </c>
-      <c r="D19" s="10" t="s">
+      <c r="D19" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="E19" s="11"/>
-      <c r="F19" s="12">
+      <c r="E19" s="55"/>
+      <c r="F19" s="57">
         <v>3</v>
       </c>
-      <c r="G19" s="25" t="s">
+      <c r="G19" s="68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A20" s="2" t="s">
+      <c r="A20" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="20" t="s">
+      <c r="B20" s="64" t="s">
         <v>73</v>
       </c>
-      <c r="C20" s="17" t="s">
+      <c r="C20" s="61" t="s">
         <v>74</v>
       </c>
-      <c r="D20" s="14" t="s">
+      <c r="D20" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="E20" s="15"/>
-      <c r="F20" s="16">
+      <c r="E20" s="55"/>
+      <c r="F20" s="57">
         <v>4</v>
       </c>
-      <c r="G20" s="25" t="s">
+      <c r="G20" s="68" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="8" t="s">
+      <c r="A21" s="60" t="s">
         <v>6</v>
       </c>
-      <c r="B21" s="20" t="s">
+      <c r="B21" s="64" t="s">
         <v>77</v>
       </c>
-      <c r="C21" s="9" t="s">
+      <c r="C21" s="61" t="s">
         <v>78</v>
       </c>
-      <c r="D21" s="10" t="s">
+      <c r="D21" s="56" t="s">
         <v>79</v>
       </c>
-      <c r="E21" s="11"/>
-      <c r="F21" s="12">
+      <c r="E21" s="55"/>
+      <c r="F21" s="57">
         <v>3</v>
       </c>
-      <c r="G21" s="25" t="s">
+      <c r="G21" s="68" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="B22" s="27" t="s">
+      <c r="B22" s="70" t="s">
         <v>81</v>
       </c>
-      <c r="C22" s="13" t="s">
+      <c r="C22" s="62" t="s">
         <v>82</v>
       </c>
-      <c r="D22" s="14" t="s">
+      <c r="D22" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="E22" s="15"/>
-[...3 lines deleted...]
-      <c r="G22" s="25" t="s">
+      <c r="E22" s="55"/>
+      <c r="F22" s="57">
+        <v>2</v>
+      </c>
+      <c r="G22" s="68" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="2" t="s">
+      <c r="A23" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B23" s="8" t="s">
+      <c r="B23" s="60" t="s">
         <v>85</v>
       </c>
-      <c r="C23" s="28" t="s">
+      <c r="C23" s="71" t="s">
         <v>86</v>
       </c>
-      <c r="D23" s="14" t="s">
+      <c r="D23" s="56" t="s">
         <v>87</v>
       </c>
-      <c r="E23" s="15"/>
-      <c r="F23" s="16">
+      <c r="E23" s="55"/>
+      <c r="F23" s="57">
         <v>4</v>
       </c>
-      <c r="G23" s="25" t="s">
+      <c r="G23" s="68" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="2" t="s">
+      <c r="A24" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B24" s="20" t="s">
+      <c r="B24" s="64" t="s">
         <v>89</v>
       </c>
-      <c r="C24" s="29" t="s">
+      <c r="C24" s="72" t="s">
         <v>90</v>
       </c>
-      <c r="D24" s="10" t="s">
+      <c r="D24" s="56" t="s">
         <v>91</v>
       </c>
-      <c r="E24" s="11"/>
-      <c r="F24" s="12">
+      <c r="E24" s="55"/>
+      <c r="F24" s="57">
         <v>1</v>
       </c>
-      <c r="G24" s="5">
+      <c r="G24" s="55">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="2" t="s">
+      <c r="A25" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="60" t="s">
         <v>92</v>
       </c>
-      <c r="C25" s="30" t="s">
+      <c r="C25" s="73" t="s">
         <v>93</v>
       </c>
-      <c r="D25" s="10" t="s">
+      <c r="D25" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="E25" s="11" t="s">
+      <c r="E25" s="55" t="s">
         <v>544</v>
       </c>
-      <c r="F25" s="12">
-[...2 lines deleted...]
-      <c r="G25" s="25" t="s">
+      <c r="F25" s="57">
+        <v>2</v>
+      </c>
+      <c r="G25" s="68" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A26" s="8" t="s">
+      <c r="A26" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B26" s="20" t="s">
+      <c r="B26" s="64" t="s">
         <v>97</v>
       </c>
-      <c r="C26" s="31" t="s">
+      <c r="C26" s="72" t="s">
         <v>98</v>
       </c>
-      <c r="D26" s="28" t="s">
+      <c r="D26" s="71" t="s">
         <v>99</v>
       </c>
-      <c r="E26" s="32"/>
-      <c r="F26" s="16">
+      <c r="E26" s="80"/>
+      <c r="F26" s="81">
         <v>0</v>
       </c>
-      <c r="G26" s="33"/>
+      <c r="G26" s="82"/>
     </row>
     <row r="27" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A27" s="8" t="s">
+      <c r="A27" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B27" s="20" t="s">
+      <c r="B27" s="64" t="s">
         <v>100</v>
       </c>
-      <c r="C27" s="34" t="s">
+      <c r="C27" s="72" t="s">
         <v>101</v>
       </c>
-      <c r="D27" s="10" t="s">
+      <c r="D27" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="E27" s="11"/>
-      <c r="F27" s="12">
+      <c r="E27" s="82"/>
+      <c r="F27" s="81">
         <v>0</v>
       </c>
-      <c r="G27" s="33"/>
+      <c r="G27" s="82"/>
     </row>
     <row r="28" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A28" s="8" t="s">
+      <c r="A28" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B28" s="20" t="s">
+      <c r="B28" s="64" t="s">
         <v>103</v>
       </c>
-      <c r="C28" s="29" t="s">
+      <c r="C28" s="72" t="s">
         <v>104</v>
       </c>
-      <c r="D28" s="10" t="s">
+      <c r="D28" s="56" t="s">
         <v>105</v>
       </c>
-      <c r="E28" s="11"/>
-      <c r="F28" s="12">
+      <c r="E28" s="82"/>
+      <c r="F28" s="81">
         <v>0</v>
       </c>
-      <c r="G28" s="33"/>
+      <c r="G28" s="82"/>
     </row>
     <row r="29" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="8" t="s">
+      <c r="A29" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B29" s="20" t="s">
+      <c r="B29" s="64" t="s">
         <v>106</v>
       </c>
-      <c r="C29" s="17" t="s">
+      <c r="C29" s="61" t="s">
         <v>107</v>
       </c>
-      <c r="D29" s="14" t="s">
+      <c r="D29" s="56" t="s">
         <v>108</v>
       </c>
-      <c r="E29" s="15"/>
-      <c r="F29" s="16">
+      <c r="E29" s="82"/>
+      <c r="F29" s="81">
         <v>0</v>
       </c>
-      <c r="G29" s="33"/>
+      <c r="G29" s="82"/>
     </row>
     <row r="30" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A30" s="8" t="s">
+      <c r="A30" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B30" s="20" t="s">
+      <c r="B30" s="64" t="s">
         <v>109</v>
       </c>
-      <c r="C30" s="9" t="s">
+      <c r="C30" s="61" t="s">
         <v>110</v>
       </c>
-      <c r="D30" s="10" t="s">
+      <c r="D30" s="56" t="s">
         <v>111</v>
       </c>
-      <c r="E30" s="11"/>
-      <c r="F30" s="12">
+      <c r="E30" s="82"/>
+      <c r="F30" s="81">
         <v>0</v>
       </c>
-      <c r="G30" s="33"/>
+      <c r="G30" s="82"/>
     </row>
     <row r="31" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A31" s="8" t="s">
+      <c r="A31" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="64" t="s">
         <v>112</v>
       </c>
-      <c r="C31" s="17" t="s">
+      <c r="C31" s="61" t="s">
         <v>113</v>
       </c>
-      <c r="D31" s="14" t="s">
+      <c r="D31" s="56" t="s">
         <v>114</v>
       </c>
-      <c r="E31" s="15"/>
-      <c r="F31" s="16">
+      <c r="E31" s="82"/>
+      <c r="F31" s="81">
         <v>0</v>
       </c>
-      <c r="G31" s="33"/>
+      <c r="G31" s="82"/>
     </row>
     <row r="32" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A32" s="8" t="s">
+      <c r="A32" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B32" s="20" t="s">
+      <c r="B32" s="64" t="s">
         <v>115</v>
       </c>
-      <c r="C32" s="35" t="s">
+      <c r="C32" s="61" t="s">
         <v>116</v>
       </c>
-      <c r="D32" s="10" t="s">
+      <c r="D32" s="56" t="s">
         <v>117</v>
       </c>
-      <c r="E32" s="11"/>
-      <c r="F32" s="12">
+      <c r="E32" s="82"/>
+      <c r="F32" s="81">
         <v>0</v>
       </c>
-      <c r="G32" s="33"/>
+      <c r="G32" s="82"/>
     </row>
     <row r="33" spans="1:7" ht="38.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="8" t="s">
+      <c r="A33" s="60" t="s">
         <v>96</v>
       </c>
-      <c r="B33" s="20" t="s">
+      <c r="B33" s="64" t="s">
         <v>118</v>
       </c>
-      <c r="C33" s="35" t="s">
+      <c r="C33" s="61" t="s">
         <v>119</v>
       </c>
-      <c r="D33" s="10" t="s">
+      <c r="D33" s="56" t="s">
         <v>120</v>
       </c>
-      <c r="E33" s="11"/>
-      <c r="F33" s="12">
+      <c r="E33" s="82"/>
+      <c r="F33" s="81">
         <v>0</v>
       </c>
-      <c r="G33" s="33"/>
+      <c r="G33" s="82"/>
     </row>
     <row r="34" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A34" s="8" t="s">
+      <c r="A34" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B34" s="8" t="s">
+      <c r="B34" s="60" t="s">
         <v>122</v>
       </c>
-      <c r="C34" s="36" t="s">
+      <c r="C34" s="65" t="s">
         <v>123</v>
       </c>
-      <c r="D34" s="10" t="s">
+      <c r="D34" s="56" t="s">
         <v>124</v>
       </c>
-      <c r="E34" s="11"/>
-      <c r="F34" s="12">
+      <c r="E34" s="55"/>
+      <c r="F34" s="57">
         <v>4</v>
       </c>
-      <c r="G34" s="5" t="s">
+      <c r="G34" s="55" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A35" s="8" t="s">
+      <c r="A35" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B35" s="8" t="s">
+      <c r="B35" s="60" t="s">
         <v>126</v>
       </c>
-      <c r="C35" s="37" t="s">
+      <c r="C35" s="62" t="s">
         <v>127</v>
       </c>
-      <c r="D35" s="10" t="s">
+      <c r="D35" s="56" t="s">
         <v>128</v>
       </c>
-      <c r="E35" s="11"/>
-      <c r="F35" s="12">
+      <c r="E35" s="55"/>
+      <c r="F35" s="57">
         <v>4</v>
       </c>
-      <c r="G35" s="5" t="s">
+      <c r="G35" s="55" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A36" s="8" t="s">
+      <c r="A36" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B36" s="20" t="s">
+      <c r="B36" s="64" t="s">
         <v>130</v>
       </c>
-      <c r="C36" s="29" t="s">
+      <c r="C36" s="72" t="s">
         <v>131</v>
       </c>
-      <c r="D36" s="10" t="s">
+      <c r="D36" s="56" t="s">
         <v>132</v>
       </c>
-      <c r="E36" s="11"/>
-[...3 lines deleted...]
-      <c r="G36" s="5" t="s">
+      <c r="E36" s="55"/>
+      <c r="F36" s="57">
+        <v>2</v>
+      </c>
+      <c r="G36" s="55" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="26" x14ac:dyDescent="0.35">
-      <c r="A37" s="8" t="s">
+      <c r="A37" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B37" s="20" t="s">
+      <c r="B37" s="64" t="s">
         <v>134</v>
       </c>
-      <c r="C37" s="31" t="s">
+      <c r="C37" s="72" t="s">
         <v>135</v>
       </c>
-      <c r="D37" s="14" t="s">
+      <c r="D37" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="E37" s="15"/>
-[...3 lines deleted...]
-      <c r="G37" s="5" t="s">
+      <c r="E37" s="55"/>
+      <c r="F37" s="57">
+        <v>2</v>
+      </c>
+      <c r="G37" s="55" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A38" s="8" t="s">
+      <c r="A38" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B38" s="20" t="s">
+      <c r="B38" s="64" t="s">
         <v>138</v>
       </c>
-      <c r="C38" s="29" t="s">
+      <c r="C38" s="72" t="s">
         <v>139</v>
       </c>
-      <c r="D38" s="10" t="s">
+      <c r="D38" s="56" t="s">
         <v>140</v>
       </c>
-      <c r="E38" s="11"/>
-      <c r="F38" s="12">
+      <c r="E38" s="55"/>
+      <c r="F38" s="57">
         <v>3</v>
       </c>
-      <c r="G38" s="5" t="s">
+      <c r="G38" s="55" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A39" s="8" t="s">
+      <c r="A39" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B39" s="20" t="s">
+      <c r="B39" s="64" t="s">
         <v>142</v>
       </c>
-      <c r="C39" s="29" t="s">
+      <c r="C39" s="72" t="s">
         <v>143</v>
       </c>
-      <c r="D39" s="10" t="s">
+      <c r="D39" s="56" t="s">
         <v>144</v>
       </c>
-      <c r="E39" s="11"/>
-      <c r="F39" s="12">
+      <c r="E39" s="55"/>
+      <c r="F39" s="57">
         <v>4</v>
       </c>
-      <c r="G39" s="5" t="s">
+      <c r="G39" s="55" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A40" s="8" t="s">
+      <c r="A40" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B40" s="20" t="s">
+      <c r="B40" s="64" t="s">
         <v>146</v>
       </c>
-      <c r="C40" s="34" t="s">
+      <c r="C40" s="72" t="s">
         <v>147</v>
       </c>
-      <c r="D40" s="14" t="s">
+      <c r="D40" s="56" t="s">
         <v>148</v>
       </c>
-      <c r="E40" s="38"/>
-      <c r="F40" s="16">
+      <c r="E40" s="74"/>
+      <c r="F40" s="57">
         <v>3</v>
       </c>
-      <c r="G40" s="5" t="s">
+      <c r="G40" s="55" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A41" s="8" t="s">
+      <c r="A41" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B41" s="20" t="s">
+      <c r="B41" s="64" t="s">
         <v>150</v>
       </c>
-      <c r="C41" s="31" t="s">
+      <c r="C41" s="72" t="s">
         <v>151</v>
       </c>
-      <c r="D41" s="14" t="s">
+      <c r="D41" s="56" t="s">
         <v>152</v>
       </c>
-      <c r="E41" s="15"/>
-      <c r="F41" s="16">
+      <c r="E41" s="55"/>
+      <c r="F41" s="57">
         <v>3</v>
       </c>
-      <c r="G41" s="5" t="s">
+      <c r="G41" s="55" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A42" s="8" t="s">
+      <c r="A42" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B42" s="20" t="s">
+      <c r="B42" s="64" t="s">
         <v>154</v>
       </c>
-      <c r="C42" s="29" t="s">
+      <c r="C42" s="72" t="s">
         <v>155</v>
       </c>
-      <c r="D42" s="10" t="s">
+      <c r="D42" s="56" t="s">
         <v>156</v>
       </c>
-      <c r="E42" s="11"/>
-[...3 lines deleted...]
-      <c r="G42" s="5" t="s">
+      <c r="E42" s="55"/>
+      <c r="F42" s="57">
+        <v>2</v>
+      </c>
+      <c r="G42" s="55" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A43" s="8" t="s">
+      <c r="A43" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B43" s="20" t="s">
+      <c r="B43" s="64" t="s">
         <v>158</v>
       </c>
-      <c r="C43" s="29" t="s">
+      <c r="C43" s="72" t="s">
         <v>159</v>
       </c>
-      <c r="D43" s="10" t="s">
+      <c r="D43" s="56" t="s">
         <v>160</v>
       </c>
-      <c r="E43" s="11"/>
-[...3 lines deleted...]
-      <c r="G43" s="5" t="s">
+      <c r="E43" s="55"/>
+      <c r="F43" s="57">
+        <v>2</v>
+      </c>
+      <c r="G43" s="55" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A44" s="8" t="s">
+      <c r="A44" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B44" s="20" t="s">
+      <c r="B44" s="64" t="s">
         <v>162</v>
       </c>
-      <c r="C44" s="29" t="s">
+      <c r="C44" s="72" t="s">
         <v>163</v>
       </c>
-      <c r="D44" s="10" t="s">
+      <c r="D44" s="56" t="s">
         <v>164</v>
       </c>
-      <c r="E44" s="11"/>
-      <c r="F44" s="12">
+      <c r="E44" s="55"/>
+      <c r="F44" s="57">
         <v>4</v>
       </c>
-      <c r="G44" s="25" t="s">
+      <c r="G44" s="68" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="26" x14ac:dyDescent="0.35">
-      <c r="A45" s="8" t="s">
+      <c r="A45" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B45" s="39" t="s">
+      <c r="B45" s="70" t="s">
         <v>166</v>
       </c>
-      <c r="C45" s="40" t="s">
+      <c r="C45" s="72" t="s">
         <v>167</v>
       </c>
-      <c r="D45" s="10" t="s">
+      <c r="D45" s="56" t="s">
         <v>168</v>
       </c>
-      <c r="E45" s="11"/>
-      <c r="F45" s="12">
+      <c r="E45" s="55"/>
+      <c r="F45" s="57">
         <v>1</v>
       </c>
-      <c r="G45" s="5">
+      <c r="G45" s="55">
         <v>87</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A46" s="8" t="s">
+      <c r="A46" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B46" s="8" t="s">
+      <c r="B46" s="60" t="s">
         <v>169</v>
       </c>
-      <c r="C46" s="41" t="s">
+      <c r="C46" s="62" t="s">
         <v>170</v>
       </c>
-      <c r="D46" s="10" t="s">
+      <c r="D46" s="56" t="s">
         <v>171</v>
       </c>
-      <c r="E46" s="11"/>
-[...3 lines deleted...]
-      <c r="G46" s="25" t="s">
+      <c r="E46" s="55"/>
+      <c r="F46" s="57">
+        <v>2</v>
+      </c>
+      <c r="G46" s="68" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A47" s="8" t="s">
+      <c r="A47" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B47" s="8" t="s">
+      <c r="B47" s="60" t="s">
         <v>173</v>
       </c>
-      <c r="C47" s="42" t="s">
+      <c r="C47" s="75" t="s">
         <v>174</v>
       </c>
-      <c r="D47" s="10" t="s">
+      <c r="D47" s="56" t="s">
         <v>175</v>
       </c>
-      <c r="E47" s="11"/>
-[...3 lines deleted...]
-      <c r="G47" s="25" t="s">
+      <c r="E47" s="55"/>
+      <c r="F47" s="57">
+        <v>2</v>
+      </c>
+      <c r="G47" s="68" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A48" s="8" t="s">
+      <c r="A48" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B48" s="8" t="s">
+      <c r="B48" s="60" t="s">
         <v>177</v>
       </c>
-      <c r="C48" s="24" t="s">
+      <c r="C48" s="61" t="s">
         <v>178</v>
       </c>
-      <c r="D48" s="14" t="s">
+      <c r="D48" s="56" t="s">
         <v>179</v>
       </c>
-      <c r="E48" s="15"/>
-      <c r="F48" s="16">
+      <c r="E48" s="55"/>
+      <c r="F48" s="57">
         <v>5</v>
       </c>
-      <c r="G48" s="25" t="s">
+      <c r="G48" s="68" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A49" s="8" t="s">
+      <c r="A49" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B49" s="8" t="s">
+      <c r="B49" s="60" t="s">
         <v>181</v>
       </c>
-      <c r="C49" s="29" t="s">
+      <c r="C49" s="72" t="s">
         <v>182</v>
       </c>
-      <c r="D49" s="10" t="s">
+      <c r="D49" s="56" t="s">
         <v>183</v>
       </c>
-      <c r="E49" s="11"/>
-[...3 lines deleted...]
-      <c r="G49" s="5" t="s">
+      <c r="E49" s="55"/>
+      <c r="F49" s="57">
+        <v>2</v>
+      </c>
+      <c r="G49" s="55" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A50" s="8" t="s">
+    <row r="50" spans="1:7" ht="26" x14ac:dyDescent="0.35">
+      <c r="A50" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B50" s="8" t="s">
+      <c r="B50" s="60" t="s">
         <v>185</v>
       </c>
-      <c r="C50" s="31" t="s">
+      <c r="C50" s="72" t="s">
         <v>186</v>
       </c>
-      <c r="D50" s="14" t="s">
+      <c r="D50" s="56" t="s">
         <v>187</v>
       </c>
-      <c r="E50" s="15"/>
-      <c r="F50" s="16">
+      <c r="E50" s="55"/>
+      <c r="F50" s="57">
         <v>4</v>
       </c>
-      <c r="G50" s="25" t="s">
+      <c r="G50" s="68" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A51" s="8" t="s">
+      <c r="A51" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B51" s="8" t="s">
+      <c r="B51" s="60" t="s">
         <v>189</v>
       </c>
-      <c r="C51" s="29" t="s">
+      <c r="C51" s="72" t="s">
         <v>190</v>
       </c>
-      <c r="D51" s="10" t="s">
+      <c r="D51" s="56" t="s">
         <v>191</v>
       </c>
-      <c r="E51" s="11"/>
-      <c r="F51" s="12">
+      <c r="E51" s="55"/>
+      <c r="F51" s="57">
         <v>4</v>
       </c>
-      <c r="G51" s="25" t="s">
+      <c r="G51" s="68" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A52" s="8" t="s">
+      <c r="A52" s="60" t="s">
         <v>121</v>
       </c>
-      <c r="B52" s="8" t="s">
+      <c r="B52" s="60" t="s">
         <v>193</v>
       </c>
-      <c r="C52" s="29" t="s">
+      <c r="C52" s="72" t="s">
         <v>194</v>
       </c>
-      <c r="D52" s="10" t="s">
+      <c r="D52" s="56" t="s">
         <v>195</v>
       </c>
-      <c r="E52" s="11"/>
-      <c r="F52" s="12">
+      <c r="E52" s="55"/>
+      <c r="F52" s="57">
         <v>4</v>
       </c>
-      <c r="G52" s="25" t="s">
+      <c r="G52" s="68" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A53" s="8" t="s">
+      <c r="A53" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B53" s="8" t="s">
+      <c r="B53" s="60" t="s">
         <v>198</v>
       </c>
-      <c r="C53" s="43" t="s">
+      <c r="C53" s="76" t="s">
         <v>199</v>
       </c>
-      <c r="D53" s="10" t="s">
+      <c r="D53" s="56" t="s">
         <v>200</v>
       </c>
-      <c r="E53" s="11"/>
-[...3 lines deleted...]
-      <c r="G53" s="5" t="s">
+      <c r="E53" s="55"/>
+      <c r="F53" s="57">
+        <v>2</v>
+      </c>
+      <c r="G53" s="55" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A54" s="8" t="s">
+      <c r="A54" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B54" s="20" t="s">
+      <c r="B54" s="64" t="s">
         <v>202</v>
       </c>
-      <c r="C54" s="40" t="s">
+      <c r="C54" s="72" t="s">
         <v>203</v>
       </c>
-      <c r="D54" s="14" t="s">
+      <c r="D54" s="56" t="s">
         <v>204</v>
       </c>
-      <c r="E54" s="15"/>
-      <c r="F54" s="16">
+      <c r="E54" s="55"/>
+      <c r="F54" s="57">
         <v>3</v>
       </c>
-      <c r="G54" s="25" t="s">
+      <c r="G54" s="68" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A55" s="8" t="s">
+      <c r="A55" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B55" s="20" t="s">
+      <c r="B55" s="64" t="s">
         <v>206</v>
       </c>
-      <c r="C55" s="44" t="s">
+      <c r="C55" s="77" t="s">
         <v>207</v>
       </c>
-      <c r="D55" s="14" t="s">
+      <c r="D55" s="56" t="s">
         <v>208</v>
       </c>
-      <c r="E55" s="15"/>
-      <c r="F55" s="16">
+      <c r="E55" s="55"/>
+      <c r="F55" s="57">
         <v>3</v>
       </c>
-      <c r="G55" s="25" t="s">
+      <c r="G55" s="68" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A56" s="8" t="s">
+      <c r="A56" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B56" s="20" t="s">
+      <c r="B56" s="64" t="s">
         <v>210</v>
       </c>
-      <c r="C56" s="45" t="s">
+      <c r="C56" s="56" t="s">
         <v>211</v>
       </c>
-      <c r="D56" s="10" t="s">
+      <c r="D56" s="56" t="s">
         <v>212</v>
       </c>
-      <c r="E56" s="11"/>
-[...3 lines deleted...]
-      <c r="G56" s="25" t="s">
+      <c r="E56" s="55"/>
+      <c r="F56" s="57">
+        <v>2</v>
+      </c>
+      <c r="G56" s="68" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A57" s="8" t="s">
+      <c r="A57" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B57" s="20" t="s">
+      <c r="B57" s="64" t="s">
         <v>214</v>
       </c>
-      <c r="C57" s="29" t="s">
+      <c r="C57" s="72" t="s">
         <v>215</v>
       </c>
-      <c r="D57" s="46" t="s">
+      <c r="D57" s="71" t="s">
         <v>216</v>
       </c>
-      <c r="E57" s="47"/>
-      <c r="F57" s="12">
+      <c r="E57" s="78"/>
+      <c r="F57" s="57">
         <v>1</v>
       </c>
-      <c r="G57" s="5">
+      <c r="G57" s="55">
         <v>121</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A58" s="8" t="s">
+      <c r="A58" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B58" s="20" t="s">
+      <c r="B58" s="64" t="s">
         <v>217</v>
       </c>
-      <c r="C58" s="40" t="s">
+      <c r="C58" s="72" t="s">
         <v>218</v>
       </c>
-      <c r="D58" s="14" t="s">
+      <c r="D58" s="56" t="s">
         <v>219</v>
       </c>
-      <c r="E58" s="15"/>
-      <c r="F58" s="16">
+      <c r="E58" s="55"/>
+      <c r="F58" s="57">
         <v>3</v>
       </c>
-      <c r="G58" s="25" t="s">
+      <c r="G58" s="68" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A59" s="8" t="s">
+      <c r="A59" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B59" s="20" t="s">
+      <c r="B59" s="64" t="s">
         <v>221</v>
       </c>
-      <c r="C59" s="29" t="s">
+      <c r="C59" s="72" t="s">
         <v>222</v>
       </c>
-      <c r="D59" s="10" t="s">
+      <c r="D59" s="56" t="s">
         <v>223</v>
       </c>
-      <c r="E59" s="11"/>
-[...3 lines deleted...]
-      <c r="G59" s="25" t="s">
+      <c r="E59" s="55"/>
+      <c r="F59" s="57">
+        <v>2</v>
+      </c>
+      <c r="G59" s="68" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A60" s="8" t="s">
+      <c r="A60" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B60" s="8" t="s">
+      <c r="B60" s="60" t="s">
         <v>225</v>
       </c>
-      <c r="C60" s="29" t="s">
+      <c r="C60" s="72" t="s">
         <v>226</v>
       </c>
-      <c r="D60" s="10" t="s">
+      <c r="D60" s="56" t="s">
         <v>227</v>
       </c>
-      <c r="E60" s="11"/>
-      <c r="F60" s="12">
+      <c r="E60" s="55"/>
+      <c r="F60" s="57">
         <v>1</v>
       </c>
-      <c r="G60" s="5">
+      <c r="G60" s="55">
         <v>127</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A61" s="8" t="s">
+      <c r="A61" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B61" s="20" t="s">
+      <c r="B61" s="64" t="s">
         <v>228</v>
       </c>
-      <c r="C61" s="43" t="s">
+      <c r="C61" s="76" t="s">
         <v>229</v>
       </c>
-      <c r="D61" s="10" t="s">
+      <c r="D61" s="56" t="s">
         <v>230</v>
       </c>
-      <c r="E61" s="11"/>
-      <c r="F61" s="12">
+      <c r="E61" s="55"/>
+      <c r="F61" s="57">
         <v>1</v>
       </c>
-      <c r="G61" s="5">
+      <c r="G61" s="55">
         <v>128</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A62" s="8" t="s">
+      <c r="A62" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B62" s="20" t="s">
+      <c r="B62" s="64" t="s">
         <v>231</v>
       </c>
-      <c r="C62" s="40" t="s">
+      <c r="C62" s="72" t="s">
         <v>232</v>
       </c>
-      <c r="D62" s="10" t="s">
+      <c r="D62" s="56" t="s">
         <v>233</v>
       </c>
-      <c r="E62" s="11"/>
-      <c r="F62" s="12">
+      <c r="E62" s="55"/>
+      <c r="F62" s="57">
         <v>3</v>
       </c>
-      <c r="G62" s="25" t="s">
+      <c r="G62" s="68" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="26" x14ac:dyDescent="0.35">
-      <c r="A63" s="8" t="s">
+      <c r="A63" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B63" s="8" t="s">
+      <c r="B63" s="60" t="s">
         <v>235</v>
       </c>
-      <c r="C63" s="29" t="s">
+      <c r="C63" s="72" t="s">
         <v>236</v>
       </c>
-      <c r="D63" s="10" t="s">
+      <c r="D63" s="56" t="s">
         <v>237</v>
       </c>
-      <c r="E63" s="11"/>
-[...3 lines deleted...]
-      <c r="G63" s="25" t="s">
+      <c r="E63" s="55"/>
+      <c r="F63" s="57">
+        <v>2</v>
+      </c>
+      <c r="G63" s="68" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A64" s="8" t="s">
+      <c r="A64" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B64" s="20" t="s">
+      <c r="B64" s="64" t="s">
         <v>239</v>
       </c>
-      <c r="C64" s="29" t="s">
+      <c r="C64" s="72" t="s">
         <v>240</v>
       </c>
-      <c r="D64" s="10" t="s">
+      <c r="D64" s="56" t="s">
         <v>241</v>
       </c>
-      <c r="E64" s="11"/>
-      <c r="F64" s="12">
+      <c r="E64" s="55"/>
+      <c r="F64" s="57">
         <v>3</v>
       </c>
-      <c r="G64" s="25" t="s">
+      <c r="G64" s="68" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A65" s="8" t="s">
+      <c r="A65" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B65" s="20" t="s">
+      <c r="B65" s="64" t="s">
         <v>243</v>
       </c>
-      <c r="C65" s="29" t="s">
+      <c r="C65" s="72" t="s">
         <v>244</v>
       </c>
-      <c r="D65" s="10" t="s">
+      <c r="D65" s="56" t="s">
         <v>245</v>
       </c>
-      <c r="E65" s="11"/>
-[...3 lines deleted...]
-      <c r="G65" s="25" t="s">
+      <c r="E65" s="55"/>
+      <c r="F65" s="57">
+        <v>2</v>
+      </c>
+      <c r="G65" s="68" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A66" s="8" t="s">
+      <c r="A66" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B66" s="20" t="s">
+      <c r="B66" s="64" t="s">
         <v>247</v>
       </c>
-      <c r="C66" s="40" t="s">
+      <c r="C66" s="72" t="s">
         <v>248</v>
       </c>
-      <c r="D66" s="14" t="s">
+      <c r="D66" s="56" t="s">
         <v>249</v>
       </c>
-      <c r="E66" s="15"/>
-[...3 lines deleted...]
-      <c r="G66" s="5" t="s">
+      <c r="E66" s="55"/>
+      <c r="F66" s="57">
+        <v>2</v>
+      </c>
+      <c r="G66" s="55" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A67" s="8" t="s">
+      <c r="A67" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B67" s="20" t="s">
+      <c r="B67" s="64" t="s">
         <v>251</v>
       </c>
-      <c r="C67" s="29" t="s">
+      <c r="C67" s="72" t="s">
         <v>252</v>
       </c>
-      <c r="D67" s="10" t="s">
+      <c r="D67" s="56" t="s">
         <v>253</v>
       </c>
-      <c r="E67" s="11"/>
-[...3 lines deleted...]
-      <c r="G67" s="25" t="s">
+      <c r="E67" s="55"/>
+      <c r="F67" s="57">
+        <v>2</v>
+      </c>
+      <c r="G67" s="68" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A68" s="8" t="s">
+      <c r="A68" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B68" s="20" t="s">
+      <c r="B68" s="64" t="s">
         <v>255</v>
       </c>
-      <c r="C68" s="29" t="s">
+      <c r="C68" s="72" t="s">
         <v>256</v>
       </c>
-      <c r="D68" s="10" t="s">
+      <c r="D68" s="56" t="s">
         <v>257</v>
       </c>
-      <c r="E68" s="11"/>
-[...3 lines deleted...]
-      <c r="G68" s="25" t="s">
+      <c r="E68" s="55"/>
+      <c r="F68" s="57">
+        <v>2</v>
+      </c>
+      <c r="G68" s="68" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A69" s="8" t="s">
+      <c r="A69" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B69" s="20" t="s">
+      <c r="B69" s="64" t="s">
         <v>259</v>
       </c>
-      <c r="C69" s="48" t="s">
+      <c r="C69" s="73" t="s">
         <v>260</v>
       </c>
-      <c r="D69" s="10" t="s">
+      <c r="D69" s="56" t="s">
         <v>261</v>
       </c>
-      <c r="E69" s="11"/>
-[...3 lines deleted...]
-      <c r="G69" s="25" t="s">
+      <c r="E69" s="55"/>
+      <c r="F69" s="57">
+        <v>2</v>
+      </c>
+      <c r="G69" s="68" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A70" s="8" t="s">
+      <c r="A70" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B70" s="8" t="s">
+      <c r="B70" s="60" t="s">
         <v>263</v>
       </c>
-      <c r="C70" s="40" t="s">
+      <c r="C70" s="72" t="s">
         <v>264</v>
       </c>
-      <c r="D70" s="10" t="s">
+      <c r="D70" s="56" t="s">
         <v>265</v>
       </c>
-      <c r="E70" s="11"/>
-[...3 lines deleted...]
-      <c r="G70" s="25" t="s">
+      <c r="E70" s="55"/>
+      <c r="F70" s="57">
+        <v>2</v>
+      </c>
+      <c r="G70" s="68" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A71" s="8" t="s">
+      <c r="A71" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B71" s="20" t="s">
+      <c r="B71" s="64" t="s">
         <v>267</v>
       </c>
-      <c r="C71" s="40" t="s">
+      <c r="C71" s="72" t="s">
         <v>268</v>
       </c>
-      <c r="D71" s="10" t="s">
+      <c r="D71" s="56" t="s">
         <v>269</v>
       </c>
-      <c r="E71" s="11"/>
-[...3 lines deleted...]
-      <c r="G71" s="5" t="s">
+      <c r="E71" s="55"/>
+      <c r="F71" s="57">
+        <v>2</v>
+      </c>
+      <c r="G71" s="55" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A72" s="8" t="s">
+      <c r="A72" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B72" s="8" t="s">
+      <c r="B72" s="60" t="s">
         <v>271</v>
       </c>
-      <c r="C72" s="29" t="s">
+      <c r="C72" s="72" t="s">
         <v>272</v>
       </c>
-      <c r="D72" s="10" t="s">
+      <c r="D72" s="56" t="s">
         <v>273</v>
       </c>
-      <c r="E72" s="11"/>
-      <c r="F72" s="12">
+      <c r="E72" s="55"/>
+      <c r="F72" s="57">
         <v>3</v>
       </c>
-      <c r="G72" s="25" t="s">
+      <c r="G72" s="68" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A73" s="8" t="s">
+      <c r="A73" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B73" s="20" t="s">
+      <c r="B73" s="64" t="s">
         <v>275</v>
       </c>
-      <c r="C73" s="45" t="s">
+      <c r="C73" s="56" t="s">
         <v>276</v>
       </c>
-      <c r="D73" s="10" t="s">
+      <c r="D73" s="56" t="s">
         <v>277</v>
       </c>
-      <c r="E73" s="11"/>
-      <c r="F73" s="12">
+      <c r="E73" s="55"/>
+      <c r="F73" s="57">
         <v>1</v>
       </c>
-      <c r="G73" s="25">
+      <c r="G73" s="68">
         <v>153</v>
       </c>
     </row>
-    <row r="74" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A74" s="8" t="s">
+    <row r="74" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B74" s="20" t="s">
+      <c r="B74" s="64" t="s">
         <v>278</v>
       </c>
-      <c r="C74" s="29" t="s">
+      <c r="C74" s="72" t="s">
         <v>279</v>
       </c>
-      <c r="D74" s="10" t="s">
+      <c r="D74" s="56" t="s">
         <v>280</v>
       </c>
-      <c r="E74" s="11"/>
-[...3 lines deleted...]
-      <c r="G74" s="25" t="s">
+      <c r="E74" s="55"/>
+      <c r="F74" s="57">
+        <v>2</v>
+      </c>
+      <c r="G74" s="68" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A75" s="8" t="s">
+      <c r="A75" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B75" s="20" t="s">
+      <c r="B75" s="64" t="s">
         <v>282</v>
       </c>
-      <c r="C75" s="29" t="s">
+      <c r="C75" s="72" t="s">
         <v>283</v>
       </c>
-      <c r="D75" s="10" t="s">
+      <c r="D75" s="56" t="s">
         <v>284</v>
       </c>
-      <c r="E75" s="11"/>
-      <c r="F75" s="12">
+      <c r="E75" s="55"/>
+      <c r="F75" s="57">
         <v>1</v>
       </c>
-      <c r="G75" s="5">
+      <c r="G75" s="55">
         <v>156</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A76" s="8" t="s">
+      <c r="A76" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B76" s="8" t="s">
+      <c r="B76" s="60" t="s">
         <v>285</v>
       </c>
-      <c r="C76" s="40" t="s">
+      <c r="C76" s="72" t="s">
         <v>286</v>
       </c>
-      <c r="D76" s="10" t="s">
+      <c r="D76" s="56" t="s">
         <v>287</v>
       </c>
-      <c r="E76" s="11"/>
-[...3 lines deleted...]
-      <c r="G76" s="25" t="s">
+      <c r="E76" s="55"/>
+      <c r="F76" s="57">
+        <v>2</v>
+      </c>
+      <c r="G76" s="68" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A77" s="8" t="s">
+      <c r="A77" s="60" t="s">
         <v>197</v>
       </c>
-      <c r="B77" s="20" t="s">
+      <c r="B77" s="64" t="s">
         <v>289</v>
       </c>
-      <c r="C77" s="40" t="s">
+      <c r="C77" s="72" t="s">
         <v>290</v>
       </c>
-      <c r="D77" s="10" t="s">
+      <c r="D77" s="56" t="s">
         <v>291</v>
       </c>
-      <c r="E77" s="11"/>
-      <c r="F77" s="12">
+      <c r="E77" s="55"/>
+      <c r="F77" s="57">
         <v>3</v>
       </c>
-      <c r="G77" s="25" t="s">
+      <c r="G77" s="68" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A78" s="8" t="s">
+      <c r="A78" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B78" s="20" t="s">
+      <c r="B78" s="64" t="s">
         <v>294</v>
       </c>
-      <c r="C78" s="29" t="s">
+      <c r="C78" s="72" t="s">
         <v>295</v>
       </c>
-      <c r="D78" s="10" t="s">
+      <c r="D78" s="56" t="s">
         <v>296</v>
       </c>
-      <c r="E78" s="11"/>
-[...3 lines deleted...]
-      <c r="G78" s="25" t="s">
+      <c r="E78" s="55"/>
+      <c r="F78" s="57">
+        <v>2</v>
+      </c>
+      <c r="G78" s="68" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A79" s="8" t="s">
+      <c r="A79" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B79" s="20" t="s">
+      <c r="B79" s="64" t="s">
         <v>298</v>
       </c>
-      <c r="C79" s="43" t="s">
+      <c r="C79" s="76" t="s">
         <v>299</v>
       </c>
-      <c r="D79" s="10" t="s">
+      <c r="D79" s="56" t="s">
         <v>300</v>
       </c>
-      <c r="E79" s="11"/>
-      <c r="F79" s="12">
+      <c r="E79" s="55"/>
+      <c r="F79" s="57">
         <v>1</v>
       </c>
-      <c r="G79" s="25">
+      <c r="G79" s="68">
         <v>164</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A80" s="8" t="s">
+      <c r="A80" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B80" s="20" t="s">
+      <c r="B80" s="64" t="s">
         <v>301</v>
       </c>
-      <c r="C80" s="31" t="s">
+      <c r="C80" s="72" t="s">
         <v>302</v>
       </c>
-      <c r="D80" s="14" t="s">
+      <c r="D80" s="56" t="s">
         <v>303</v>
       </c>
-      <c r="E80" s="15"/>
-[...3 lines deleted...]
-      <c r="G80" s="5" t="s">
+      <c r="E80" s="55"/>
+      <c r="F80" s="57">
+        <v>2</v>
+      </c>
+      <c r="G80" s="55" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A81" s="8" t="s">
+      <c r="A81" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B81" s="20" t="s">
+      <c r="B81" s="64" t="s">
         <v>305</v>
       </c>
-      <c r="C81" s="34" t="s">
+      <c r="C81" s="72" t="s">
         <v>306</v>
       </c>
-      <c r="D81" s="10" t="s">
+      <c r="D81" s="56" t="s">
         <v>307</v>
       </c>
-      <c r="E81" s="11"/>
-[...3 lines deleted...]
-      <c r="G81" s="5" t="s">
+      <c r="E81" s="55"/>
+      <c r="F81" s="57">
+        <v>2</v>
+      </c>
+      <c r="G81" s="55" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A82" s="8" t="s">
+      <c r="A82" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B82" s="20" t="s">
+      <c r="B82" s="64" t="s">
         <v>309</v>
       </c>
-      <c r="C82" s="40" t="s">
+      <c r="C82" s="72" t="s">
         <v>310</v>
       </c>
-      <c r="D82" s="14" t="s">
+      <c r="D82" s="56" t="s">
         <v>311</v>
       </c>
-      <c r="E82" s="15"/>
-      <c r="F82" s="16">
+      <c r="E82" s="55"/>
+      <c r="F82" s="57">
         <v>4</v>
       </c>
-      <c r="G82" s="5" t="s">
+      <c r="G82" s="55" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A83" s="8" t="s">
+      <c r="A83" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B83" s="20" t="s">
+      <c r="B83" s="64" t="s">
         <v>313</v>
       </c>
-      <c r="C83" s="48" t="s">
+      <c r="C83" s="73" t="s">
         <v>314</v>
       </c>
-      <c r="D83" s="10" t="s">
+      <c r="D83" s="56" t="s">
         <v>315</v>
       </c>
-      <c r="E83" s="11"/>
-      <c r="F83" s="12">
+      <c r="E83" s="55"/>
+      <c r="F83" s="57">
         <v>3</v>
       </c>
-      <c r="G83" s="5" t="s">
+      <c r="G83" s="55" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A84" s="8" t="s">
+      <c r="A84" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B84" s="20" t="s">
+      <c r="B84" s="64" t="s">
         <v>317</v>
       </c>
-      <c r="C84" s="40" t="s">
+      <c r="C84" s="72" t="s">
         <v>318</v>
       </c>
-      <c r="D84" s="14" t="s">
+      <c r="D84" s="56" t="s">
         <v>319</v>
       </c>
-      <c r="E84" s="15"/>
-      <c r="F84" s="16">
+      <c r="E84" s="55"/>
+      <c r="F84" s="57">
         <v>3</v>
       </c>
-      <c r="G84" s="5" t="s">
+      <c r="G84" s="55" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A85" s="8" t="s">
+      <c r="A85" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B85" s="20" t="s">
+      <c r="B85" s="64" t="s">
         <v>321</v>
       </c>
-      <c r="C85" s="29" t="s">
+      <c r="C85" s="72" t="s">
         <v>322</v>
       </c>
-      <c r="D85" s="10" t="s">
+      <c r="D85" s="56" t="s">
         <v>323</v>
       </c>
-      <c r="E85" s="11"/>
-      <c r="F85" s="12">
+      <c r="E85" s="55"/>
+      <c r="F85" s="57">
         <v>3</v>
       </c>
-      <c r="G85" s="5" t="s">
+      <c r="G85" s="55" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A86" s="8" t="s">
+      <c r="A86" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B86" s="20" t="s">
+      <c r="B86" s="64" t="s">
         <v>325</v>
       </c>
-      <c r="C86" s="43" t="s">
+      <c r="C86" s="76" t="s">
         <v>326</v>
       </c>
-      <c r="D86" s="10" t="s">
+      <c r="D86" s="56" t="s">
         <v>327</v>
       </c>
-      <c r="E86" s="11"/>
-[...3 lines deleted...]
-      <c r="G86" s="25" t="s">
+      <c r="E86" s="55"/>
+      <c r="F86" s="57">
+        <v>2</v>
+      </c>
+      <c r="G86" s="68" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A87" s="8" t="s">
+      <c r="A87" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B87" s="20" t="s">
+      <c r="B87" s="64" t="s">
         <v>329</v>
       </c>
-      <c r="C87" s="29" t="s">
+      <c r="C87" s="72" t="s">
         <v>330</v>
       </c>
-      <c r="D87" s="10" t="s">
+      <c r="D87" s="56" t="s">
         <v>331</v>
       </c>
-      <c r="E87" s="11"/>
-[...3 lines deleted...]
-      <c r="G87" s="25" t="s">
+      <c r="E87" s="55"/>
+      <c r="F87" s="57">
+        <v>2</v>
+      </c>
+      <c r="G87" s="68" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A88" s="8" t="s">
+      <c r="A88" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B88" s="20" t="s">
+      <c r="B88" s="64" t="s">
         <v>333</v>
       </c>
-      <c r="C88" s="29" t="s">
+      <c r="C88" s="72" t="s">
         <v>334</v>
       </c>
-      <c r="D88" s="10" t="s">
+      <c r="D88" s="56" t="s">
         <v>335</v>
       </c>
-      <c r="E88" s="11"/>
-[...3 lines deleted...]
-      <c r="G88" s="5" t="s">
+      <c r="E88" s="55"/>
+      <c r="F88" s="57">
+        <v>2</v>
+      </c>
+      <c r="G88" s="55" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A89" s="8" t="s">
+      <c r="A89" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B89" s="20" t="s">
+      <c r="B89" s="64" t="s">
         <v>337</v>
       </c>
-      <c r="C89" s="29" t="s">
+      <c r="C89" s="72" t="s">
         <v>338</v>
       </c>
-      <c r="D89" s="10" t="s">
+      <c r="D89" s="56" t="s">
         <v>339</v>
       </c>
-      <c r="E89" s="11"/>
-      <c r="F89" s="12">
+      <c r="E89" s="55"/>
+      <c r="F89" s="57">
         <v>3</v>
       </c>
-      <c r="G89" s="5" t="s">
+      <c r="G89" s="55" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A90" s="8" t="s">
+      <c r="A90" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B90" s="20" t="s">
+      <c r="B90" s="64" t="s">
         <v>341</v>
       </c>
-      <c r="C90" s="14" t="s">
+      <c r="C90" s="56" t="s">
         <v>342</v>
       </c>
-      <c r="D90" s="14" t="s">
+      <c r="D90" s="56" t="s">
         <v>343</v>
       </c>
-      <c r="E90" s="15"/>
-      <c r="F90" s="16">
+      <c r="E90" s="55"/>
+      <c r="F90" s="57">
         <v>4</v>
       </c>
-      <c r="G90" s="5" t="s">
+      <c r="G90" s="55" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A91" s="8" t="s">
+      <c r="A91" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B91" s="20" t="s">
+      <c r="B91" s="64" t="s">
         <v>345</v>
       </c>
-      <c r="C91" s="9" t="s">
+      <c r="C91" s="61" t="s">
         <v>346</v>
       </c>
-      <c r="D91" s="10" t="s">
+      <c r="D91" s="56" t="s">
         <v>347</v>
       </c>
-      <c r="E91" s="11"/>
-      <c r="F91" s="12">
+      <c r="E91" s="55"/>
+      <c r="F91" s="57">
         <v>3</v>
       </c>
-      <c r="G91" s="25" t="s">
+      <c r="G91" s="68" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A92" s="20" t="s">
+      <c r="A92" s="64" t="s">
         <v>293</v>
       </c>
-      <c r="B92" s="8" t="s">
+      <c r="B92" s="60" t="s">
         <v>349</v>
       </c>
-      <c r="C92" s="9" t="s">
+      <c r="C92" s="61" t="s">
         <v>350</v>
       </c>
-      <c r="D92" s="10" t="s">
+      <c r="D92" s="56" t="s">
         <v>351</v>
       </c>
-      <c r="E92" s="11"/>
-[...3 lines deleted...]
-      <c r="G92" s="25" t="s">
+      <c r="E92" s="55"/>
+      <c r="F92" s="57">
+        <v>2</v>
+      </c>
+      <c r="G92" s="68" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A93" s="20" t="s">
+      <c r="A93" s="64" t="s">
         <v>293</v>
       </c>
-      <c r="B93" s="8" t="s">
+      <c r="B93" s="60" t="s">
         <v>353</v>
       </c>
-      <c r="C93" s="29" t="s">
+      <c r="C93" s="72" t="s">
         <v>354</v>
       </c>
-      <c r="D93" s="10" t="s">
+      <c r="D93" s="56" t="s">
         <v>355</v>
       </c>
-      <c r="E93" s="11"/>
-      <c r="F93" s="12">
+      <c r="E93" s="55"/>
+      <c r="F93" s="57">
         <v>1</v>
       </c>
-      <c r="G93" s="5">
+      <c r="G93" s="55">
         <v>199</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A94" s="20" t="s">
+      <c r="A94" s="64" t="s">
         <v>293</v>
       </c>
-      <c r="B94" s="20" t="s">
+      <c r="B94" s="64" t="s">
         <v>356</v>
       </c>
-      <c r="C94" s="40" t="s">
+      <c r="C94" s="72" t="s">
         <v>357</v>
       </c>
-      <c r="D94" s="10" t="s">
+      <c r="D94" s="56" t="s">
         <v>358</v>
       </c>
-      <c r="E94" s="11"/>
-[...3 lines deleted...]
-      <c r="G94" s="25" t="s">
+      <c r="E94" s="55"/>
+      <c r="F94" s="57">
+        <v>2</v>
+      </c>
+      <c r="G94" s="68" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A95" s="20" t="s">
+      <c r="A95" s="64" t="s">
         <v>293</v>
       </c>
-      <c r="B95" s="8" t="s">
+      <c r="B95" s="60" t="s">
         <v>360</v>
       </c>
-      <c r="C95" s="29" t="s">
+      <c r="C95" s="72" t="s">
         <v>361</v>
       </c>
-      <c r="D95" s="10" t="s">
+      <c r="D95" s="56" t="s">
         <v>362</v>
       </c>
-      <c r="E95" s="11"/>
-[...3 lines deleted...]
-      <c r="G95" s="25" t="s">
+      <c r="E95" s="55"/>
+      <c r="F95" s="57">
+        <v>2</v>
+      </c>
+      <c r="G95" s="68" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A96" s="8" t="s">
+      <c r="A96" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B96" s="20" t="s">
+      <c r="B96" s="64" t="s">
         <v>364</v>
       </c>
-      <c r="C96" s="29" t="s">
+      <c r="C96" s="72" t="s">
         <v>365</v>
       </c>
-      <c r="D96" s="10" t="s">
+      <c r="D96" s="56" t="s">
         <v>366</v>
       </c>
-      <c r="E96" s="11"/>
-      <c r="F96" s="12">
+      <c r="E96" s="55"/>
+      <c r="F96" s="57">
         <v>3</v>
       </c>
-      <c r="G96" s="25" t="s">
+      <c r="G96" s="68" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A97" s="8" t="s">
+      <c r="A97" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B97" s="20" t="s">
+      <c r="B97" s="64" t="s">
         <v>368</v>
       </c>
-      <c r="C97" s="29" t="s">
+      <c r="C97" s="72" t="s">
         <v>369</v>
       </c>
-      <c r="D97" s="10" t="s">
+      <c r="D97" s="56" t="s">
         <v>370</v>
       </c>
-      <c r="E97" s="11"/>
-      <c r="F97" s="12">
+      <c r="E97" s="55"/>
+      <c r="F97" s="57">
         <v>3</v>
       </c>
-      <c r="G97" s="25" t="s">
+      <c r="G97" s="68" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A98" s="2" t="s">
+      <c r="A98" s="59" t="s">
         <v>293</v>
       </c>
-      <c r="B98" s="20" t="s">
+      <c r="B98" s="64" t="s">
         <v>372</v>
       </c>
-      <c r="C98" s="29" t="s">
+      <c r="C98" s="72" t="s">
         <v>373</v>
       </c>
-      <c r="D98" s="10" t="s">
+      <c r="D98" s="56" t="s">
         <v>374</v>
       </c>
-      <c r="E98" s="11"/>
-[...3 lines deleted...]
-      <c r="G98" s="25" t="s">
+      <c r="E98" s="55"/>
+      <c r="F98" s="57">
+        <v>2</v>
+      </c>
+      <c r="G98" s="68" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A99" s="8" t="s">
+      <c r="A99" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B99" s="27" t="s">
+      <c r="B99" s="70" t="s">
         <v>376</v>
       </c>
-      <c r="C99" s="29" t="s">
+      <c r="C99" s="72" t="s">
         <v>377</v>
       </c>
-      <c r="D99" s="10" t="s">
+      <c r="D99" s="56" t="s">
         <v>378</v>
       </c>
-      <c r="E99" s="11"/>
-[...3 lines deleted...]
-      <c r="G99" s="25" t="s">
+      <c r="E99" s="55"/>
+      <c r="F99" s="57">
+        <v>2</v>
+      </c>
+      <c r="G99" s="68" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A100" s="8" t="s">
+      <c r="A100" s="60" t="s">
         <v>293</v>
       </c>
-      <c r="B100" s="20" t="s">
+      <c r="B100" s="64" t="s">
         <v>380</v>
       </c>
-      <c r="C100" s="29" t="s">
+      <c r="C100" s="72" t="s">
         <v>381</v>
       </c>
-      <c r="D100" s="10" t="s">
+      <c r="D100" s="56" t="s">
         <v>382</v>
       </c>
-      <c r="E100" s="11"/>
-[...3 lines deleted...]
-      <c r="G100" s="25" t="s">
+      <c r="E100" s="55"/>
+      <c r="F100" s="57">
+        <v>2</v>
+      </c>
+      <c r="G100" s="68" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A101" s="8" t="s">
+      <c r="A101" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B101" s="8" t="s">
+      <c r="B101" s="60" t="s">
         <v>385</v>
       </c>
-      <c r="C101" s="29" t="s">
+      <c r="C101" s="72" t="s">
         <v>386</v>
       </c>
-      <c r="D101" s="10" t="s">
+      <c r="D101" s="56" t="s">
         <v>387</v>
       </c>
-      <c r="E101" s="11"/>
-      <c r="F101" s="12">
+      <c r="E101" s="55"/>
+      <c r="F101" s="57">
         <v>1</v>
       </c>
-      <c r="G101" s="5">
+      <c r="G101" s="55">
         <v>216</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A102" s="8" t="s">
+      <c r="A102" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B102" s="20" t="s">
+      <c r="B102" s="64" t="s">
         <v>388</v>
       </c>
-      <c r="C102" s="29" t="s">
+      <c r="C102" s="72" t="s">
         <v>389</v>
       </c>
-      <c r="D102" s="10" t="s">
+      <c r="D102" s="56" t="s">
         <v>390</v>
       </c>
-      <c r="E102" s="11"/>
-      <c r="F102" s="12">
+      <c r="E102" s="55"/>
+      <c r="F102" s="57">
         <v>3</v>
       </c>
-      <c r="G102" s="25" t="s">
+      <c r="G102" s="68" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A103" s="8" t="s">
+      <c r="A103" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B103" s="20" t="s">
+      <c r="B103" s="64" t="s">
         <v>392</v>
       </c>
-      <c r="C103" s="31" t="s">
+      <c r="C103" s="72" t="s">
         <v>393</v>
       </c>
-      <c r="D103" s="14" t="s">
+      <c r="D103" s="56" t="s">
         <v>394</v>
       </c>
-      <c r="E103" s="15"/>
-[...3 lines deleted...]
-      <c r="G103" s="5" t="s">
+      <c r="E103" s="55"/>
+      <c r="F103" s="57">
+        <v>2</v>
+      </c>
+      <c r="G103" s="55" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A104" s="8" t="s">
+      <c r="A104" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B104" s="20" t="s">
+      <c r="B104" s="64" t="s">
         <v>396</v>
       </c>
-      <c r="C104" s="29" t="s">
+      <c r="C104" s="72" t="s">
         <v>397</v>
       </c>
-      <c r="D104" s="10" t="s">
+      <c r="D104" s="56" t="s">
         <v>398</v>
       </c>
-      <c r="E104" s="11"/>
-      <c r="F104" s="12">
+      <c r="E104" s="55"/>
+      <c r="F104" s="57">
         <v>3</v>
       </c>
-      <c r="G104" s="25" t="s">
+      <c r="G104" s="68" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A105" s="8" t="s">
+      <c r="A105" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B105" s="20" t="s">
+      <c r="B105" s="64" t="s">
         <v>400</v>
       </c>
-      <c r="C105" s="40" t="s">
+      <c r="C105" s="72" t="s">
         <v>401</v>
       </c>
-      <c r="D105" s="28" t="s">
+      <c r="D105" s="71" t="s">
         <v>402</v>
       </c>
-      <c r="E105" s="49"/>
-[...3 lines deleted...]
-      <c r="G105" s="25" t="s">
+      <c r="E105" s="78"/>
+      <c r="F105" s="57">
+        <v>2</v>
+      </c>
+      <c r="G105" s="68" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A106" s="8" t="s">
+      <c r="A106" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B106" s="20" t="s">
+      <c r="B106" s="64" t="s">
         <v>404</v>
       </c>
-      <c r="C106" s="29" t="s">
+      <c r="C106" s="72" t="s">
         <v>405</v>
       </c>
-      <c r="D106" s="10" t="s">
+      <c r="D106" s="56" t="s">
         <v>406</v>
       </c>
-      <c r="E106" s="11"/>
-      <c r="F106" s="12">
+      <c r="E106" s="55"/>
+      <c r="F106" s="57">
         <v>3</v>
       </c>
-      <c r="G106" s="25" t="s">
+      <c r="G106" s="68" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A107" s="8" t="s">
+      <c r="A107" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B107" s="20" t="s">
+      <c r="B107" s="64" t="s">
         <v>408</v>
       </c>
-      <c r="C107" s="29" t="s">
+      <c r="C107" s="72" t="s">
         <v>409</v>
       </c>
-      <c r="D107" s="10" t="s">
+      <c r="D107" s="56" t="s">
         <v>410</v>
       </c>
-      <c r="E107" s="11"/>
-      <c r="F107" s="12">
+      <c r="E107" s="55"/>
+      <c r="F107" s="57">
         <v>1</v>
       </c>
-      <c r="G107" s="25">
+      <c r="G107" s="68">
         <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A108" s="8" t="s">
+      <c r="A108" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B108" s="20" t="s">
+      <c r="B108" s="64" t="s">
         <v>411</v>
       </c>
-      <c r="C108" s="34" t="s">
+      <c r="C108" s="72" t="s">
         <v>412</v>
       </c>
-      <c r="D108" s="14" t="s">
+      <c r="D108" s="56" t="s">
         <v>413</v>
       </c>
-      <c r="E108" s="15"/>
-[...3 lines deleted...]
-      <c r="G108" s="25" t="s">
+      <c r="E108" s="55"/>
+      <c r="F108" s="57">
+        <v>2</v>
+      </c>
+      <c r="G108" s="68" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A109" s="8" t="s">
+      <c r="A109" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B109" s="20" t="s">
+      <c r="B109" s="64" t="s">
         <v>415</v>
       </c>
-      <c r="C109" s="29" t="s">
+      <c r="C109" s="72" t="s">
         <v>416</v>
       </c>
-      <c r="D109" s="10" t="s">
+      <c r="D109" s="56" t="s">
         <v>417</v>
       </c>
-      <c r="E109" s="11"/>
-[...3 lines deleted...]
-      <c r="G109" s="25" t="s">
+      <c r="E109" s="55"/>
+      <c r="F109" s="57">
+        <v>2</v>
+      </c>
+      <c r="G109" s="68" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A110" s="8" t="s">
+      <c r="A110" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B110" s="20" t="s">
+      <c r="B110" s="64" t="s">
         <v>419</v>
       </c>
-      <c r="C110" s="29" t="s">
+      <c r="C110" s="72" t="s">
         <v>420</v>
       </c>
-      <c r="D110" s="10" t="s">
+      <c r="D110" s="56" t="s">
         <v>421</v>
       </c>
-      <c r="E110" s="11"/>
-[...3 lines deleted...]
-      <c r="G110" s="25" t="s">
+      <c r="E110" s="55"/>
+      <c r="F110" s="57">
+        <v>2</v>
+      </c>
+      <c r="G110" s="68" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A111" s="8" t="s">
+      <c r="A111" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B111" s="20" t="s">
+      <c r="B111" s="64" t="s">
         <v>423</v>
       </c>
-      <c r="C111" s="31" t="s">
+      <c r="C111" s="72" t="s">
         <v>424</v>
       </c>
-      <c r="D111" s="14" t="s">
+      <c r="D111" s="56" t="s">
         <v>425</v>
       </c>
-      <c r="E111" s="15"/>
-      <c r="F111" s="16">
+      <c r="E111" s="55"/>
+      <c r="F111" s="57">
         <v>1</v>
       </c>
-      <c r="G111" s="5">
+      <c r="G111" s="55">
         <v>237</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A112" s="8" t="s">
+      <c r="A112" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B112" s="20" t="s">
+      <c r="B112" s="64" t="s">
         <v>426</v>
       </c>
-      <c r="C112" s="40" t="s">
+      <c r="C112" s="72" t="s">
         <v>427</v>
       </c>
-      <c r="D112" s="10" t="s">
+      <c r="D112" s="56" t="s">
         <v>428</v>
       </c>
-      <c r="E112" s="11"/>
-[...3 lines deleted...]
-      <c r="G112" s="25" t="s">
+      <c r="E112" s="55"/>
+      <c r="F112" s="57">
+        <v>2</v>
+      </c>
+      <c r="G112" s="68" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A113" s="8" t="s">
+      <c r="A113" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B113" s="20" t="s">
+      <c r="B113" s="64" t="s">
         <v>430</v>
       </c>
-      <c r="C113" s="29" t="s">
+      <c r="C113" s="72" t="s">
         <v>431</v>
       </c>
-      <c r="D113" s="10" t="s">
+      <c r="D113" s="56" t="s">
         <v>432</v>
       </c>
-      <c r="E113" s="11"/>
-      <c r="F113" s="12">
+      <c r="E113" s="55"/>
+      <c r="F113" s="57">
         <v>3</v>
       </c>
-      <c r="G113" s="25" t="s">
+      <c r="G113" s="68" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A114" s="8" t="s">
+      <c r="A114" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B114" s="20" t="s">
+      <c r="B114" s="64" t="s">
         <v>434</v>
       </c>
-      <c r="C114" s="40" t="s">
+      <c r="C114" s="72" t="s">
         <v>435</v>
       </c>
-      <c r="D114" s="10" t="s">
+      <c r="D114" s="56" t="s">
         <v>436</v>
       </c>
-      <c r="E114" s="11"/>
-      <c r="F114" s="12">
+      <c r="E114" s="55"/>
+      <c r="F114" s="57">
         <v>1</v>
       </c>
-      <c r="G114" s="5">
+      <c r="G114" s="55">
         <v>243</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="26" x14ac:dyDescent="0.35">
-      <c r="A115" s="8" t="s">
+      <c r="A115" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B115" s="8" t="s">
+      <c r="B115" s="60" t="s">
         <v>437</v>
       </c>
-      <c r="C115" s="31" t="s">
+      <c r="C115" s="72" t="s">
         <v>438</v>
       </c>
-      <c r="D115" s="28" t="s">
+      <c r="D115" s="71" t="s">
         <v>439</v>
       </c>
-      <c r="E115" s="49"/>
-[...3 lines deleted...]
-      <c r="G115" s="25" t="s">
+      <c r="E115" s="78"/>
+      <c r="F115" s="57">
+        <v>2</v>
+      </c>
+      <c r="G115" s="68" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="26" x14ac:dyDescent="0.35">
-      <c r="A116" s="8" t="s">
+      <c r="A116" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B116" s="8" t="s">
+      <c r="B116" s="60" t="s">
         <v>441</v>
       </c>
-      <c r="C116" s="29" t="s">
+      <c r="C116" s="72" t="s">
         <v>442</v>
       </c>
-      <c r="D116" s="10" t="s">
+      <c r="D116" s="56" t="s">
         <v>443</v>
       </c>
-      <c r="E116" s="11"/>
-[...3 lines deleted...]
-      <c r="G116" s="25" t="s">
+      <c r="E116" s="55"/>
+      <c r="F116" s="57">
+        <v>2</v>
+      </c>
+      <c r="G116" s="68" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A117" s="8" t="s">
+      <c r="A117" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B117" s="20" t="s">
+      <c r="B117" s="64" t="s">
         <v>445</v>
       </c>
-      <c r="C117" s="29" t="s">
+      <c r="C117" s="72" t="s">
         <v>446</v>
       </c>
-      <c r="D117" s="10" t="s">
+      <c r="D117" s="56" t="s">
         <v>447</v>
       </c>
-      <c r="E117" s="11"/>
-      <c r="F117" s="12">
+      <c r="E117" s="55"/>
+      <c r="F117" s="57">
         <v>1</v>
       </c>
-      <c r="G117" s="5">
+      <c r="G117" s="55">
         <v>248</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A118" s="8" t="s">
+      <c r="A118" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B118" s="8" t="s">
+      <c r="B118" s="60" t="s">
         <v>448</v>
       </c>
-      <c r="C118" s="48" t="s">
+      <c r="C118" s="73" t="s">
         <v>449</v>
       </c>
-      <c r="D118" s="10" t="s">
+      <c r="D118" s="56" t="s">
         <v>450</v>
       </c>
-      <c r="E118" s="11"/>
-      <c r="F118" s="12">
+      <c r="E118" s="55"/>
+      <c r="F118" s="57">
         <v>4</v>
       </c>
-      <c r="G118" s="25" t="s">
+      <c r="G118" s="68" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A119" s="8" t="s">
+      <c r="A119" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B119" s="20" t="s">
+      <c r="B119" s="64" t="s">
         <v>452</v>
       </c>
-      <c r="C119" s="29" t="s">
+      <c r="C119" s="72" t="s">
         <v>453</v>
       </c>
-      <c r="D119" s="10" t="s">
+      <c r="D119" s="56" t="s">
         <v>454</v>
       </c>
-      <c r="E119" s="11"/>
-[...3 lines deleted...]
-      <c r="G119" s="25" t="s">
+      <c r="E119" s="55"/>
+      <c r="F119" s="57">
+        <v>2</v>
+      </c>
+      <c r="G119" s="68" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A120" s="8" t="s">
+      <c r="A120" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B120" s="20" t="s">
+      <c r="B120" s="64" t="s">
         <v>456</v>
       </c>
-      <c r="C120" s="29" t="s">
+      <c r="C120" s="72" t="s">
         <v>457</v>
       </c>
-      <c r="D120" s="10" t="s">
+      <c r="D120" s="56" t="s">
         <v>458</v>
       </c>
-      <c r="E120" s="11"/>
-      <c r="F120" s="12">
+      <c r="E120" s="55"/>
+      <c r="F120" s="57">
         <v>3</v>
       </c>
-      <c r="G120" s="25" t="s">
+      <c r="G120" s="68" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A121" s="8" t="s">
+      <c r="A121" s="60" t="s">
         <v>384</v>
       </c>
-      <c r="B121" s="20" t="s">
+      <c r="B121" s="64" t="s">
         <v>460</v>
       </c>
-      <c r="C121" s="31" t="s">
+      <c r="C121" s="72" t="s">
         <v>461</v>
       </c>
-      <c r="D121" s="14" t="s">
+      <c r="D121" s="56" t="s">
         <v>462</v>
       </c>
-      <c r="E121" s="15"/>
-[...3 lines deleted...]
-      <c r="G121" s="25" t="s">
+      <c r="E121" s="55"/>
+      <c r="F121" s="57">
+        <v>2</v>
+      </c>
+      <c r="G121" s="68" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A122" s="8" t="s">
+      <c r="A122" s="60" t="s">
         <v>464</v>
       </c>
-      <c r="B122" s="20" t="s">
+      <c r="B122" s="64" t="s">
         <v>465</v>
       </c>
-      <c r="C122" s="40" t="s">
+      <c r="C122" s="72" t="s">
         <v>466</v>
       </c>
-      <c r="D122" s="10" t="s">
+      <c r="D122" s="56" t="s">
         <v>467</v>
       </c>
-      <c r="E122" s="11"/>
-[...3 lines deleted...]
-      <c r="G122" s="5" t="s">
+      <c r="E122" s="55"/>
+      <c r="F122" s="57">
+        <v>2</v>
+      </c>
+      <c r="G122" s="55" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A123" s="8" t="s">
+      <c r="A123" s="60" t="s">
         <v>464</v>
       </c>
-      <c r="B123" s="8" t="s">
+      <c r="B123" s="60" t="s">
         <v>469</v>
       </c>
-      <c r="C123" s="40" t="s">
+      <c r="C123" s="72" t="s">
         <v>470</v>
       </c>
-      <c r="D123" s="10" t="s">
+      <c r="D123" s="56" t="s">
         <v>471</v>
       </c>
-      <c r="E123" s="11"/>
-      <c r="F123" s="12">
+      <c r="E123" s="55"/>
+      <c r="F123" s="57">
         <v>5</v>
       </c>
-      <c r="G123" s="25" t="s">
+      <c r="G123" s="68" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A124" s="8" t="s">
+      <c r="A124" s="60" t="s">
         <v>464</v>
       </c>
-      <c r="B124" s="20" t="s">
+      <c r="B124" s="64" t="s">
         <v>473</v>
       </c>
-      <c r="C124" s="31" t="s">
+      <c r="C124" s="72" t="s">
         <v>474</v>
       </c>
-      <c r="D124" s="14" t="s">
+      <c r="D124" s="56" t="s">
         <v>475</v>
       </c>
-      <c r="E124" s="15"/>
-[...3 lines deleted...]
-      <c r="G124" s="25" t="s">
+      <c r="E124" s="55"/>
+      <c r="F124" s="57">
+        <v>2</v>
+      </c>
+      <c r="G124" s="68" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A125" s="8" t="s">
+      <c r="A125" s="60" t="s">
         <v>464</v>
       </c>
-      <c r="B125" s="20" t="s">
+      <c r="B125" s="64" t="s">
         <v>477</v>
       </c>
-      <c r="C125" s="40" t="s">
+      <c r="C125" s="72" t="s">
         <v>478</v>
       </c>
-      <c r="D125" s="10" t="s">
+      <c r="D125" s="56" t="s">
         <v>479</v>
       </c>
-      <c r="E125" s="11"/>
-      <c r="F125" s="12">
+      <c r="E125" s="55"/>
+      <c r="F125" s="57">
         <v>3</v>
       </c>
-      <c r="G125" s="25" t="s">
+      <c r="G125" s="68" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A126" s="8" t="s">
+      <c r="A126" s="60" t="s">
         <v>464</v>
       </c>
-      <c r="B126" s="20" t="s">
+      <c r="B126" s="64" t="s">
         <v>481</v>
       </c>
-      <c r="C126" s="29" t="s">
+      <c r="C126" s="72" t="s">
         <v>482</v>
       </c>
-      <c r="D126" s="10" t="s">
+      <c r="D126" s="56" t="s">
         <v>483</v>
       </c>
-      <c r="E126" s="11"/>
-      <c r="F126" s="12">
+      <c r="E126" s="55"/>
+      <c r="F126" s="57">
         <v>3</v>
       </c>
-      <c r="G126" s="25" t="s">
+      <c r="G126" s="68" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A127" s="8" t="s">
+      <c r="A127" s="60" t="s">
         <v>464</v>
       </c>
-      <c r="B127" s="20" t="s">
+      <c r="B127" s="64" t="s">
         <v>485</v>
       </c>
-      <c r="C127" s="29" t="s">
+      <c r="C127" s="72" t="s">
         <v>486</v>
       </c>
-      <c r="D127" s="10" t="s">
+      <c r="D127" s="56" t="s">
         <v>487</v>
       </c>
-      <c r="E127" s="11"/>
-[...3 lines deleted...]
-      <c r="G127" s="25" t="s">
+      <c r="E127" s="55"/>
+      <c r="F127" s="57">
+        <v>2</v>
+      </c>
+      <c r="G127" s="68" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="128" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A128" s="20" t="s">
+      <c r="A128" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B128" s="8" t="s">
+      <c r="B128" s="60" t="s">
         <v>489</v>
       </c>
-      <c r="C128" s="40" t="s">
+      <c r="C128" s="72" t="s">
         <v>490</v>
       </c>
-      <c r="D128" s="10" t="s">
+      <c r="D128" s="56" t="s">
         <v>491</v>
       </c>
-      <c r="E128" s="11"/>
-      <c r="F128" s="12">
+      <c r="E128" s="55"/>
+      <c r="F128" s="57">
         <v>3</v>
       </c>
-      <c r="G128" s="25" t="s">
+      <c r="G128" s="68" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="129" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A129" s="20" t="s">
+      <c r="A129" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B129" s="20" t="s">
+      <c r="B129" s="64" t="s">
         <v>493</v>
       </c>
-      <c r="C129" s="40" t="s">
+      <c r="C129" s="72" t="s">
         <v>494</v>
       </c>
-      <c r="D129" s="10" t="s">
+      <c r="D129" s="56" t="s">
         <v>495</v>
       </c>
-      <c r="E129" s="11"/>
-      <c r="F129" s="12">
+      <c r="E129" s="55"/>
+      <c r="F129" s="57">
         <v>4</v>
       </c>
-      <c r="G129" s="25" t="s">
+      <c r="G129" s="68" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A130" s="20" t="s">
+      <c r="A130" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B130" s="20" t="s">
+      <c r="B130" s="64" t="s">
         <v>497</v>
       </c>
-      <c r="C130" s="40" t="s">
+      <c r="C130" s="72" t="s">
         <v>498</v>
       </c>
-      <c r="D130" s="10" t="s">
+      <c r="D130" s="56" t="s">
         <v>499</v>
       </c>
-      <c r="E130" s="11"/>
-      <c r="F130" s="12">
+      <c r="E130" s="55"/>
+      <c r="F130" s="57">
         <v>1</v>
       </c>
-      <c r="G130" s="5">
+      <c r="G130" s="55">
         <v>283</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A131" s="20" t="s">
+      <c r="A131" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B131" s="20" t="s">
+      <c r="B131" s="64" t="s">
         <v>500</v>
       </c>
-      <c r="C131" s="31" t="s">
+      <c r="C131" s="72" t="s">
         <v>501</v>
       </c>
-      <c r="D131" s="14" t="s">
+      <c r="D131" s="56" t="s">
         <v>502</v>
       </c>
-      <c r="E131" s="15"/>
-[...3 lines deleted...]
-      <c r="G131" s="25" t="s">
+      <c r="E131" s="55"/>
+      <c r="F131" s="57">
+        <v>2</v>
+      </c>
+      <c r="G131" s="68" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A132" s="20" t="s">
+      <c r="A132" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B132" s="20" t="s">
+      <c r="B132" s="64" t="s">
         <v>504</v>
       </c>
-      <c r="C132" s="29" t="s">
+      <c r="C132" s="72" t="s">
         <v>505</v>
       </c>
-      <c r="D132" s="10" t="s">
+      <c r="D132" s="56" t="s">
         <v>506</v>
       </c>
-      <c r="E132" s="11"/>
-      <c r="F132" s="12">
+      <c r="E132" s="55"/>
+      <c r="F132" s="57">
         <v>1</v>
       </c>
-      <c r="G132" s="5">
+      <c r="G132" s="55">
         <v>286</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A133" s="20" t="s">
+    <row r="133" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B133" s="20" t="s">
+      <c r="B133" s="64" t="s">
         <v>507</v>
       </c>
-      <c r="C133" s="29" t="s">
+      <c r="C133" s="72" t="s">
         <v>508</v>
       </c>
-      <c r="D133" s="10" t="s">
+      <c r="D133" s="56" t="s">
         <v>509</v>
       </c>
-      <c r="E133" s="11"/>
-[...3 lines deleted...]
-      <c r="G133" s="25" t="s">
+      <c r="E133" s="55"/>
+      <c r="F133" s="57">
+        <v>2</v>
+      </c>
+      <c r="G133" s="68" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A134" s="20" t="s">
+      <c r="A134" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B134" s="20" t="s">
+      <c r="B134" s="64" t="s">
         <v>511</v>
       </c>
-      <c r="C134" s="40" t="s">
+      <c r="C134" s="72" t="s">
         <v>512</v>
       </c>
-      <c r="D134" s="14" t="s">
+      <c r="D134" s="56" t="s">
         <v>513</v>
       </c>
-      <c r="E134" s="15"/>
-[...3 lines deleted...]
-      <c r="G134" s="25" t="s">
+      <c r="E134" s="55"/>
+      <c r="F134" s="57">
+        <v>2</v>
+      </c>
+      <c r="G134" s="68" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A135" s="20" t="s">
+      <c r="A135" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B135" s="20" t="s">
+      <c r="B135" s="64" t="s">
         <v>515</v>
       </c>
-      <c r="C135" s="29" t="s">
+      <c r="C135" s="72" t="s">
         <v>516</v>
       </c>
-      <c r="D135" s="10" t="s">
+      <c r="D135" s="56" t="s">
         <v>517</v>
       </c>
-      <c r="E135" s="11"/>
-[...3 lines deleted...]
-      <c r="G135" s="25" t="s">
+      <c r="E135" s="55"/>
+      <c r="F135" s="57">
+        <v>2</v>
+      </c>
+      <c r="G135" s="68" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A136" s="20" t="s">
+      <c r="A136" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B136" s="20" t="s">
+      <c r="B136" s="64" t="s">
         <v>519</v>
       </c>
-      <c r="C136" s="29" t="s">
+      <c r="C136" s="72" t="s">
         <v>520</v>
       </c>
-      <c r="D136" s="10" t="s">
+      <c r="D136" s="56" t="s">
         <v>521</v>
       </c>
-      <c r="E136" s="11"/>
-      <c r="F136" s="12">
+      <c r="E136" s="55"/>
+      <c r="F136" s="57">
         <v>3</v>
       </c>
-      <c r="G136" s="25" t="s">
+      <c r="G136" s="68" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A137" s="20" t="s">
+      <c r="A137" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B137" s="20" t="s">
+      <c r="B137" s="64" t="s">
         <v>523</v>
       </c>
-      <c r="C137" s="40" t="s">
+      <c r="C137" s="72" t="s">
         <v>524</v>
       </c>
-      <c r="D137" s="10" t="s">
+      <c r="D137" s="56" t="s">
         <v>525</v>
       </c>
-      <c r="E137" s="11"/>
-      <c r="F137" s="12">
+      <c r="E137" s="55"/>
+      <c r="F137" s="57">
         <v>3</v>
       </c>
-      <c r="G137" s="25" t="s">
+      <c r="G137" s="68" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A138" s="20" t="s">
+      <c r="A138" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B138" s="20" t="s">
+      <c r="B138" s="64" t="s">
         <v>527</v>
       </c>
-      <c r="C138" s="31" t="s">
+      <c r="C138" s="72" t="s">
         <v>528</v>
       </c>
-      <c r="D138" s="14" t="s">
+      <c r="D138" s="56" t="s">
         <v>529</v>
       </c>
-      <c r="E138" s="15"/>
-      <c r="F138" s="16">
+      <c r="E138" s="55"/>
+      <c r="F138" s="57">
         <v>3</v>
       </c>
-      <c r="G138" s="25" t="s">
+      <c r="G138" s="68" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A139" s="20" t="s">
+      <c r="A139" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B139" s="20" t="s">
+      <c r="B139" s="64" t="s">
         <v>531</v>
       </c>
-      <c r="C139" s="34" t="s">
+      <c r="C139" s="72" t="s">
         <v>532</v>
       </c>
-      <c r="D139" s="10" t="s">
+      <c r="D139" s="56" t="s">
         <v>533</v>
       </c>
-      <c r="E139" s="11"/>
-[...3 lines deleted...]
-      <c r="G139" s="5" t="s">
+      <c r="E139" s="55"/>
+      <c r="F139" s="57">
+        <v>2</v>
+      </c>
+      <c r="G139" s="55" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A140" s="20" t="s">
+      <c r="A140" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B140" s="20" t="s">
+      <c r="B140" s="64" t="s">
         <v>535</v>
       </c>
-      <c r="C140" s="34" t="s">
+      <c r="C140" s="72" t="s">
         <v>536</v>
       </c>
-      <c r="D140" s="10" t="s">
+      <c r="D140" s="56" t="s">
         <v>537</v>
       </c>
-      <c r="E140" s="11"/>
-      <c r="F140" s="12">
+      <c r="E140" s="55"/>
+      <c r="F140" s="57">
         <v>1</v>
       </c>
-      <c r="G140" s="5">
+      <c r="G140" s="55">
         <v>304</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A141" s="20" t="s">
+      <c r="A141" s="64" t="s">
         <v>464</v>
       </c>
-      <c r="B141" s="20" t="s">
+      <c r="B141" s="64" t="s">
         <v>538</v>
       </c>
-      <c r="C141" s="31" t="s">
+      <c r="C141" s="72" t="s">
         <v>539</v>
       </c>
-      <c r="D141" s="14" t="s">
+      <c r="D141" s="56" t="s">
         <v>540</v>
       </c>
-      <c r="E141" s="15"/>
-      <c r="F141" s="16">
+      <c r="E141" s="55"/>
+      <c r="F141" s="57">
         <v>4</v>
       </c>
-      <c r="G141" s="25" t="s">
+      <c r="G141" s="68" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="F142" s="1">
+      <c r="A142" s="59"/>
+      <c r="B142" s="59"/>
+      <c r="C142" s="71"/>
+      <c r="D142" s="71"/>
+      <c r="E142" s="59"/>
+      <c r="F142" s="57">
         <f>SUM(F2:F141)</f>
         <v>311</v>
       </c>
-      <c r="G142" s="4"/>
+      <c r="G142" s="79"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0149E991-D542-4B9D-B744-5C7D05EB5308}">
+  <dimension ref="A1:H142"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="11.54296875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="18.54296875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="15.453125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="17.453125" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="34.54296875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="13.453125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17.54296875" style="2" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>546</v>
+      </c>
+      <c r="C1" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="51" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="2">
+        <v>1</v>
+      </c>
+      <c r="B2" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D2" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>203</v>
+      </c>
+      <c r="F2" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="G2" s="12">
+        <v>3</v>
+      </c>
+      <c r="H2" s="53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="2">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D3" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="E3" s="45" t="s">
+        <v>207</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>208</v>
+      </c>
+      <c r="G3" s="12">
+        <v>3</v>
+      </c>
+      <c r="H3" s="53" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="2">
+        <v>1</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="E4" s="47" t="s">
+        <v>211</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="G4" s="10">
+        <v>2</v>
+      </c>
+      <c r="H4" s="53" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A5" s="2">
+        <v>1</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C5" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D5" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="E5" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F5" s="36" t="s">
+        <v>216</v>
+      </c>
+      <c r="G5" s="10">
+        <v>1</v>
+      </c>
+      <c r="H5" s="52">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="2">
+        <v>1</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C6" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D6" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="E6" s="48" t="s">
+        <v>218</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>219</v>
+      </c>
+      <c r="G6" s="12">
+        <v>3</v>
+      </c>
+      <c r="H6" s="53" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A7" s="2">
+        <v>1</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C7" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D7" s="14" t="s">
+        <v>221</v>
+      </c>
+      <c r="E7" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="F7" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="G7" s="10">
+        <v>2</v>
+      </c>
+      <c r="H7" s="53" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="2">
+        <v>1</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D8" s="23" t="s">
+        <v>225</v>
+      </c>
+      <c r="E8" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="F8" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="G8" s="10">
+        <v>1</v>
+      </c>
+      <c r="H8" s="52">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="2">
+        <v>1</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>229</v>
+      </c>
+      <c r="F9" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="G9" s="10">
+        <v>1</v>
+      </c>
+      <c r="H9" s="52">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="2">
+        <v>1</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C10" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D10" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>232</v>
+      </c>
+      <c r="F10" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="G10" s="10">
+        <v>3</v>
+      </c>
+      <c r="H10" s="53" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="2">
+        <v>1</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D11" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E11" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="G11" s="10">
+        <v>2</v>
+      </c>
+      <c r="H11" s="53" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="2">
+        <v>1</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D12" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>299</v>
+      </c>
+      <c r="F12" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="G12" s="10">
+        <v>1</v>
+      </c>
+      <c r="H12" s="53">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="2">
+        <v>1</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>559</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D13" s="14" t="s">
+        <v>364</v>
+      </c>
+      <c r="E13" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="F13" s="9" t="s">
+        <v>366</v>
+      </c>
+      <c r="G13" s="10">
+        <v>3</v>
+      </c>
+      <c r="H13" s="53" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A14" s="2">
+        <v>2</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D14" s="23" t="s">
+        <v>235</v>
+      </c>
+      <c r="E14" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="F14" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="G14" s="10">
+        <v>2</v>
+      </c>
+      <c r="H14" s="53" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="2">
+        <v>2</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D15" s="23" t="s">
+        <v>385</v>
+      </c>
+      <c r="E15" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="F15" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="G15" s="10">
+        <v>1</v>
+      </c>
+      <c r="H15" s="52">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="2">
+        <v>2</v>
+      </c>
+      <c r="B16" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C16" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D16" s="14" t="s">
+        <v>388</v>
+      </c>
+      <c r="E16" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="F16" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="G16" s="10">
+        <v>3</v>
+      </c>
+      <c r="H16" s="53" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="2">
+        <v>2</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D17" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="E17" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>394</v>
+      </c>
+      <c r="G17" s="12">
+        <v>2</v>
+      </c>
+      <c r="H17" s="52" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="2">
+        <v>2</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D18" s="14" t="s">
+        <v>396</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>397</v>
+      </c>
+      <c r="F18" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="G18" s="10">
+        <v>3</v>
+      </c>
+      <c r="H18" s="53" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="2">
+        <v>2</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D19" s="14" t="s">
+        <v>400</v>
+      </c>
+      <c r="E19" s="17" t="s">
+        <v>401</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>402</v>
+      </c>
+      <c r="G19" s="12">
+        <v>2</v>
+      </c>
+      <c r="H19" s="53" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="2">
+        <v>2</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C20" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D20" s="14" t="s">
+        <v>404</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>405</v>
+      </c>
+      <c r="F20" s="9" t="s">
+        <v>406</v>
+      </c>
+      <c r="G20" s="10">
+        <v>3</v>
+      </c>
+      <c r="H20" s="53" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="2">
+        <v>2</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>560</v>
+      </c>
+      <c r="C21" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D21" s="14" t="s">
+        <v>408</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>409</v>
+      </c>
+      <c r="F21" s="9" t="s">
+        <v>410</v>
+      </c>
+      <c r="G21" s="10">
+        <v>1</v>
+      </c>
+      <c r="H21" s="53">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="18">
+        <v>2</v>
+      </c>
+      <c r="B22" s="19" t="s">
+        <v>560</v>
+      </c>
+      <c r="C22" s="19" t="s">
+        <v>384</v>
+      </c>
+      <c r="D22" s="41" t="s">
+        <v>411</v>
+      </c>
+      <c r="E22" s="43" t="s">
+        <v>412</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="G22" s="12">
+        <v>2</v>
+      </c>
+      <c r="H22" s="53" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="2">
+        <v>3</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D23" s="23" t="s">
+        <v>198</v>
+      </c>
+      <c r="E23" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="F23" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="G23" s="10">
+        <v>2</v>
+      </c>
+      <c r="H23" s="52" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="2">
+        <v>3</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D24" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="E24" s="22" t="s">
+        <v>240</v>
+      </c>
+      <c r="F24" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="G24" s="10">
+        <v>3</v>
+      </c>
+      <c r="H24" s="53" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="2">
+        <v>3</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D25" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="E25" s="22" t="s">
+        <v>244</v>
+      </c>
+      <c r="F25" s="9" t="s">
+        <v>245</v>
+      </c>
+      <c r="G25" s="10">
+        <v>2</v>
+      </c>
+      <c r="H25" s="53" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="2">
+        <v>3</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D26" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="E26" s="32" t="s">
+        <v>248</v>
+      </c>
+      <c r="F26" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="G26" s="12">
+        <v>2</v>
+      </c>
+      <c r="H26" s="52" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="2">
+        <v>3</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D27" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="E27" s="22" t="s">
+        <v>252</v>
+      </c>
+      <c r="F27" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="G27" s="10">
+        <v>2</v>
+      </c>
+      <c r="H27" s="53" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="2">
+        <v>3</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D28" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="E28" s="22" t="s">
+        <v>256</v>
+      </c>
+      <c r="F28" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="G28" s="10">
+        <v>2</v>
+      </c>
+      <c r="H28" s="53" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="2">
+        <v>3</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>558</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D29" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="G29" s="10">
+        <v>2</v>
+      </c>
+      <c r="H29" s="53" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="2">
+        <v>4</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D30" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="E30" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="F30" s="11" t="s">
+        <v>303</v>
+      </c>
+      <c r="G30" s="12">
+        <v>2</v>
+      </c>
+      <c r="H30" s="52" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="2">
+        <v>4</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D31" s="14" t="s">
+        <v>305</v>
+      </c>
+      <c r="E31" s="27" t="s">
+        <v>306</v>
+      </c>
+      <c r="F31" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="G31" s="10">
+        <v>2</v>
+      </c>
+      <c r="H31" s="52" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="2">
+        <v>4</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D32" s="14" t="s">
+        <v>309</v>
+      </c>
+      <c r="E32" s="17" t="s">
+        <v>310</v>
+      </c>
+      <c r="F32" s="11" t="s">
+        <v>311</v>
+      </c>
+      <c r="G32" s="12">
+        <v>4</v>
+      </c>
+      <c r="H32" s="52" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="2">
+        <v>4</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D33" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="F33" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="G33" s="10">
+        <v>3</v>
+      </c>
+      <c r="H33" s="52" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="2">
+        <v>4</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C34" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D34" s="14" t="s">
+        <v>317</v>
+      </c>
+      <c r="E34" s="17" t="s">
+        <v>318</v>
+      </c>
+      <c r="F34" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="G34" s="12">
+        <v>3</v>
+      </c>
+      <c r="H34" s="52" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A35" s="2">
+        <v>4</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C35" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D35" s="14" t="s">
+        <v>321</v>
+      </c>
+      <c r="E35" s="49" t="s">
+        <v>322</v>
+      </c>
+      <c r="F35" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="G35" s="10">
+        <v>3</v>
+      </c>
+      <c r="H35" s="52" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A36" s="2">
+        <v>4</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C36" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D36" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>326</v>
+      </c>
+      <c r="F36" s="9" t="s">
+        <v>327</v>
+      </c>
+      <c r="G36" s="10">
+        <v>2</v>
+      </c>
+      <c r="H36" s="53" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="2">
+        <v>4</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>562</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D37" s="14" t="s">
+        <v>329</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>330</v>
+      </c>
+      <c r="F37" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="G37" s="10">
+        <v>2</v>
+      </c>
+      <c r="H37" s="53" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="2">
+        <v>5</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D38" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="E38" s="22" t="s">
+        <v>334</v>
+      </c>
+      <c r="F38" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="G38" s="10">
+        <v>2</v>
+      </c>
+      <c r="H38" s="52" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="2">
+        <v>5</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C39" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D39" s="14" t="s">
+        <v>337</v>
+      </c>
+      <c r="E39" s="22" t="s">
+        <v>338</v>
+      </c>
+      <c r="F39" s="9" t="s">
+        <v>339</v>
+      </c>
+      <c r="G39" s="10">
+        <v>3</v>
+      </c>
+      <c r="H39" s="52" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="2">
+        <v>5</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D40" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="E40" s="38" t="s">
+        <v>342</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>343</v>
+      </c>
+      <c r="G40" s="12">
+        <v>4</v>
+      </c>
+      <c r="H40" s="52" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="2">
+        <v>5</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D41" s="14" t="s">
+        <v>345</v>
+      </c>
+      <c r="E41" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="F41" s="9" t="s">
+        <v>347</v>
+      </c>
+      <c r="G41" s="10">
+        <v>3</v>
+      </c>
+      <c r="H41" s="53" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="2">
+        <v>5</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C42" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D42" s="39" t="s">
+        <v>368</v>
+      </c>
+      <c r="E42" s="22" t="s">
+        <v>369</v>
+      </c>
+      <c r="F42" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="G42" s="10">
+        <v>3</v>
+      </c>
+      <c r="H42" s="53" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="2">
+        <v>5</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D43" s="39" t="s">
+        <v>372</v>
+      </c>
+      <c r="E43" s="22" t="s">
+        <v>373</v>
+      </c>
+      <c r="F43" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="G43" s="10">
+        <v>2</v>
+      </c>
+      <c r="H43" s="53" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="2">
+        <v>5</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D44" s="14" t="s">
+        <v>376</v>
+      </c>
+      <c r="E44" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="F44" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="G44" s="10">
+        <v>2</v>
+      </c>
+      <c r="H44" s="53" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="2">
+        <v>5</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>563</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D45" s="41" t="s">
+        <v>380</v>
+      </c>
+      <c r="E45" s="22" t="s">
+        <v>381</v>
+      </c>
+      <c r="F45" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="G45" s="10">
+        <v>2</v>
+      </c>
+      <c r="H45" s="53" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="2">
+        <v>6</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D46" s="23" t="s">
+        <v>263</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>264</v>
+      </c>
+      <c r="F46" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="G46" s="10">
+        <v>2</v>
+      </c>
+      <c r="H46" s="53" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A47" s="2">
+        <v>6</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="E47" s="17" t="s">
+        <v>268</v>
+      </c>
+      <c r="F47" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="G47" s="10">
+        <v>2</v>
+      </c>
+      <c r="H47" s="52" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="2">
+        <v>6</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="F48" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="G48" s="10">
+        <v>3</v>
+      </c>
+      <c r="H48" s="53" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="2">
+        <v>6</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C49" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D49" s="14" t="s">
+        <v>275</v>
+      </c>
+      <c r="E49" s="35" t="s">
+        <v>276</v>
+      </c>
+      <c r="F49" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="G49" s="10">
+        <v>1</v>
+      </c>
+      <c r="H49" s="53">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="2">
+        <v>6</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D50" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="E50" s="22" t="s">
+        <v>279</v>
+      </c>
+      <c r="F50" s="9" t="s">
+        <v>280</v>
+      </c>
+      <c r="G50" s="10">
+        <v>2</v>
+      </c>
+      <c r="H50" s="53" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="2">
+        <v>6</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D51" s="14" t="s">
+        <v>282</v>
+      </c>
+      <c r="E51" s="22" t="s">
+        <v>283</v>
+      </c>
+      <c r="F51" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="G51" s="10">
+        <v>1</v>
+      </c>
+      <c r="H51" s="52">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="2">
+        <v>6</v>
+      </c>
+      <c r="B52" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C52" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>285</v>
+      </c>
+      <c r="E52" s="32" t="s">
+        <v>286</v>
+      </c>
+      <c r="F52" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="G52" s="10">
+        <v>2</v>
+      </c>
+      <c r="H52" s="53" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="2">
+        <v>6</v>
+      </c>
+      <c r="B53" s="7" t="s">
+        <v>561</v>
+      </c>
+      <c r="C53" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="D53" s="14" t="s">
+        <v>289</v>
+      </c>
+      <c r="E53" s="32" t="s">
+        <v>290</v>
+      </c>
+      <c r="F53" s="9" t="s">
+        <v>291</v>
+      </c>
+      <c r="G53" s="10">
+        <v>3</v>
+      </c>
+      <c r="H53" s="53" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="2">
+        <v>7</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>68</v>
+      </c>
+      <c r="G54" s="12">
+        <v>1</v>
+      </c>
+      <c r="H54" s="52">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="2">
+        <v>7</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="14" t="s">
+        <v>69</v>
+      </c>
+      <c r="E55" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="F55" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="G55" s="10">
+        <v>3</v>
+      </c>
+      <c r="H55" s="53" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="2">
+        <v>7</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G56" s="12">
+        <v>4</v>
+      </c>
+      <c r="H56" s="53" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="2">
+        <v>7</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C57" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D57" s="14" t="s">
+        <v>415</v>
+      </c>
+      <c r="E57" s="22" t="s">
+        <v>416</v>
+      </c>
+      <c r="F57" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="G57" s="10">
+        <v>2</v>
+      </c>
+      <c r="H57" s="53" t="s">
+        <v>418</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="2">
+        <v>7</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C58" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D58" s="14" t="s">
+        <v>419</v>
+      </c>
+      <c r="E58" s="22" t="s">
+        <v>420</v>
+      </c>
+      <c r="F58" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="G58" s="10">
+        <v>2</v>
+      </c>
+      <c r="H58" s="53" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="2">
+        <v>7</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C59" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D59" s="14" t="s">
+        <v>423</v>
+      </c>
+      <c r="E59" s="40" t="s">
+        <v>424</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>425</v>
+      </c>
+      <c r="G59" s="12">
+        <v>1</v>
+      </c>
+      <c r="H59" s="52">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="2">
+        <v>7</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C60" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D60" s="14" t="s">
+        <v>426</v>
+      </c>
+      <c r="E60" s="32" t="s">
+        <v>427</v>
+      </c>
+      <c r="F60" s="9" t="s">
+        <v>428</v>
+      </c>
+      <c r="G60" s="10">
+        <v>2</v>
+      </c>
+      <c r="H60" s="53" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="2">
+        <v>7</v>
+      </c>
+      <c r="B61" s="7" t="s">
+        <v>550</v>
+      </c>
+      <c r="C61" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D61" s="14" t="s">
+        <v>460</v>
+      </c>
+      <c r="E61" s="24" t="s">
+        <v>461</v>
+      </c>
+      <c r="F61" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="G61" s="12">
+        <v>2</v>
+      </c>
+      <c r="H61" s="53" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="2">
+        <v>8</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C62" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D62" s="14" t="s">
+        <v>430</v>
+      </c>
+      <c r="E62" s="22" t="s">
+        <v>431</v>
+      </c>
+      <c r="F62" s="9" t="s">
+        <v>432</v>
+      </c>
+      <c r="G62" s="10">
+        <v>3</v>
+      </c>
+      <c r="H62" s="53" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="2">
+        <v>8</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C63" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D63" s="14" t="s">
+        <v>434</v>
+      </c>
+      <c r="E63" s="32" t="s">
+        <v>435</v>
+      </c>
+      <c r="F63" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="G63" s="10">
+        <v>1</v>
+      </c>
+      <c r="H63" s="52">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A64" s="2">
+        <v>8</v>
+      </c>
+      <c r="B64" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C64" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D64" s="23" t="s">
+        <v>437</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="F64" s="21" t="s">
+        <v>439</v>
+      </c>
+      <c r="G64" s="12">
+        <v>2</v>
+      </c>
+      <c r="H64" s="53" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A65" s="2">
+        <v>8</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D65" s="23" t="s">
+        <v>441</v>
+      </c>
+      <c r="E65" s="22" t="s">
+        <v>442</v>
+      </c>
+      <c r="F65" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="G65" s="10">
+        <v>2</v>
+      </c>
+      <c r="H65" s="53" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="2">
+        <v>8</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C66" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D66" s="14" t="s">
+        <v>465</v>
+      </c>
+      <c r="E66" s="32" t="s">
+        <v>466</v>
+      </c>
+      <c r="F66" s="9" t="s">
+        <v>467</v>
+      </c>
+      <c r="G66" s="10">
+        <v>2</v>
+      </c>
+      <c r="H66" s="52" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="2">
+        <v>8</v>
+      </c>
+      <c r="B67" s="7" t="s">
+        <v>564</v>
+      </c>
+      <c r="C67" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D67" s="23" t="s">
+        <v>469</v>
+      </c>
+      <c r="E67" s="32" t="s">
+        <v>470</v>
+      </c>
+      <c r="F67" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="G67" s="10">
+        <v>5</v>
+      </c>
+      <c r="H67" s="53" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="2">
+        <v>9</v>
+      </c>
+      <c r="B68" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C68" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="14" t="s">
+        <v>77</v>
+      </c>
+      <c r="E68" s="22" t="s">
+        <v>78</v>
+      </c>
+      <c r="F68" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="G68" s="10">
+        <v>3</v>
+      </c>
+      <c r="H68" s="53" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="2">
+        <v>9</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C69" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E69" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="G69" s="12">
+        <v>2</v>
+      </c>
+      <c r="H69" s="53" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="2">
+        <v>9</v>
+      </c>
+      <c r="B70" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D70" s="14" t="s">
+        <v>445</v>
+      </c>
+      <c r="E70" s="22" t="s">
+        <v>446</v>
+      </c>
+      <c r="F70" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="G70" s="10">
+        <v>1</v>
+      </c>
+      <c r="H70" s="52">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="2">
+        <v>9</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C71" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D71" s="23" t="s">
+        <v>448</v>
+      </c>
+      <c r="E71" s="37" t="s">
+        <v>449</v>
+      </c>
+      <c r="F71" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="G71" s="10">
+        <v>4</v>
+      </c>
+      <c r="H71" s="53" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="2">
+        <v>9</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C72" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D72" s="14" t="s">
+        <v>452</v>
+      </c>
+      <c r="E72" s="22" t="s">
+        <v>453</v>
+      </c>
+      <c r="F72" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="G72" s="10">
+        <v>2</v>
+      </c>
+      <c r="H72" s="53" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="2">
+        <v>9</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>551</v>
+      </c>
+      <c r="C73" s="7" t="s">
+        <v>384</v>
+      </c>
+      <c r="D73" s="14" t="s">
+        <v>456</v>
+      </c>
+      <c r="E73" s="22" t="s">
+        <v>457</v>
+      </c>
+      <c r="F73" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="G73" s="10">
+        <v>3</v>
+      </c>
+      <c r="H73" s="53" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="2">
+        <v>10</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C74" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D74" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="E74" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="F74" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G74" s="10">
+        <v>3</v>
+      </c>
+      <c r="H74" s="53" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="2">
+        <v>10</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C75" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="14" t="s">
+        <v>51</v>
+      </c>
+      <c r="E75" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="F75" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="G75" s="10">
+        <v>2</v>
+      </c>
+      <c r="H75" s="53" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="2">
+        <v>10</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C76" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E76" s="22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F76" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G76" s="10">
+        <v>4</v>
+      </c>
+      <c r="H76" s="53" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="2">
+        <v>10</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="14" t="s">
+        <v>89</v>
+      </c>
+      <c r="E77" s="22" t="s">
+        <v>90</v>
+      </c>
+      <c r="F77" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="G77" s="10">
+        <v>1</v>
+      </c>
+      <c r="H77" s="52">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="2">
+        <v>10</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C78" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D78" s="14" t="s">
+        <v>473</v>
+      </c>
+      <c r="E78" s="24" t="s">
+        <v>474</v>
+      </c>
+      <c r="F78" s="11" t="s">
+        <v>475</v>
+      </c>
+      <c r="G78" s="12">
+        <v>2</v>
+      </c>
+      <c r="H78" s="53" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="2">
+        <v>10</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C79" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D79" s="14" t="s">
+        <v>477</v>
+      </c>
+      <c r="E79" s="32" t="s">
+        <v>478</v>
+      </c>
+      <c r="F79" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="G79" s="10">
+        <v>3</v>
+      </c>
+      <c r="H79" s="53" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A80" s="2">
+        <v>10</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C80" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D80" s="14" t="s">
+        <v>481</v>
+      </c>
+      <c r="E80" s="22" t="s">
+        <v>482</v>
+      </c>
+      <c r="F80" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="G80" s="10">
+        <v>3</v>
+      </c>
+      <c r="H80" s="53" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="2">
+        <v>10</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>549</v>
+      </c>
+      <c r="C81" s="7" t="s">
+        <v>464</v>
+      </c>
+      <c r="D81" s="14" t="s">
+        <v>485</v>
+      </c>
+      <c r="E81" s="22" t="s">
+        <v>486</v>
+      </c>
+      <c r="F81" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="G81" s="10">
+        <v>2</v>
+      </c>
+      <c r="H81" s="53" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="2">
+        <v>11</v>
+      </c>
+      <c r="B82" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="E82" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="F82" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="G82" s="10">
+        <v>2</v>
+      </c>
+      <c r="H82" s="52" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A83" s="2">
+        <v>11</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G83" s="12">
+        <v>2</v>
+      </c>
+      <c r="H83" s="52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="2">
+        <v>11</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84" s="12">
+        <v>1</v>
+      </c>
+      <c r="H84" s="52">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="2">
+        <v>11</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E85" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="F85" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G85" s="10">
+        <v>2</v>
+      </c>
+      <c r="H85" s="52" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="2">
+        <v>11</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D86" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="F86" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G86" s="10">
+        <v>1</v>
+      </c>
+      <c r="H86" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="2">
+        <v>11</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E87" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="F87" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="G87" s="10">
+        <v>3</v>
+      </c>
+      <c r="H87" s="52" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="2">
+        <v>11</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E88" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="F88" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="G88" s="10">
+        <v>2</v>
+      </c>
+      <c r="H88" s="52" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A89" s="2">
+        <v>11</v>
+      </c>
+      <c r="B89" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E89" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="F89" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G89" s="10">
+        <v>1</v>
+      </c>
+      <c r="H89" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="2">
+        <v>11</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E90" s="22" t="s">
+        <v>45</v>
+      </c>
+      <c r="F90" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="G90" s="10">
+        <v>1</v>
+      </c>
+      <c r="H90" s="52">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="2">
+        <v>11</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>547</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="E91" s="28" t="s">
+        <v>93</v>
+      </c>
+      <c r="F91" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="G91" s="10">
+        <v>2</v>
+      </c>
+      <c r="H91" s="53" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="2">
+        <v>12</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C92" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D92" s="7" t="s">
+        <v>122</v>
+      </c>
+      <c r="E92" s="28" t="s">
+        <v>123</v>
+      </c>
+      <c r="F92" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="G92" s="10">
+        <v>4</v>
+      </c>
+      <c r="H92" s="52" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="2">
+        <v>12</v>
+      </c>
+      <c r="B93" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C93" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D93" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="E93" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="F93" s="9" t="s">
+        <v>164</v>
+      </c>
+      <c r="G93" s="10">
+        <v>4</v>
+      </c>
+      <c r="H93" s="53" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A94" s="30">
+        <v>12</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>555</v>
+      </c>
+      <c r="C94" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D94" s="31" t="s">
+        <v>166</v>
+      </c>
+      <c r="E94" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="F94" s="33" t="s">
+        <v>168</v>
+      </c>
+      <c r="G94" s="10">
+        <v>1</v>
+      </c>
+      <c r="H94" s="52">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="2">
+        <v>12</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C95" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D95" s="7" t="s">
+        <v>169</v>
+      </c>
+      <c r="E95" s="32" t="s">
+        <v>170</v>
+      </c>
+      <c r="F95" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="G95" s="10">
+        <v>2</v>
+      </c>
+      <c r="H95" s="53" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="2">
+        <v>12</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C96" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D96" s="7" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" s="26" t="s">
+        <v>174</v>
+      </c>
+      <c r="F96" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="G96" s="10">
+        <v>2</v>
+      </c>
+      <c r="H96" s="53" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="2">
+        <v>12</v>
+      </c>
+      <c r="B97" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C97" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D97" s="7" t="s">
+        <v>177</v>
+      </c>
+      <c r="E97" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="F97" s="11" t="s">
+        <v>179</v>
+      </c>
+      <c r="G97" s="12">
+        <v>5</v>
+      </c>
+      <c r="H97" s="53" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="2">
+        <v>12</v>
+      </c>
+      <c r="B98" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C98" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="D98" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="E98" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="F98" s="33" t="s">
+        <v>351</v>
+      </c>
+      <c r="G98" s="10">
+        <v>2</v>
+      </c>
+      <c r="H98" s="53" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A99" s="2">
+        <v>12</v>
+      </c>
+      <c r="B99" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C99" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="D99" s="42" t="s">
+        <v>353</v>
+      </c>
+      <c r="E99" s="22" t="s">
+        <v>354</v>
+      </c>
+      <c r="F99" s="9" t="s">
+        <v>355</v>
+      </c>
+      <c r="G99" s="10">
+        <v>1</v>
+      </c>
+      <c r="H99" s="52">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="2">
+        <v>12</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C100" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="D100" s="14" t="s">
+        <v>356</v>
+      </c>
+      <c r="E100" s="32" t="s">
+        <v>357</v>
+      </c>
+      <c r="F100" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="G100" s="10">
+        <v>2</v>
+      </c>
+      <c r="H100" s="53" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="2">
+        <v>12</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>555</v>
+      </c>
+      <c r="C101" s="14" t="s">
+        <v>293</v>
+      </c>
+      <c r="D101" s="7" t="s">
+        <v>360</v>
+      </c>
+      <c r="E101" s="22" t="s">
+        <v>361</v>
+      </c>
+      <c r="F101" s="9" t="s">
+        <v>362</v>
+      </c>
+      <c r="G101" s="10">
+        <v>2</v>
+      </c>
+      <c r="H101" s="53" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="2">
+        <v>13</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C102" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D102" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="E102" s="22" t="s">
+        <v>127</v>
+      </c>
+      <c r="F102" s="9" t="s">
+        <v>128</v>
+      </c>
+      <c r="G102" s="10">
+        <v>4</v>
+      </c>
+      <c r="H102" s="52" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="2">
+        <v>13</v>
+      </c>
+      <c r="B103" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C103" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D103" s="7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E103" s="22" t="s">
+        <v>182</v>
+      </c>
+      <c r="F103" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="G103" s="10">
+        <v>2</v>
+      </c>
+      <c r="H103" s="52" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A104" s="2">
+        <v>13</v>
+      </c>
+      <c r="B104" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C104" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D104" s="7" t="s">
+        <v>185</v>
+      </c>
+      <c r="E104" s="24" t="s">
+        <v>186</v>
+      </c>
+      <c r="F104" s="11" t="s">
+        <v>187</v>
+      </c>
+      <c r="G104" s="12">
+        <v>4</v>
+      </c>
+      <c r="H104" s="53" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="2">
+        <v>13</v>
+      </c>
+      <c r="B105" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C105" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D105" s="7" t="s">
+        <v>189</v>
+      </c>
+      <c r="E105" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="F105" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="G105" s="10">
+        <v>4</v>
+      </c>
+      <c r="H105" s="53" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="2">
+        <v>13</v>
+      </c>
+      <c r="B106" s="7" t="s">
+        <v>556</v>
+      </c>
+      <c r="C106" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D106" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="E106" s="22" t="s">
+        <v>194</v>
+      </c>
+      <c r="F106" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="G106" s="10">
+        <v>4</v>
+      </c>
+      <c r="H106" s="53" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="2">
+        <v>14</v>
+      </c>
+      <c r="B107" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C107" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D107" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="E107" s="22" t="s">
+        <v>131</v>
+      </c>
+      <c r="F107" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="G107" s="10">
+        <v>2</v>
+      </c>
+      <c r="H107" s="52" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="26" x14ac:dyDescent="0.35">
+      <c r="A108" s="2">
+        <v>14</v>
+      </c>
+      <c r="B108" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C108" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D108" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="E108" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="F108" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="G108" s="12">
+        <v>2</v>
+      </c>
+      <c r="H108" s="52" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="2">
+        <v>14</v>
+      </c>
+      <c r="B109" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C109" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D109" s="14" t="s">
+        <v>138</v>
+      </c>
+      <c r="E109" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="F109" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="G109" s="10">
+        <v>3</v>
+      </c>
+      <c r="H109" s="52" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="2">
+        <v>14</v>
+      </c>
+      <c r="B110" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C110" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D110" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="E110" s="22" t="s">
+        <v>143</v>
+      </c>
+      <c r="F110" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="G110" s="10">
+        <v>4</v>
+      </c>
+      <c r="H110" s="52" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="2">
+        <v>14</v>
+      </c>
+      <c r="B111" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C111" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D111" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="E111" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="F111" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="G111" s="12">
+        <v>3</v>
+      </c>
+      <c r="H111" s="52" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="2">
+        <v>14</v>
+      </c>
+      <c r="B112" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C112" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D112" s="14" t="s">
+        <v>150</v>
+      </c>
+      <c r="E112" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="F112" s="11" t="s">
+        <v>152</v>
+      </c>
+      <c r="G112" s="12">
+        <v>3</v>
+      </c>
+      <c r="H112" s="52" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="2">
+        <v>14</v>
+      </c>
+      <c r="B113" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C113" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D113" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="E113" s="22" t="s">
+        <v>155</v>
+      </c>
+      <c r="F113" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="G113" s="10">
+        <v>2</v>
+      </c>
+      <c r="H113" s="52" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="2">
+        <v>14</v>
+      </c>
+      <c r="B114" s="7" t="s">
+        <v>557</v>
+      </c>
+      <c r="C114" s="23" t="s">
+        <v>121</v>
+      </c>
+      <c r="D114" s="14" t="s">
+        <v>158</v>
+      </c>
+      <c r="E114" s="22" t="s">
+        <v>159</v>
+      </c>
+      <c r="F114" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="G114" s="10">
+        <v>2</v>
+      </c>
+      <c r="H114" s="52" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="2">
+        <v>15</v>
+      </c>
+      <c r="B115" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C115" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="E115" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F115" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G115" s="12">
+        <v>3</v>
+      </c>
+      <c r="H115" s="52" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="2">
+        <v>15</v>
+      </c>
+      <c r="B116" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C116" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D116" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E116" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="F116" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="G116" s="12">
+        <v>3</v>
+      </c>
+      <c r="H116" s="52" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="2">
+        <v>15</v>
+      </c>
+      <c r="B117" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C117" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E117" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F117" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G117" s="10">
+        <v>1</v>
+      </c>
+      <c r="H117" s="53">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="2">
+        <v>15</v>
+      </c>
+      <c r="B118" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C118" s="14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="14" t="s">
+        <v>62</v>
+      </c>
+      <c r="E118" s="22" t="s">
+        <v>63</v>
+      </c>
+      <c r="F118" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G118" s="10">
+        <v>2</v>
+      </c>
+      <c r="H118" s="53" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="39.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="2">
+        <v>15</v>
+      </c>
+      <c r="B119" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C119" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D119" s="7" t="s">
+        <v>489</v>
+      </c>
+      <c r="E119" s="32" t="s">
+        <v>490</v>
+      </c>
+      <c r="F119" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="G119" s="10">
+        <v>3</v>
+      </c>
+      <c r="H119" s="53" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="2">
+        <v>15</v>
+      </c>
+      <c r="B120" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C120" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D120" s="14" t="s">
+        <v>493</v>
+      </c>
+      <c r="E120" s="32" t="s">
+        <v>494</v>
+      </c>
+      <c r="F120" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="G120" s="10">
+        <v>4</v>
+      </c>
+      <c r="H120" s="53" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="2">
+        <v>15</v>
+      </c>
+      <c r="B121" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C121" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D121" s="14" t="s">
+        <v>497</v>
+      </c>
+      <c r="E121" s="32" t="s">
+        <v>498</v>
+      </c>
+      <c r="F121" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="G121" s="10">
+        <v>1</v>
+      </c>
+      <c r="H121" s="52">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="2">
+        <v>15</v>
+      </c>
+      <c r="B122" s="7" t="s">
+        <v>548</v>
+      </c>
+      <c r="C122" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D122" s="14" t="s">
+        <v>500</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="F122" s="11" t="s">
+        <v>502</v>
+      </c>
+      <c r="G122" s="12">
+        <v>2</v>
+      </c>
+      <c r="H122" s="53" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="2">
+        <v>16</v>
+      </c>
+      <c r="B123" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D123" s="14" t="s">
+        <v>504</v>
+      </c>
+      <c r="E123" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="F123" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="G123" s="10">
+        <v>1</v>
+      </c>
+      <c r="H123" s="52">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="2">
+        <v>16</v>
+      </c>
+      <c r="B124" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C124" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D124" s="14" t="s">
+        <v>507</v>
+      </c>
+      <c r="E124" s="22" t="s">
+        <v>508</v>
+      </c>
+      <c r="F124" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="G124" s="10">
+        <v>2</v>
+      </c>
+      <c r="H124" s="53" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="2">
+        <v>16</v>
+      </c>
+      <c r="B125" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C125" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D125" s="14" t="s">
+        <v>511</v>
+      </c>
+      <c r="E125" s="32" t="s">
+        <v>512</v>
+      </c>
+      <c r="F125" s="11" t="s">
+        <v>513</v>
+      </c>
+      <c r="G125" s="12">
+        <v>2</v>
+      </c>
+      <c r="H125" s="53" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="2">
+        <v>16</v>
+      </c>
+      <c r="B126" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C126" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D126" s="14" t="s">
+        <v>515</v>
+      </c>
+      <c r="E126" s="22" t="s">
+        <v>516</v>
+      </c>
+      <c r="F126" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="G126" s="10">
+        <v>2</v>
+      </c>
+      <c r="H126" s="53" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A127" s="2">
+        <v>16</v>
+      </c>
+      <c r="B127" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C127" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D127" s="14" t="s">
+        <v>519</v>
+      </c>
+      <c r="E127" s="22" t="s">
+        <v>520</v>
+      </c>
+      <c r="F127" s="9" t="s">
+        <v>521</v>
+      </c>
+      <c r="G127" s="10">
+        <v>3</v>
+      </c>
+      <c r="H127" s="53" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A128" s="2">
+        <v>16</v>
+      </c>
+      <c r="B128" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C128" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D128" s="14" t="s">
+        <v>523</v>
+      </c>
+      <c r="E128" s="32" t="s">
+        <v>524</v>
+      </c>
+      <c r="F128" s="9" t="s">
+        <v>525</v>
+      </c>
+      <c r="G128" s="10">
+        <v>3</v>
+      </c>
+      <c r="H128" s="53" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A129" s="2">
+        <v>16</v>
+      </c>
+      <c r="B129" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C129" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D129" s="14" t="s">
+        <v>527</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>528</v>
+      </c>
+      <c r="F129" s="11" t="s">
+        <v>529</v>
+      </c>
+      <c r="G129" s="12">
+        <v>3</v>
+      </c>
+      <c r="H129" s="53" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="2">
+        <v>16</v>
+      </c>
+      <c r="B130" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C130" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D130" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="E130" s="29" t="s">
+        <v>532</v>
+      </c>
+      <c r="F130" s="9" t="s">
+        <v>533</v>
+      </c>
+      <c r="G130" s="10">
+        <v>2</v>
+      </c>
+      <c r="H130" s="52" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="2">
+        <v>16</v>
+      </c>
+      <c r="B131" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C131" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D131" s="14" t="s">
+        <v>535</v>
+      </c>
+      <c r="E131" s="29" t="s">
+        <v>536</v>
+      </c>
+      <c r="F131" s="9" t="s">
+        <v>537</v>
+      </c>
+      <c r="G131" s="10">
+        <v>1</v>
+      </c>
+      <c r="H131" s="52">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="26.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="2">
+        <v>16</v>
+      </c>
+      <c r="B132" s="7" t="s">
+        <v>565</v>
+      </c>
+      <c r="C132" s="14" t="s">
+        <v>464</v>
+      </c>
+      <c r="D132" s="14" t="s">
+        <v>538</v>
+      </c>
+      <c r="E132" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="F132" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="G132" s="12">
+        <v>4</v>
+      </c>
+      <c r="H132" s="53" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="2">
+        <v>17</v>
+      </c>
+      <c r="B133" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C133" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D133" s="14" t="s">
+        <v>97</v>
+      </c>
+      <c r="E133" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F133" s="21" t="s">
+        <v>99</v>
+      </c>
+      <c r="G133" s="12">
+        <v>0</v>
+      </c>
+      <c r="H133" s="54"/>
+    </row>
+    <row r="134" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="2">
+        <v>17</v>
+      </c>
+      <c r="B134" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C134" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D134" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="E134" s="25" t="s">
+        <v>101</v>
+      </c>
+      <c r="F134" s="26" t="s">
+        <v>102</v>
+      </c>
+      <c r="G134" s="10">
+        <v>0</v>
+      </c>
+      <c r="H134" s="54"/>
+    </row>
+    <row r="135" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="2">
+        <v>17</v>
+      </c>
+      <c r="B135" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C135" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D135" s="14" t="s">
+        <v>103</v>
+      </c>
+      <c r="E135" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="F135" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="G135" s="10">
+        <v>0</v>
+      </c>
+      <c r="H135" s="54"/>
+    </row>
+    <row r="136" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="2">
+        <v>17</v>
+      </c>
+      <c r="B136" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C136" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D136" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="E136" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="F136" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="G136" s="12">
+        <v>0</v>
+      </c>
+      <c r="H136" s="54"/>
+    </row>
+    <row r="137" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="2">
+        <v>17</v>
+      </c>
+      <c r="B137" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C137" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D137" s="14" t="s">
+        <v>109</v>
+      </c>
+      <c r="E137" s="22" t="s">
+        <v>110</v>
+      </c>
+      <c r="F137" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="G137" s="10">
+        <v>0</v>
+      </c>
+      <c r="H137" s="54"/>
+    </row>
+    <row r="138" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="2">
+        <v>17</v>
+      </c>
+      <c r="B138" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C138" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D138" s="14" t="s">
+        <v>112</v>
+      </c>
+      <c r="E138" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="F138" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="G138" s="12">
+        <v>0</v>
+      </c>
+      <c r="H138" s="54"/>
+    </row>
+    <row r="139" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="2">
+        <v>17</v>
+      </c>
+      <c r="B139" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C139" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D139" s="14" t="s">
+        <v>115</v>
+      </c>
+      <c r="E139" s="29" t="s">
+        <v>116</v>
+      </c>
+      <c r="F139" s="9" t="s">
+        <v>117</v>
+      </c>
+      <c r="G139" s="10">
+        <v>0</v>
+      </c>
+      <c r="H139" s="54"/>
+    </row>
+    <row r="140" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="2">
+        <v>17</v>
+      </c>
+      <c r="B140" s="7" t="s">
+        <v>554</v>
+      </c>
+      <c r="C140" s="23" t="s">
+        <v>96</v>
+      </c>
+      <c r="D140" s="14" t="s">
+        <v>118</v>
+      </c>
+      <c r="E140" s="29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F140" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="G140" s="10">
+        <v>0</v>
+      </c>
+      <c r="H140" s="54"/>
+    </row>
+    <row r="141" spans="1:8" ht="38.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="20" t="s">
+        <v>552</v>
+      </c>
+      <c r="B141" s="7" t="s">
+        <v>553</v>
+      </c>
+      <c r="C141" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="E141" s="21" t="s">
+        <v>86</v>
+      </c>
+      <c r="F141" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="G141" s="12">
+        <v>4</v>
+      </c>
+      <c r="H141" s="53" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="G142" s="1">
+        <f>SUM(G2:G141)</f>
+        <v>311</v>
+      </c>
+      <c r="H142" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>By Const</vt:lpstr>
+      <vt:lpstr>By Ward</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alistair Smith</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>