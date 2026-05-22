--- v0 (2025-10-03)
+++ v1 (2026-05-22)
@@ -1,192 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\HR\Business Support\Reward\9. Projects\Pay award\Pay award 25_26\2 Change design\LGE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0BB5384-6437-4194-B7D2-C218828B997D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{06E7E316-B0EE-47AD-8205-110401898EAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="25800" yWindow="0" windowWidth="25800" windowHeight="21000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-4215" yWindow="-21720" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025-27 52 week (Accessible)" sheetId="3" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="2026-27 (Alternative layout" sheetId="6" r:id="rId4"/>
+    <sheet name="2026-27 52 week (Accessible)" sheetId="3" r:id="rId1"/>
+    <sheet name="2026-27 Term Time (Accessible)" sheetId="5" r:id="rId2"/>
+    <sheet name="2026-27 (Alternative layout)" sheetId="6" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025-27 52 week (Accessible)'!$A$1:$C$117</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'2025-27 Term Time (Accessible)'!$A$1:$C$46</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026-27 52 week (Accessible)'!$A$1:$B$117</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'2026-27 Term Time (Accessible)'!$A$1:$B$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026-27 52 week (Accessible)'!$A$1:$B$46</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'2026-27 Term Time (Accessible)'!$A$1:$B$46</definedName>
   </definedNames>
   <calcPr calcId="191029" iterateDelta="252"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="288" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="14">
   <si>
     <t>Grade</t>
-  </si>
-[...8 lines deleted...]
-    <t xml:space="preserve">Contribution </t>
   </si>
   <si>
     <t>Scottish Local Government 
 Living Wage</t>
   </si>
   <si>
     <t>Salary Scale Point (SCP)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Top of development zone/contribution zone gateway</t>
   </si>
   <si>
     <t>SCP</t>
   </si>
   <si>
     <t>Annual</t>
   </si>
   <si>
     <t>Hourly</t>
   </si>
   <si>
     <t>Scottish Local Government
 Living Wage</t>
   </si>
   <si>
-    <t>Development Zone</t>
-[...10 lines deleted...]
-  <si>
     <t>Annual - 1 April 2026</t>
   </si>
   <si>
     <t>Hourly - 1 April 2026</t>
   </si>
   <si>
-    <t>38 weeks
-[...6 lines deleted...]
-  <si>
     <t>40 weeks
 Annual - 1 April 2026</t>
-  </si>
-[...2 lines deleted...]
-Annual - 1 April 2025</t>
   </si>
   <si>
     <t>38 weeks
 Annual - 1 April 2026</t>
   </si>
   <si>
     <t>39 weeks
 Annual - 1 April 2026</t>
   </si>
   <si>
-    <t>Spinal Column Point values from 1 April 2025</t>
+    <t>Spinal Column Point values from 1 April 2026</t>
   </si>
   <si>
-    <t>Spinal Column Point values from 1 April 2026</t>
+    <r>
+      <t xml:space="preserve">From </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1 April 2026</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> colleagues should note that the historical development zones and contribution zones have been removed from the grade structure.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="000"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -213,96 +195,103 @@
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF3300"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="7" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.499984740745262"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="20">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -485,391 +474,306 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="99">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="1" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="1" fontId="3" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="1" fontId="5" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="166" fontId="1" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="7" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="1" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF800000"/>
       <color rgb="FFFF3300"/>
       <color rgb="FFE3681D"/>
       <color rgb="FFDABA44"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1135,15288 +1039,8811 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DB2C45C-F0A9-499E-A810-4379A89C157E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H440"/>
+  <dimension ref="A1:E440"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J27" sqref="J27"/>
+      <selection pane="bottomLeft" activeCell="I34" sqref="I34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.140625" style="12" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="1" max="1" width="19.1796875" style="9" customWidth="1"/>
+    <col min="2" max="2" width="17.453125" style="2" customWidth="1"/>
+    <col min="3" max="4" width="15.54296875" style="45" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" ht="52" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1" s="44" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="42" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="58">
+        <v>25398</v>
+      </c>
+      <c r="D2" s="59">
+        <v>13.52</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="6">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7">
+        <v>19</v>
+      </c>
+      <c r="C3" s="58">
+        <v>25661</v>
+      </c>
+      <c r="D3" s="59">
+        <v>13.66</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="12">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13">
+        <v>20</v>
+      </c>
+      <c r="C4" s="60">
+        <v>25924</v>
+      </c>
+      <c r="D4" s="61">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="10">
+        <v>2</v>
+      </c>
+      <c r="B5" s="11">
+        <v>21</v>
+      </c>
+      <c r="C5" s="62">
+        <v>26205</v>
+      </c>
+      <c r="D5" s="63">
+        <v>13.95</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="12">
+        <v>2</v>
+      </c>
+      <c r="B6" s="13">
+        <v>22</v>
+      </c>
+      <c r="C6" s="58">
+        <v>26525</v>
+      </c>
+      <c r="D6" s="59">
+        <v>14.12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="10">
+        <v>3</v>
+      </c>
+      <c r="B7" s="11">
+        <v>23</v>
+      </c>
+      <c r="C7" s="58">
+        <v>26806</v>
+      </c>
+      <c r="D7" s="59">
+        <v>14.27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="12">
+        <v>3</v>
+      </c>
+      <c r="B8" s="13">
+        <v>24</v>
+      </c>
+      <c r="C8" s="60">
+        <v>27032</v>
+      </c>
+      <c r="D8" s="61">
+        <v>14.39</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="10">
+        <v>4</v>
+      </c>
+      <c r="B9" s="11">
+        <v>25</v>
+      </c>
+      <c r="C9" s="62">
+        <v>27257</v>
+      </c>
+      <c r="D9" s="63">
+        <v>14.51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="6">
+        <v>4</v>
+      </c>
+      <c r="B10" s="7">
+        <v>26</v>
+      </c>
+      <c r="C10" s="58">
+        <v>27577</v>
+      </c>
+      <c r="D10" s="59">
+        <v>14.68</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="6">
+        <v>4</v>
+      </c>
+      <c r="B11" s="7">
+        <v>27</v>
+      </c>
+      <c r="C11" s="58">
+        <v>27858</v>
+      </c>
+      <c r="D11" s="59">
+        <v>14.83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="6">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7">
+        <v>28</v>
+      </c>
+      <c r="C12" s="58">
+        <v>28178</v>
+      </c>
+      <c r="D12" s="59">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="6">
+        <v>4</v>
+      </c>
+      <c r="B13" s="7">
+        <v>29</v>
+      </c>
+      <c r="C13" s="58">
+        <v>28478</v>
+      </c>
+      <c r="D13" s="59">
+        <v>15.16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="6">
+        <v>4</v>
+      </c>
+      <c r="B14" s="7">
+        <v>30</v>
+      </c>
+      <c r="C14" s="58">
+        <v>28835</v>
+      </c>
+      <c r="D14" s="59">
+        <v>15.35</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6">
+        <v>4</v>
+      </c>
+      <c r="B15" s="7">
+        <v>31</v>
+      </c>
+      <c r="C15" s="58">
+        <v>29192</v>
+      </c>
+      <c r="D15" s="59">
+        <v>15.54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="6">
+        <v>4</v>
+      </c>
+      <c r="B16" s="7">
+        <v>32</v>
+      </c>
+      <c r="C16" s="58">
+        <v>29417</v>
+      </c>
+      <c r="D16" s="59">
+        <v>15.66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="12">
+        <v>4</v>
+      </c>
+      <c r="B17" s="13">
+        <v>33</v>
+      </c>
+      <c r="C17" s="60">
+        <v>29850</v>
+      </c>
+      <c r="D17" s="61">
+        <v>15.89</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="10">
         <v>5</v>
       </c>
-      <c r="C1" s="5" t="s">
-[...380 lines deleted...]
-      <c r="A18" s="13">
+      <c r="B18" s="11">
+        <v>34</v>
+      </c>
+      <c r="C18" s="62">
+        <v>30188</v>
+      </c>
+      <c r="D18" s="63">
+        <v>16.07</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="6">
         <v>5</v>
       </c>
-      <c r="B18" s="14">
-[...19 lines deleted...]
-      <c r="A19" s="7">
+      <c r="B19" s="7">
+        <v>35</v>
+      </c>
+      <c r="C19" s="58">
+        <v>30620</v>
+      </c>
+      <c r="D19" s="59">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="6">
         <v>5</v>
       </c>
-      <c r="B19" s="8">
-[...19 lines deleted...]
-      <c r="A20" s="7">
+      <c r="B20" s="7">
+        <v>36</v>
+      </c>
+      <c r="C20" s="58">
+        <v>30977</v>
+      </c>
+      <c r="D20" s="59">
+        <v>16.489999999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
         <v>5</v>
       </c>
-      <c r="B20" s="8">
-[...19 lines deleted...]
-      <c r="A21" s="7">
+      <c r="B21" s="7">
+        <v>37</v>
+      </c>
+      <c r="C21" s="58">
+        <v>31371</v>
+      </c>
+      <c r="D21" s="59">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
         <v>5</v>
       </c>
-      <c r="B21" s="8">
-[...19 lines deleted...]
-      <c r="A22" s="7">
+      <c r="B22" s="7">
+        <v>38</v>
+      </c>
+      <c r="C22" s="58">
+        <v>31784</v>
+      </c>
+      <c r="D22" s="59">
+        <v>16.920000000000002</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="6">
         <v>5</v>
       </c>
-      <c r="B22" s="8">
-[...19 lines deleted...]
-      <c r="A23" s="7">
+      <c r="B23" s="7">
+        <v>39</v>
+      </c>
+      <c r="C23" s="58">
+        <v>32160</v>
+      </c>
+      <c r="D23" s="59">
+        <v>17.12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="6">
         <v>5</v>
       </c>
-      <c r="B23" s="8">
-[...19 lines deleted...]
-      <c r="A24" s="7">
+      <c r="B24" s="7">
+        <v>40</v>
+      </c>
+      <c r="C24" s="58">
+        <v>32555</v>
+      </c>
+      <c r="D24" s="59">
+        <v>17.329999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="6">
         <v>5</v>
       </c>
-      <c r="B24" s="8">
-[...19 lines deleted...]
-      <c r="A25" s="7">
+      <c r="B25" s="7">
+        <v>41</v>
+      </c>
+      <c r="C25" s="58">
+        <v>32630</v>
+      </c>
+      <c r="D25" s="59">
+        <v>17.37</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="6">
         <v>5</v>
       </c>
-      <c r="B25" s="8">
-[...19 lines deleted...]
-      <c r="A26" s="7">
+      <c r="B26" s="7">
+        <v>42</v>
+      </c>
+      <c r="C26" s="58">
+        <v>32949</v>
+      </c>
+      <c r="D26" s="59">
+        <v>17.54</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="6">
         <v>5</v>
       </c>
-      <c r="B26" s="8">
-[...19 lines deleted...]
-      <c r="A27" s="7">
+      <c r="B27" s="7">
+        <v>43</v>
+      </c>
+      <c r="C27" s="58">
+        <v>33513</v>
+      </c>
+      <c r="D27" s="59">
+        <v>17.84</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="6">
         <v>5</v>
       </c>
-      <c r="B27" s="8">
-[...19 lines deleted...]
-      <c r="A28" s="7">
+      <c r="B28" s="7">
+        <v>44</v>
+      </c>
+      <c r="C28" s="58">
+        <v>33644</v>
+      </c>
+      <c r="D28" s="59">
+        <v>17.91</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="6">
         <v>5</v>
       </c>
-      <c r="B28" s="8">
-[...2 lines deleted...]
-      <c r="C28" s="6" t="s">
+      <c r="B29" s="7">
+        <v>45</v>
+      </c>
+      <c r="C29" s="58">
+        <v>34039</v>
+      </c>
+      <c r="D29" s="59">
+        <v>18.12</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="12">
+        <v>5</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46</v>
+      </c>
+      <c r="C30" s="60">
+        <v>34452</v>
+      </c>
+      <c r="D30" s="61">
+        <v>18.34</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="10">
         <v>6</v>
       </c>
-      <c r="D28" s="69">
-[...39 lines deleted...]
-      <c r="B30" s="17">
+      <c r="B31" s="11">
         <v>46</v>
       </c>
-      <c r="C30" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F30" s="75">
+      <c r="C31" s="62">
         <v>34452</v>
       </c>
-      <c r="G30" s="76">
+      <c r="D31" s="63">
         <v>18.34</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A31" s="13">
+    <row r="32" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="6">
         <v>6</v>
       </c>
-      <c r="B31" s="14">
-[...19 lines deleted...]
-      <c r="A32" s="7">
+      <c r="B32" s="7">
+        <v>47</v>
+      </c>
+      <c r="C32" s="58">
+        <v>34940</v>
+      </c>
+      <c r="D32" s="59">
+        <v>18.600000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="6">
         <v>6</v>
       </c>
-      <c r="B32" s="8">
-[...19 lines deleted...]
-      <c r="A33" s="7">
+      <c r="B33" s="7">
+        <v>48</v>
+      </c>
+      <c r="C33" s="58">
+        <v>35410</v>
+      </c>
+      <c r="D33" s="59">
+        <v>18.850000000000001</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="6">
         <v>6</v>
       </c>
-      <c r="B33" s="8">
-[...19 lines deleted...]
-      <c r="A34" s="7">
+      <c r="B34" s="7">
+        <v>49</v>
+      </c>
+      <c r="C34" s="58">
+        <v>35879</v>
+      </c>
+      <c r="D34" s="59">
+        <v>19.100000000000001</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="6">
         <v>6</v>
       </c>
-      <c r="B34" s="8">
-[...19 lines deleted...]
-      <c r="A35" s="7">
+      <c r="B35" s="7">
+        <v>50</v>
+      </c>
+      <c r="C35" s="58">
+        <v>36349</v>
+      </c>
+      <c r="D35" s="59">
+        <v>19.350000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="6">
         <v>6</v>
       </c>
-      <c r="B35" s="8">
-[...19 lines deleted...]
-      <c r="A36" s="7">
+      <c r="B36" s="7">
+        <v>51</v>
+      </c>
+      <c r="C36" s="58">
+        <v>36800</v>
+      </c>
+      <c r="D36" s="59">
+        <v>19.59</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="6">
         <v>6</v>
       </c>
-      <c r="B36" s="8">
-[...19 lines deleted...]
-      <c r="A37" s="7">
+      <c r="B37" s="7">
+        <v>52</v>
+      </c>
+      <c r="C37" s="58">
+        <v>37307</v>
+      </c>
+      <c r="D37" s="59">
+        <v>19.86</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="6">
         <v>6</v>
       </c>
-      <c r="B37" s="8">
-[...2 lines deleted...]
-      <c r="C37" s="6" t="s">
+      <c r="B38" s="7">
+        <v>53</v>
+      </c>
+      <c r="C38" s="58">
+        <v>37814</v>
+      </c>
+      <c r="D38" s="59">
+        <v>20.13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="6">
         <v>6</v>
       </c>
-      <c r="D37" s="69">
-[...13 lines deleted...]
-      <c r="A38" s="7">
+      <c r="B39" s="7">
+        <v>54</v>
+      </c>
+      <c r="C39" s="58">
+        <v>38340</v>
+      </c>
+      <c r="D39" s="59">
+        <v>20.41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="6">
         <v>6</v>
       </c>
-      <c r="B38" s="8">
-[...19 lines deleted...]
-      <c r="A39" s="7">
+      <c r="B40" s="7">
+        <v>55</v>
+      </c>
+      <c r="C40" s="58">
+        <v>38810</v>
+      </c>
+      <c r="D40" s="59">
+        <v>20.66</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="6">
         <v>6</v>
       </c>
-      <c r="B39" s="8">
-[...19 lines deleted...]
-      <c r="A40" s="7">
+      <c r="B41" s="7">
+        <v>56</v>
+      </c>
+      <c r="C41" s="58">
+        <v>39392</v>
+      </c>
+      <c r="D41" s="59">
+        <v>20.97</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="6">
         <v>6</v>
       </c>
-      <c r="B40" s="8">
-[...19 lines deleted...]
-      <c r="A41" s="7">
+      <c r="B42" s="7">
+        <v>57</v>
+      </c>
+      <c r="C42" s="58">
+        <v>39918</v>
+      </c>
+      <c r="D42" s="59">
+        <v>21.25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="12">
         <v>6</v>
       </c>
-      <c r="B41" s="8">
-[...45 lines deleted...]
-      <c r="B43" s="17">
+      <c r="B43" s="13">
         <v>58</v>
       </c>
-      <c r="C43" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F43" s="75">
+      <c r="C43" s="60">
         <v>40501</v>
       </c>
-      <c r="G43" s="76">
+      <c r="D43" s="61">
         <v>21.56</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A44" s="13">
+    <row r="44" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="10">
         <v>7</v>
       </c>
-      <c r="B44" s="14">
+      <c r="B44" s="11">
         <v>58</v>
       </c>
-      <c r="C44" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F44" s="79">
+      <c r="C44" s="62">
         <v>40501</v>
       </c>
-      <c r="G44" s="80">
+      <c r="D44" s="63">
         <v>21.56</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A45" s="7">
+    <row r="45" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="6">
         <v>7</v>
       </c>
-      <c r="B45" s="8">
+      <c r="B45" s="7">
         <v>59</v>
       </c>
-      <c r="C45" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F45" s="71">
+      <c r="C45" s="58">
         <v>41083</v>
       </c>
-      <c r="G45" s="72">
+      <c r="D45" s="59">
         <v>21.87</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A46" s="7">
+    <row r="46" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="6">
         <v>7</v>
       </c>
-      <c r="B46" s="8">
+      <c r="B46" s="7">
         <v>60</v>
       </c>
-      <c r="C46" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F46" s="71">
+      <c r="C46" s="58">
         <v>41628</v>
       </c>
-      <c r="G46" s="72">
+      <c r="D46" s="59">
         <v>22.16</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A47" s="7">
+    <row r="47" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="6">
         <v>7</v>
       </c>
-      <c r="B47" s="8">
+      <c r="B47" s="7">
         <v>61</v>
       </c>
-      <c r="C47" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F47" s="71">
+      <c r="C47" s="58">
         <v>42285</v>
       </c>
-      <c r="G47" s="72">
+      <c r="D47" s="59">
         <v>22.51</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A48" s="7">
+    <row r="48" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="6">
         <v>7</v>
       </c>
-      <c r="B48" s="8">
+      <c r="B48" s="7">
         <v>62</v>
       </c>
-      <c r="C48" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F48" s="71">
+      <c r="C48" s="58">
         <v>42755</v>
       </c>
-      <c r="G48" s="72">
+      <c r="D48" s="59">
         <v>22.76</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A49" s="7">
+    <row r="49" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="6">
         <v>7</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="7">
         <v>63</v>
       </c>
-      <c r="C49" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F49" s="71">
+      <c r="C49" s="58">
         <v>43469</v>
       </c>
-      <c r="G49" s="72">
+      <c r="D49" s="59">
         <v>23.14</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A50" s="7">
+    <row r="50" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="6">
         <v>7</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="7">
         <v>64</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F50" s="71">
+      <c r="C50" s="58">
         <v>44013</v>
       </c>
-      <c r="G50" s="72">
+      <c r="D50" s="59">
         <v>23.43</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A51" s="7">
+    <row r="51" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="6">
         <v>7</v>
       </c>
-      <c r="B51" s="8">
+      <c r="B51" s="7">
         <v>65</v>
       </c>
-      <c r="C51" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F51" s="71">
+      <c r="C51" s="58">
         <v>44427</v>
       </c>
-      <c r="G51" s="72">
+      <c r="D51" s="59">
         <v>23.65</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A52" s="7">
+    <row r="52" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="6">
         <v>7</v>
       </c>
-      <c r="B52" s="8">
+      <c r="B52" s="7">
         <v>66</v>
       </c>
-      <c r="C52" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F52" s="71">
+      <c r="C52" s="58">
         <v>44990</v>
       </c>
-      <c r="G52" s="72">
+      <c r="D52" s="59">
         <v>23.95</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A53" s="7">
+    <row r="53" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="6">
         <v>7</v>
       </c>
-      <c r="B53" s="8">
+      <c r="B53" s="7">
         <v>67</v>
       </c>
-      <c r="C53" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F53" s="71">
+      <c r="C53" s="58">
         <v>45704</v>
       </c>
-      <c r="G53" s="72">
+      <c r="D53" s="59">
         <v>24.33</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A54" s="7">
+    <row r="54" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="6">
         <v>7</v>
       </c>
-      <c r="B54" s="8">
+      <c r="B54" s="7">
         <v>68</v>
       </c>
-      <c r="C54" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F54" s="71">
+      <c r="C54" s="58">
         <v>46343</v>
       </c>
-      <c r="G54" s="72">
+      <c r="D54" s="59">
         <v>24.67</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="7">
+    <row r="55" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="6">
         <v>7</v>
       </c>
-      <c r="B55" s="8">
+      <c r="B55" s="7">
         <v>69</v>
       </c>
-      <c r="C55" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F55" s="71">
+      <c r="C55" s="58">
         <v>46981</v>
       </c>
-      <c r="G55" s="72">
+      <c r="D55" s="59">
         <v>25.01</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="16">
+    <row r="56" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="12">
         <v>7</v>
       </c>
-      <c r="B56" s="17">
+      <c r="B56" s="13">
         <v>70</v>
       </c>
-      <c r="C56" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F56" s="75">
+      <c r="C56" s="60">
         <v>47639</v>
       </c>
-      <c r="G56" s="76">
+      <c r="D56" s="61">
         <v>25.36</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A57" s="13">
+    <row r="57" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="10">
         <v>8</v>
       </c>
-      <c r="B57" s="14">
+      <c r="B57" s="11">
         <v>70</v>
       </c>
-      <c r="C57" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F57" s="79">
+      <c r="C57" s="62">
         <v>47639</v>
       </c>
-      <c r="G57" s="80">
+      <c r="D57" s="63">
         <v>25.36</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A58" s="7">
+    <row r="58" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="6">
         <v>8</v>
       </c>
-      <c r="B58" s="8">
+      <c r="B58" s="7">
         <v>71</v>
       </c>
-      <c r="C58" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F58" s="71">
+      <c r="C58" s="58">
         <v>48334</v>
       </c>
-      <c r="G58" s="72">
+      <c r="D58" s="59">
         <v>25.73</v>
       </c>
     </row>
-    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A59" s="7">
+    <row r="59" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="6">
         <v>8</v>
       </c>
-      <c r="B59" s="8">
+      <c r="B59" s="7">
         <v>72</v>
       </c>
-      <c r="C59" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F59" s="71">
+      <c r="C59" s="58">
         <v>49010</v>
       </c>
-      <c r="G59" s="72">
+      <c r="D59" s="59">
         <v>26.09</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A60" s="7">
+    <row r="60" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="6">
         <v>8</v>
       </c>
-      <c r="B60" s="8">
+      <c r="B60" s="7">
         <v>73</v>
       </c>
-      <c r="C60" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F60" s="71">
+      <c r="C60" s="58">
         <v>49329</v>
       </c>
-      <c r="G60" s="72">
+      <c r="D60" s="59">
         <v>26.26</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A61" s="7">
+    <row r="61" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="6">
         <v>8</v>
       </c>
-      <c r="B61" s="8">
+      <c r="B61" s="7">
         <v>74</v>
       </c>
-      <c r="C61" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F61" s="71">
+      <c r="C61" s="58">
         <v>50062</v>
       </c>
-      <c r="G61" s="72">
+      <c r="D61" s="59">
         <v>26.65</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A62" s="7">
+    <row r="62" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="6">
         <v>8</v>
       </c>
-      <c r="B62" s="8">
+      <c r="B62" s="7">
         <v>75</v>
       </c>
-      <c r="C62" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F62" s="71">
+      <c r="C62" s="58">
         <v>50813</v>
       </c>
-      <c r="G62" s="72">
+      <c r="D62" s="59">
         <v>27.05</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A63" s="7">
+    <row r="63" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="6">
         <v>8</v>
       </c>
-      <c r="B63" s="8">
+      <c r="B63" s="7">
         <v>76</v>
       </c>
-      <c r="C63" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F63" s="71">
+      <c r="C63" s="58">
         <v>51565</v>
       </c>
-      <c r="G63" s="72">
+      <c r="D63" s="59">
         <v>27.45</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A64" s="7">
+    <row r="64" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="6">
         <v>8</v>
       </c>
-      <c r="B64" s="8">
+      <c r="B64" s="7">
         <v>77</v>
       </c>
-      <c r="C64" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F64" s="71">
+      <c r="C64" s="58">
         <v>52297</v>
       </c>
-      <c r="G64" s="72">
+      <c r="D64" s="59">
         <v>27.84</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A65" s="7">
+    <row r="65" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="6">
         <v>8</v>
       </c>
-      <c r="B65" s="8">
+      <c r="B65" s="7">
         <v>78</v>
       </c>
-      <c r="C65" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F65" s="71">
+      <c r="C65" s="58">
         <v>53161</v>
       </c>
-      <c r="G65" s="72">
+      <c r="D65" s="59">
         <v>28.3</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A66" s="7">
+    <row r="66" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="6">
         <v>8</v>
       </c>
-      <c r="B66" s="8">
+      <c r="B66" s="7">
         <v>79</v>
       </c>
-      <c r="C66" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F66" s="71">
+      <c r="C66" s="58">
         <v>53932</v>
       </c>
-      <c r="G66" s="72">
+      <c r="D66" s="59">
         <v>28.71</v>
       </c>
     </row>
-    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A67" s="7">
+    <row r="67" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="6">
         <v>8</v>
       </c>
-      <c r="B67" s="8">
+      <c r="B67" s="7">
         <v>80</v>
       </c>
-      <c r="C67" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F67" s="71">
+      <c r="C67" s="58">
         <v>54739</v>
       </c>
-      <c r="G67" s="72">
+      <c r="D67" s="59">
         <v>29.14</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A68" s="7">
+    <row r="68" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="6">
         <v>8</v>
       </c>
-      <c r="B68" s="8">
+      <c r="B68" s="7">
         <v>81</v>
       </c>
-      <c r="C68" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F68" s="71">
+      <c r="C68" s="58">
         <v>55547</v>
       </c>
-      <c r="G68" s="72">
+      <c r="D68" s="59">
         <v>29.57</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="16">
+    <row r="69" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="12">
         <v>8</v>
       </c>
-      <c r="B69" s="17">
+      <c r="B69" s="13">
         <v>82</v>
       </c>
-      <c r="C69" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F69" s="75">
+      <c r="C69" s="60">
         <v>56392</v>
       </c>
-      <c r="G69" s="76">
+      <c r="D69" s="61">
         <v>30.02</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A70" s="13">
+    <row r="70" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="10">
         <v>9</v>
       </c>
-      <c r="B70" s="14">
+      <c r="B70" s="11">
         <v>82</v>
       </c>
-      <c r="C70" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F70" s="79">
+      <c r="C70" s="62">
         <v>56392</v>
       </c>
-      <c r="G70" s="80">
+      <c r="D70" s="63">
         <v>30.02</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A71" s="7">
+    <row r="71" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="6">
         <v>9</v>
       </c>
-      <c r="B71" s="8">
+      <c r="B71" s="7">
         <v>83</v>
       </c>
-      <c r="C71" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F71" s="71">
+      <c r="C71" s="58">
         <v>57238</v>
       </c>
-      <c r="G71" s="72">
+      <c r="D71" s="59">
         <v>30.47</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A72" s="7">
+    <row r="72" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="6">
         <v>9</v>
       </c>
-      <c r="B72" s="8">
+      <c r="B72" s="7">
         <v>84</v>
       </c>
-      <c r="C72" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F72" s="71">
+      <c r="C72" s="58">
         <v>58139</v>
       </c>
-      <c r="G72" s="72">
+      <c r="D72" s="59">
         <v>30.95</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A73" s="7">
+    <row r="73" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="6">
         <v>9</v>
       </c>
-      <c r="B73" s="8">
+      <c r="B73" s="7">
         <v>85</v>
       </c>
-      <c r="C73" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F73" s="71">
+      <c r="C73" s="58">
         <v>58966</v>
       </c>
-      <c r="G73" s="72">
+      <c r="D73" s="59">
         <v>31.39</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A74" s="7">
+    <row r="74" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="6">
         <v>9</v>
       </c>
-      <c r="B74" s="8">
+      <c r="B74" s="7">
         <v>86</v>
       </c>
-      <c r="C74" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F74" s="71">
+      <c r="C74" s="58">
         <v>59811</v>
       </c>
-      <c r="G74" s="72">
+      <c r="D74" s="59">
         <v>31.84</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A75" s="7">
+    <row r="75" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="6">
         <v>9</v>
       </c>
-      <c r="B75" s="8">
+      <c r="B75" s="7">
         <v>87</v>
       </c>
-      <c r="C75" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F75" s="71">
+      <c r="C75" s="58">
         <v>60694</v>
       </c>
-      <c r="G75" s="72">
+      <c r="D75" s="59">
         <v>32.31</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A76" s="7">
+    <row r="76" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="6">
         <v>9</v>
       </c>
-      <c r="B76" s="8">
+      <c r="B76" s="7">
         <v>88</v>
       </c>
-      <c r="C76" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F76" s="71">
+      <c r="C76" s="58">
         <v>61671</v>
       </c>
-      <c r="G76" s="72">
+      <c r="D76" s="59">
         <v>32.83</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A77" s="7">
+    <row r="77" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="6">
         <v>9</v>
       </c>
-      <c r="B77" s="8">
+      <c r="B77" s="7">
         <v>89</v>
       </c>
-      <c r="C77" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F77" s="71">
+      <c r="C77" s="58">
         <v>62629</v>
       </c>
-      <c r="G77" s="72">
+      <c r="D77" s="59">
         <v>33.340000000000003</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A78" s="7">
+    <row r="78" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="6">
         <v>9</v>
       </c>
-      <c r="B78" s="8">
+      <c r="B78" s="7">
         <v>90</v>
       </c>
-      <c r="C78" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F78" s="71">
+      <c r="C78" s="58">
         <v>63474</v>
       </c>
-      <c r="G78" s="72">
+      <c r="D78" s="59">
         <v>33.79</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A79" s="7">
+    <row r="79" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="6">
         <v>9</v>
       </c>
-      <c r="B79" s="8">
+      <c r="B79" s="7">
         <v>91</v>
       </c>
-      <c r="C79" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F79" s="71">
+      <c r="C79" s="58">
         <v>64432</v>
       </c>
-      <c r="G79" s="72">
+      <c r="D79" s="59">
         <v>34.299999999999997</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A80" s="7">
+    <row r="80" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="6">
         <v>9</v>
       </c>
-      <c r="B80" s="8">
+      <c r="B80" s="7">
         <v>92</v>
       </c>
-      <c r="C80" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F80" s="71">
+      <c r="C80" s="58">
         <v>65428</v>
       </c>
-      <c r="G80" s="72">
+      <c r="D80" s="59">
         <v>34.83</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A81" s="7">
+    <row r="81" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="6">
         <v>9</v>
       </c>
-      <c r="B81" s="8">
+      <c r="B81" s="7">
         <v>93</v>
       </c>
-      <c r="C81" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F81" s="71">
+      <c r="C81" s="58">
         <v>66367</v>
       </c>
-      <c r="G81" s="72">
+      <c r="D81" s="59">
         <v>35.33</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="16">
+    <row r="82" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A82" s="12">
         <v>9</v>
       </c>
-      <c r="B82" s="17">
+      <c r="B82" s="13">
         <v>94</v>
       </c>
-      <c r="C82" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F82" s="75">
+      <c r="C82" s="60">
         <v>67457</v>
       </c>
-      <c r="G82" s="76">
+      <c r="D82" s="61">
         <v>35.909999999999997</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A83" s="13">
+    <row r="83" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="10">
         <v>10</v>
       </c>
-      <c r="B83" s="14">
+      <c r="B83" s="11">
         <v>94</v>
       </c>
-      <c r="C83" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F83" s="79">
+      <c r="C83" s="62">
         <v>67457</v>
       </c>
-      <c r="G83" s="80">
+      <c r="D83" s="63">
         <v>35.909999999999997</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A84" s="7">
+    <row r="84" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="6">
         <v>10</v>
       </c>
-      <c r="B84" s="8">
+      <c r="B84" s="7">
         <v>95</v>
       </c>
-      <c r="C84" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F84" s="71">
+      <c r="C84" s="58">
         <v>68396</v>
       </c>
-      <c r="G84" s="72">
+      <c r="D84" s="59">
         <v>36.409999999999997</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="7">
+    <row r="85" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="6">
         <v>10</v>
       </c>
-      <c r="B85" s="8">
+      <c r="B85" s="7">
         <v>96</v>
       </c>
-      <c r="C85" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F85" s="71">
+      <c r="C85" s="58">
         <v>69410</v>
       </c>
-      <c r="G85" s="72">
+      <c r="D85" s="59">
         <v>36.950000000000003</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A86" s="7">
+    <row r="86" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="6">
         <v>10</v>
       </c>
-      <c r="B86" s="8">
+      <c r="B86" s="7">
         <v>97</v>
       </c>
-      <c r="C86" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F86" s="71">
+      <c r="C86" s="58">
         <v>70481</v>
       </c>
-      <c r="G86" s="72">
+      <c r="D86" s="59">
         <v>37.520000000000003</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A87" s="7">
+    <row r="87" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="6">
         <v>10</v>
       </c>
-      <c r="B87" s="8">
+      <c r="B87" s="7">
         <v>98</v>
       </c>
-      <c r="C87" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F87" s="71">
+      <c r="C87" s="58">
         <v>71477</v>
       </c>
-      <c r="G87" s="72">
+      <c r="D87" s="59">
         <v>38.049999999999997</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A88" s="7">
+    <row r="88" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="6">
         <v>10</v>
       </c>
-      <c r="B88" s="8">
+      <c r="B88" s="7">
         <v>99</v>
       </c>
-      <c r="C88" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F88" s="71">
+      <c r="C88" s="58">
         <v>72660</v>
       </c>
-      <c r="G88" s="72">
+      <c r="D88" s="59">
         <v>38.68</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A89" s="7">
+    <row r="89" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="6">
         <v>10</v>
       </c>
-      <c r="B89" s="10">
+      <c r="B89" s="8">
         <v>100</v>
       </c>
-      <c r="C89" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F89" s="71">
+      <c r="C89" s="58">
         <v>73656</v>
       </c>
-      <c r="G89" s="72">
+      <c r="D89" s="59">
         <v>39.21</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A90" s="7">
+    <row r="90" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="6">
         <v>10</v>
       </c>
-      <c r="B90" s="10">
+      <c r="B90" s="8">
         <v>101</v>
       </c>
-      <c r="C90" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F90" s="71">
+      <c r="C90" s="58">
         <v>74764</v>
       </c>
-      <c r="G90" s="72">
+      <c r="D90" s="59">
         <v>39.799999999999997</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A91" s="7">
+    <row r="91" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="6">
         <v>10</v>
       </c>
-      <c r="B91" s="10">
+      <c r="B91" s="8">
         <v>102</v>
       </c>
-      <c r="C91" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F91" s="71">
+      <c r="C91" s="58">
         <v>75891</v>
       </c>
-      <c r="G91" s="72">
+      <c r="D91" s="59">
         <v>40.4</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A92" s="7">
+    <row r="92" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="6">
         <v>10</v>
       </c>
-      <c r="B92" s="10">
+      <c r="B92" s="8">
         <v>103</v>
       </c>
-      <c r="C92" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F92" s="71">
+      <c r="C92" s="58">
         <v>76962</v>
       </c>
-      <c r="G92" s="72">
+      <c r="D92" s="59">
         <v>40.97</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A93" s="7">
+    <row r="93" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="6">
         <v>10</v>
       </c>
-      <c r="B93" s="10">
+      <c r="B93" s="8">
         <v>104</v>
       </c>
-      <c r="C93" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F93" s="71">
+      <c r="C93" s="58">
         <v>78220</v>
       </c>
-      <c r="G93" s="72">
+      <c r="D93" s="59">
         <v>41.64</v>
       </c>
     </row>
-    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A94" s="7">
+    <row r="94" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="6">
         <v>10</v>
       </c>
-      <c r="B94" s="10">
+      <c r="B94" s="8">
         <v>105</v>
       </c>
-      <c r="C94" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F94" s="71">
+      <c r="C94" s="58">
         <v>79347</v>
       </c>
-      <c r="G94" s="72">
+      <c r="D94" s="59">
         <v>42.24</v>
       </c>
     </row>
-    <row r="95" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="16">
+    <row r="95" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="12">
         <v>10</v>
       </c>
-      <c r="B95" s="20">
+      <c r="B95" s="15">
         <v>106</v>
       </c>
-      <c r="C95" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F95" s="75">
+      <c r="C95" s="60">
         <v>80569</v>
       </c>
-      <c r="G95" s="76">
+      <c r="D95" s="61">
         <v>42.89</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A96" s="13">
+    <row r="96" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="10">
         <v>11</v>
       </c>
-      <c r="B96" s="19">
+      <c r="B96" s="14">
         <v>106</v>
       </c>
-      <c r="C96" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F96" s="79">
+      <c r="C96" s="62">
         <v>80569</v>
       </c>
-      <c r="G96" s="80">
+      <c r="D96" s="63">
         <v>42.89</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A97" s="7">
+    <row r="97" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="6">
         <v>11</v>
       </c>
-      <c r="B97" s="10">
+      <c r="B97" s="8">
         <v>107</v>
       </c>
-      <c r="C97" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F97" s="71">
+      <c r="C97" s="58">
         <v>81827</v>
       </c>
-      <c r="G97" s="72">
+      <c r="D97" s="59">
         <v>43.56</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A98" s="7">
+    <row r="98" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="6">
         <v>11</v>
       </c>
-      <c r="B98" s="10">
+      <c r="B98" s="8">
         <v>108</v>
       </c>
-      <c r="C98" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F98" s="71">
+      <c r="C98" s="58">
         <v>83067</v>
       </c>
-      <c r="G98" s="72">
+      <c r="D98" s="59">
         <v>44.22</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A99" s="7">
+    <row r="99" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="6">
         <v>11</v>
       </c>
-      <c r="B99" s="10">
+      <c r="B99" s="8">
         <v>109</v>
       </c>
-      <c r="C99" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F99" s="71">
+      <c r="C99" s="58">
         <v>84288</v>
       </c>
-      <c r="G99" s="72">
+      <c r="D99" s="59">
         <v>44.87</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A100" s="7">
+    <row r="100" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="6">
         <v>11</v>
       </c>
-      <c r="B100" s="10">
+      <c r="B100" s="8">
         <v>110</v>
       </c>
-      <c r="C100" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F100" s="71">
+      <c r="C100" s="58">
         <v>85490</v>
       </c>
-      <c r="G100" s="72">
+      <c r="D100" s="59">
         <v>45.51</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A101" s="7">
+    <row r="101" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="6">
         <v>11</v>
       </c>
-      <c r="B101" s="10">
+      <c r="B101" s="8">
         <v>111</v>
       </c>
-      <c r="C101" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F101" s="71">
+      <c r="C101" s="58">
         <v>86805</v>
       </c>
-      <c r="G101" s="72">
+      <c r="D101" s="59">
         <v>46.21</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A102" s="7">
+    <row r="102" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="6">
         <v>11</v>
       </c>
-      <c r="B102" s="10">
+      <c r="B102" s="8">
         <v>112</v>
       </c>
-      <c r="C102" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F102" s="71">
+      <c r="C102" s="58">
         <v>88082</v>
       </c>
-      <c r="G102" s="72">
+      <c r="D102" s="59">
         <v>46.89</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A103" s="7">
+    <row r="103" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="6">
         <v>11</v>
       </c>
-      <c r="B103" s="10">
+      <c r="B103" s="8">
         <v>113</v>
       </c>
-      <c r="C103" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F103" s="71">
+      <c r="C103" s="58">
         <v>89416</v>
       </c>
-      <c r="G103" s="72">
+      <c r="D103" s="59">
         <v>47.6</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A104" s="7">
+    <row r="104" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="6">
         <v>11</v>
       </c>
-      <c r="B104" s="10">
+      <c r="B104" s="8">
         <v>114</v>
       </c>
-      <c r="C104" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F104" s="71">
+      <c r="C104" s="58">
         <v>90787</v>
       </c>
-      <c r="G104" s="72">
+      <c r="D104" s="59">
         <v>48.33</v>
       </c>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A105" s="7">
+    <row r="105" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="6">
         <v>11</v>
       </c>
-      <c r="B105" s="10">
+      <c r="B105" s="8">
         <v>115</v>
       </c>
-      <c r="C105" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F105" s="71">
+      <c r="C105" s="58">
         <v>92196</v>
       </c>
-      <c r="G105" s="72">
+      <c r="D105" s="59">
         <v>49.08</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A106" s="7">
+    <row r="106" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="6">
         <v>11</v>
       </c>
-      <c r="B106" s="10">
+      <c r="B106" s="8">
         <v>116</v>
       </c>
-      <c r="C106" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F106" s="71">
+      <c r="C106" s="58">
         <v>93549</v>
       </c>
-      <c r="G106" s="72">
+      <c r="D106" s="59">
         <v>49.8</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A107" s="7">
+    <row r="107" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="6">
         <v>11</v>
       </c>
-      <c r="B107" s="10">
+      <c r="B107" s="8">
         <v>117</v>
       </c>
-      <c r="C107" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F107" s="71">
+      <c r="C107" s="58">
         <v>94901</v>
       </c>
-      <c r="G107" s="72">
+      <c r="D107" s="59">
         <v>50.52</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="16">
+    <row r="108" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A108" s="12">
         <v>11</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B108" s="15">
         <v>118</v>
       </c>
-      <c r="C108" s="18" t="s">
-[...8 lines deleted...]
-      <c r="F108" s="75">
+      <c r="C108" s="60">
         <v>96423</v>
       </c>
-      <c r="G108" s="76">
+      <c r="D108" s="61">
         <v>51.33</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A109" s="13">
+    <row r="109" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="10">
         <v>12</v>
       </c>
-      <c r="B109" s="19">
+      <c r="B109" s="14">
         <v>117</v>
       </c>
-      <c r="C109" s="15" t="s">
-[...8 lines deleted...]
-      <c r="F109" s="79">
+      <c r="C109" s="62">
         <v>94901</v>
       </c>
-      <c r="G109" s="80">
+      <c r="D109" s="63">
         <v>50.52</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A110" s="7">
+    <row r="110" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="6">
         <v>12</v>
       </c>
-      <c r="B110" s="10">
+      <c r="B110" s="8">
         <v>118</v>
       </c>
-      <c r="C110" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F110" s="71">
+      <c r="C110" s="58">
         <v>96423</v>
       </c>
-      <c r="G110" s="72">
+      <c r="D110" s="59">
         <v>51.33</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A111" s="7">
+    <row r="111" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="6">
         <v>12</v>
       </c>
-      <c r="B111" s="10">
+      <c r="B111" s="8">
         <v>119</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...8 lines deleted...]
-      <c r="F111" s="71">
+      <c r="C111" s="58">
         <v>97757</v>
       </c>
-      <c r="G111" s="72">
+      <c r="D111" s="59">
         <v>52.04</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A112" s="7">
+    <row r="112" spans="1:4" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="6">
         <v>12</v>
       </c>
-      <c r="B112" s="10">
+      <c r="B112" s="8">
         <v>120</v>
       </c>
-      <c r="C112" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F112" s="71">
+      <c r="C112" s="58">
         <v>99241</v>
       </c>
-      <c r="G112" s="72">
+      <c r="D112" s="59">
         <v>52.83</v>
       </c>
     </row>
-    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A113" s="7">
+    <row r="113" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="6">
         <v>12</v>
       </c>
-      <c r="B113" s="10">
+      <c r="B113" s="8">
         <v>121</v>
       </c>
-      <c r="C113" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F113" s="71">
+      <c r="C113" s="58">
         <v>100725</v>
       </c>
-      <c r="G113" s="72">
+      <c r="D113" s="59">
         <v>53.62</v>
       </c>
     </row>
-    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A114" s="7">
+    <row r="114" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="6">
         <v>12</v>
       </c>
-      <c r="B114" s="10">
+      <c r="B114" s="8">
         <v>122</v>
       </c>
-      <c r="C114" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F114" s="71">
+      <c r="C114" s="58">
         <v>102190</v>
       </c>
-      <c r="G114" s="72">
+      <c r="D114" s="59">
         <v>54.4</v>
       </c>
     </row>
-    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A115" s="7">
+    <row r="115" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="6">
         <v>12</v>
       </c>
-      <c r="B115" s="10">
+      <c r="B115" s="8">
         <v>123</v>
       </c>
-      <c r="C115" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F115" s="71">
+      <c r="C115" s="58">
         <v>103674</v>
       </c>
-      <c r="G115" s="72">
+      <c r="D115" s="59">
         <v>55.19</v>
       </c>
     </row>
-    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A116" s="7">
+    <row r="116" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="6">
         <v>12</v>
       </c>
-      <c r="B116" s="10">
+      <c r="B116" s="8">
         <v>124</v>
       </c>
-      <c r="C116" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F116" s="71">
+      <c r="C116" s="58">
         <v>105289</v>
       </c>
-      <c r="G116" s="72">
+      <c r="D116" s="59">
         <v>56.05</v>
       </c>
     </row>
-    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A117" s="7">
+    <row r="117" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="6">
         <v>12</v>
       </c>
-      <c r="B117" s="10">
+      <c r="B117" s="8">
         <v>125</v>
       </c>
-      <c r="C117" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F117" s="71">
+      <c r="C117" s="58">
         <v>106811</v>
       </c>
-      <c r="G117" s="72">
+      <c r="D117" s="59">
         <v>56.86</v>
       </c>
     </row>
-    <row r="118" spans="1:8" s="57" customFormat="1" x14ac:dyDescent="0.25">
-[...2594 lines deleted...]
-      <c r="G440" s="60"/>
+    <row r="118" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="46"/>
+      <c r="C118" s="49"/>
+      <c r="D118" s="49"/>
+    </row>
+    <row r="119" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="50"/>
+      <c r="B119" s="51"/>
+      <c r="C119" s="49"/>
+      <c r="D119" s="49"/>
+      <c r="E119" s="52"/>
+    </row>
+    <row r="120" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="50"/>
+      <c r="B120" s="53"/>
+      <c r="C120" s="49"/>
+      <c r="D120" s="49"/>
+      <c r="E120" s="52"/>
+    </row>
+    <row r="121" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="50"/>
+      <c r="B121" s="53"/>
+      <c r="C121" s="49"/>
+      <c r="D121" s="49"/>
+      <c r="E121" s="54"/>
+    </row>
+    <row r="122" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="50"/>
+      <c r="B122" s="53"/>
+      <c r="C122" s="49"/>
+      <c r="D122" s="49"/>
+      <c r="E122" s="54"/>
+    </row>
+    <row r="123" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="46"/>
+      <c r="C123" s="49"/>
+      <c r="D123" s="49"/>
+      <c r="E123" s="72"/>
+    </row>
+    <row r="124" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="46"/>
+      <c r="C124" s="49"/>
+      <c r="D124" s="49"/>
+      <c r="E124" s="72"/>
+    </row>
+    <row r="125" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="46"/>
+      <c r="C125" s="49"/>
+      <c r="D125" s="49"/>
+      <c r="E125" s="72"/>
+    </row>
+    <row r="126" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="46"/>
+      <c r="C126" s="49"/>
+      <c r="D126" s="49"/>
+      <c r="E126" s="72"/>
+    </row>
+    <row r="127" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="55"/>
+      <c r="B127" s="56"/>
+      <c r="C127" s="49"/>
+      <c r="D127" s="49"/>
+    </row>
+    <row r="128" spans="1:5" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="57"/>
+      <c r="C128" s="49"/>
+      <c r="D128" s="49"/>
+    </row>
+    <row r="129" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="57"/>
+      <c r="C129" s="49"/>
+      <c r="D129" s="49"/>
+    </row>
+    <row r="130" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="46"/>
+      <c r="C130" s="49"/>
+      <c r="D130" s="49"/>
+    </row>
+    <row r="131" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="46"/>
+      <c r="C131" s="49"/>
+      <c r="D131" s="49"/>
+    </row>
+    <row r="132" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="46"/>
+      <c r="C132" s="49"/>
+      <c r="D132" s="49"/>
+    </row>
+    <row r="133" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="46"/>
+      <c r="C133" s="49"/>
+      <c r="D133" s="49"/>
+    </row>
+    <row r="134" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="46"/>
+      <c r="C134" s="49"/>
+      <c r="D134" s="49"/>
+    </row>
+    <row r="135" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="46"/>
+      <c r="C135" s="49"/>
+      <c r="D135" s="49"/>
+    </row>
+    <row r="136" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="46"/>
+      <c r="C136" s="49"/>
+      <c r="D136" s="49"/>
+    </row>
+    <row r="137" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="46"/>
+      <c r="C137" s="49"/>
+      <c r="D137" s="49"/>
+    </row>
+    <row r="138" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="46"/>
+      <c r="C138" s="49"/>
+      <c r="D138" s="49"/>
+    </row>
+    <row r="139" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="46"/>
+      <c r="C139" s="49"/>
+      <c r="D139" s="49"/>
+    </row>
+    <row r="140" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="46"/>
+      <c r="C140" s="49"/>
+      <c r="D140" s="49"/>
+    </row>
+    <row r="141" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="46"/>
+      <c r="C141" s="49"/>
+      <c r="D141" s="49"/>
+    </row>
+    <row r="142" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="46"/>
+      <c r="C142" s="49"/>
+      <c r="D142" s="49"/>
+    </row>
+    <row r="143" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="46"/>
+      <c r="C143" s="49"/>
+      <c r="D143" s="49"/>
+    </row>
+    <row r="144" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="46"/>
+      <c r="C144" s="49"/>
+      <c r="D144" s="49"/>
+    </row>
+    <row r="145" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="46"/>
+      <c r="C145" s="49"/>
+      <c r="D145" s="49"/>
+    </row>
+    <row r="146" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="46"/>
+      <c r="C146" s="49"/>
+      <c r="D146" s="49"/>
+    </row>
+    <row r="147" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="46"/>
+      <c r="C147" s="49"/>
+      <c r="D147" s="49"/>
+    </row>
+    <row r="148" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="46"/>
+      <c r="C148" s="49"/>
+      <c r="D148" s="49"/>
+    </row>
+    <row r="149" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="46"/>
+      <c r="C149" s="49"/>
+      <c r="D149" s="49"/>
+    </row>
+    <row r="150" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="46"/>
+      <c r="C150" s="49"/>
+      <c r="D150" s="49"/>
+    </row>
+    <row r="151" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="46"/>
+      <c r="C151" s="49"/>
+      <c r="D151" s="49"/>
+    </row>
+    <row r="152" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="46"/>
+      <c r="C152" s="49"/>
+      <c r="D152" s="49"/>
+    </row>
+    <row r="153" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="46"/>
+      <c r="C153" s="49"/>
+      <c r="D153" s="49"/>
+    </row>
+    <row r="154" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="46"/>
+      <c r="C154" s="49"/>
+      <c r="D154" s="49"/>
+    </row>
+    <row r="155" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="46"/>
+      <c r="C155" s="49"/>
+      <c r="D155" s="49"/>
+    </row>
+    <row r="156" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="46"/>
+      <c r="C156" s="49"/>
+      <c r="D156" s="49"/>
+    </row>
+    <row r="157" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="46"/>
+      <c r="C157" s="49"/>
+      <c r="D157" s="49"/>
+    </row>
+    <row r="158" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="46"/>
+      <c r="C158" s="49"/>
+      <c r="D158" s="49"/>
+    </row>
+    <row r="159" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="46"/>
+      <c r="C159" s="49"/>
+      <c r="D159" s="49"/>
+    </row>
+    <row r="160" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="46"/>
+      <c r="C160" s="49"/>
+      <c r="D160" s="49"/>
+    </row>
+    <row r="161" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="46"/>
+      <c r="C161" s="49"/>
+      <c r="D161" s="49"/>
+    </row>
+    <row r="162" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="46"/>
+      <c r="C162" s="49"/>
+      <c r="D162" s="49"/>
+    </row>
+    <row r="163" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="46"/>
+      <c r="C163" s="49"/>
+      <c r="D163" s="49"/>
+    </row>
+    <row r="164" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="46"/>
+      <c r="C164" s="49"/>
+      <c r="D164" s="49"/>
+    </row>
+    <row r="165" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="46"/>
+      <c r="C165" s="49"/>
+      <c r="D165" s="49"/>
+    </row>
+    <row r="166" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="46"/>
+      <c r="C166" s="49"/>
+      <c r="D166" s="49"/>
+    </row>
+    <row r="167" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="46"/>
+      <c r="C167" s="49"/>
+      <c r="D167" s="49"/>
+    </row>
+    <row r="168" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="46"/>
+      <c r="C168" s="49"/>
+      <c r="D168" s="49"/>
+    </row>
+    <row r="169" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="46"/>
+      <c r="C169" s="49"/>
+      <c r="D169" s="49"/>
+    </row>
+    <row r="170" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="46"/>
+      <c r="C170" s="49"/>
+      <c r="D170" s="49"/>
+    </row>
+    <row r="171" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="46"/>
+      <c r="C171" s="49"/>
+      <c r="D171" s="49"/>
+    </row>
+    <row r="172" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="46"/>
+      <c r="C172" s="49"/>
+      <c r="D172" s="49"/>
+    </row>
+    <row r="173" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="46"/>
+      <c r="C173" s="49"/>
+      <c r="D173" s="49"/>
+    </row>
+    <row r="174" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="46"/>
+      <c r="C174" s="49"/>
+      <c r="D174" s="49"/>
+    </row>
+    <row r="175" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="46"/>
+      <c r="C175" s="49"/>
+      <c r="D175" s="49"/>
+    </row>
+    <row r="176" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="46"/>
+      <c r="C176" s="49"/>
+      <c r="D176" s="49"/>
+    </row>
+    <row r="177" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="46"/>
+      <c r="C177" s="49"/>
+      <c r="D177" s="49"/>
+    </row>
+    <row r="178" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="46"/>
+      <c r="C178" s="49"/>
+      <c r="D178" s="49"/>
+    </row>
+    <row r="179" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="46"/>
+      <c r="C179" s="49"/>
+      <c r="D179" s="49"/>
+    </row>
+    <row r="180" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="46"/>
+      <c r="C180" s="49"/>
+      <c r="D180" s="49"/>
+    </row>
+    <row r="181" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="46"/>
+      <c r="C181" s="49"/>
+      <c r="D181" s="49"/>
+    </row>
+    <row r="182" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A182" s="46"/>
+      <c r="C182" s="49"/>
+      <c r="D182" s="49"/>
+    </row>
+    <row r="183" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A183" s="46"/>
+      <c r="C183" s="49"/>
+      <c r="D183" s="49"/>
+    </row>
+    <row r="184" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A184" s="46"/>
+      <c r="C184" s="49"/>
+      <c r="D184" s="49"/>
+    </row>
+    <row r="185" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="46"/>
+      <c r="C185" s="49"/>
+      <c r="D185" s="49"/>
+    </row>
+    <row r="186" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="46"/>
+      <c r="C186" s="49"/>
+      <c r="D186" s="49"/>
+    </row>
+    <row r="187" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="46"/>
+      <c r="C187" s="49"/>
+      <c r="D187" s="49"/>
+    </row>
+    <row r="188" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="46"/>
+      <c r="C188" s="49"/>
+      <c r="D188" s="49"/>
+    </row>
+    <row r="189" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A189" s="46"/>
+      <c r="C189" s="49"/>
+      <c r="D189" s="49"/>
+    </row>
+    <row r="190" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A190" s="46"/>
+      <c r="C190" s="49"/>
+      <c r="D190" s="49"/>
+    </row>
+    <row r="191" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A191" s="46"/>
+      <c r="C191" s="49"/>
+      <c r="D191" s="49"/>
+    </row>
+    <row r="192" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A192" s="46"/>
+      <c r="C192" s="49"/>
+      <c r="D192" s="49"/>
+    </row>
+    <row r="193" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="46"/>
+      <c r="C193" s="49"/>
+      <c r="D193" s="49"/>
+    </row>
+    <row r="194" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A194" s="46"/>
+      <c r="C194" s="49"/>
+      <c r="D194" s="49"/>
+    </row>
+    <row r="195" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A195" s="46"/>
+      <c r="C195" s="49"/>
+      <c r="D195" s="49"/>
+    </row>
+    <row r="196" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="46"/>
+      <c r="C196" s="49"/>
+      <c r="D196" s="49"/>
+    </row>
+    <row r="197" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A197" s="46"/>
+      <c r="C197" s="49"/>
+      <c r="D197" s="49"/>
+    </row>
+    <row r="198" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A198" s="46"/>
+      <c r="C198" s="49"/>
+      <c r="D198" s="49"/>
+    </row>
+    <row r="199" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A199" s="46"/>
+      <c r="C199" s="49"/>
+      <c r="D199" s="49"/>
+    </row>
+    <row r="200" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A200" s="46"/>
+      <c r="C200" s="49"/>
+      <c r="D200" s="49"/>
+    </row>
+    <row r="201" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A201" s="46"/>
+      <c r="C201" s="49"/>
+      <c r="D201" s="49"/>
+    </row>
+    <row r="202" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A202" s="46"/>
+      <c r="C202" s="49"/>
+      <c r="D202" s="49"/>
+    </row>
+    <row r="203" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A203" s="46"/>
+      <c r="C203" s="49"/>
+      <c r="D203" s="49"/>
+    </row>
+    <row r="204" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A204" s="46"/>
+      <c r="C204" s="49"/>
+      <c r="D204" s="49"/>
+    </row>
+    <row r="205" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A205" s="46"/>
+      <c r="C205" s="49"/>
+      <c r="D205" s="49"/>
+    </row>
+    <row r="206" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A206" s="46"/>
+      <c r="C206" s="49"/>
+      <c r="D206" s="49"/>
+    </row>
+    <row r="207" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A207" s="46"/>
+      <c r="C207" s="49"/>
+      <c r="D207" s="49"/>
+    </row>
+    <row r="208" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A208" s="46"/>
+      <c r="C208" s="49"/>
+      <c r="D208" s="49"/>
+    </row>
+    <row r="209" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A209" s="46"/>
+      <c r="C209" s="49"/>
+      <c r="D209" s="49"/>
+    </row>
+    <row r="210" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A210" s="46"/>
+      <c r="C210" s="49"/>
+      <c r="D210" s="49"/>
+    </row>
+    <row r="211" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A211" s="46"/>
+      <c r="C211" s="49"/>
+      <c r="D211" s="49"/>
+    </row>
+    <row r="212" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A212" s="46"/>
+      <c r="C212" s="49"/>
+      <c r="D212" s="49"/>
+    </row>
+    <row r="213" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A213" s="46"/>
+      <c r="C213" s="49"/>
+      <c r="D213" s="49"/>
+    </row>
+    <row r="214" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A214" s="46"/>
+      <c r="C214" s="49"/>
+      <c r="D214" s="49"/>
+    </row>
+    <row r="215" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A215" s="46"/>
+      <c r="C215" s="49"/>
+      <c r="D215" s="49"/>
+    </row>
+    <row r="216" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A216" s="46"/>
+      <c r="C216" s="49"/>
+      <c r="D216" s="49"/>
+    </row>
+    <row r="217" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A217" s="46"/>
+      <c r="C217" s="49"/>
+      <c r="D217" s="49"/>
+    </row>
+    <row r="218" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="46"/>
+      <c r="C218" s="49"/>
+      <c r="D218" s="49"/>
+    </row>
+    <row r="219" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A219" s="46"/>
+      <c r="C219" s="49"/>
+      <c r="D219" s="49"/>
+    </row>
+    <row r="220" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A220" s="46"/>
+      <c r="C220" s="49"/>
+      <c r="D220" s="49"/>
+    </row>
+    <row r="221" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A221" s="46"/>
+      <c r="C221" s="49"/>
+      <c r="D221" s="49"/>
+    </row>
+    <row r="222" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A222" s="46"/>
+      <c r="C222" s="49"/>
+      <c r="D222" s="49"/>
+    </row>
+    <row r="223" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A223" s="46"/>
+      <c r="C223" s="49"/>
+      <c r="D223" s="49"/>
+    </row>
+    <row r="224" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A224" s="46"/>
+      <c r="C224" s="49"/>
+      <c r="D224" s="49"/>
+    </row>
+    <row r="225" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A225" s="46"/>
+      <c r="C225" s="49"/>
+      <c r="D225" s="49"/>
+    </row>
+    <row r="226" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A226" s="46"/>
+      <c r="C226" s="49"/>
+      <c r="D226" s="49"/>
+    </row>
+    <row r="227" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A227" s="46"/>
+      <c r="C227" s="49"/>
+      <c r="D227" s="49"/>
+    </row>
+    <row r="228" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A228" s="46"/>
+      <c r="C228" s="49"/>
+      <c r="D228" s="49"/>
+    </row>
+    <row r="229" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A229" s="46"/>
+      <c r="C229" s="49"/>
+      <c r="D229" s="49"/>
+    </row>
+    <row r="230" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A230" s="46"/>
+      <c r="C230" s="49"/>
+      <c r="D230" s="49"/>
+    </row>
+    <row r="231" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A231" s="46"/>
+      <c r="C231" s="49"/>
+      <c r="D231" s="49"/>
+    </row>
+    <row r="232" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A232" s="46"/>
+      <c r="C232" s="49"/>
+      <c r="D232" s="49"/>
+    </row>
+    <row r="233" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="46"/>
+      <c r="C233" s="49"/>
+      <c r="D233" s="49"/>
+    </row>
+    <row r="234" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A234" s="46"/>
+      <c r="C234" s="49"/>
+      <c r="D234" s="49"/>
+    </row>
+    <row r="235" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="46"/>
+      <c r="C235" s="49"/>
+      <c r="D235" s="49"/>
+    </row>
+    <row r="236" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A236" s="46"/>
+      <c r="C236" s="49"/>
+      <c r="D236" s="49"/>
+    </row>
+    <row r="237" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A237" s="46"/>
+      <c r="C237" s="49"/>
+      <c r="D237" s="49"/>
+    </row>
+    <row r="238" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A238" s="46"/>
+      <c r="C238" s="49"/>
+      <c r="D238" s="49"/>
+    </row>
+    <row r="239" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A239" s="46"/>
+      <c r="C239" s="49"/>
+      <c r="D239" s="49"/>
+    </row>
+    <row r="240" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A240" s="46"/>
+      <c r="C240" s="49"/>
+      <c r="D240" s="49"/>
+    </row>
+    <row r="241" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A241" s="46"/>
+      <c r="C241" s="49"/>
+      <c r="D241" s="49"/>
+    </row>
+    <row r="242" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A242" s="46"/>
+      <c r="C242" s="49"/>
+      <c r="D242" s="49"/>
+    </row>
+    <row r="243" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A243" s="46"/>
+      <c r="C243" s="49"/>
+      <c r="D243" s="49"/>
+    </row>
+    <row r="244" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A244" s="46"/>
+      <c r="C244" s="49"/>
+      <c r="D244" s="49"/>
+    </row>
+    <row r="245" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A245" s="46"/>
+      <c r="C245" s="49"/>
+      <c r="D245" s="49"/>
+    </row>
+    <row r="246" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A246" s="46"/>
+      <c r="C246" s="49"/>
+      <c r="D246" s="49"/>
+    </row>
+    <row r="247" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A247" s="46"/>
+      <c r="C247" s="49"/>
+      <c r="D247" s="49"/>
+    </row>
+    <row r="248" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A248" s="46"/>
+      <c r="C248" s="49"/>
+      <c r="D248" s="49"/>
+    </row>
+    <row r="249" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A249" s="46"/>
+      <c r="C249" s="49"/>
+      <c r="D249" s="49"/>
+    </row>
+    <row r="250" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A250" s="46"/>
+      <c r="C250" s="49"/>
+      <c r="D250" s="49"/>
+    </row>
+    <row r="251" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A251" s="46"/>
+      <c r="C251" s="49"/>
+      <c r="D251" s="49"/>
+    </row>
+    <row r="252" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A252" s="46"/>
+      <c r="C252" s="49"/>
+      <c r="D252" s="49"/>
+    </row>
+    <row r="253" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A253" s="46"/>
+      <c r="C253" s="49"/>
+      <c r="D253" s="49"/>
+    </row>
+    <row r="254" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A254" s="46"/>
+      <c r="C254" s="49"/>
+      <c r="D254" s="49"/>
+    </row>
+    <row r="255" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A255" s="46"/>
+      <c r="C255" s="49"/>
+      <c r="D255" s="49"/>
+    </row>
+    <row r="256" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A256" s="46"/>
+      <c r="C256" s="49"/>
+      <c r="D256" s="49"/>
+    </row>
+    <row r="257" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A257" s="46"/>
+      <c r="C257" s="49"/>
+      <c r="D257" s="49"/>
+    </row>
+    <row r="258" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A258" s="46"/>
+      <c r="C258" s="49"/>
+      <c r="D258" s="49"/>
+    </row>
+    <row r="259" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A259" s="46"/>
+      <c r="C259" s="49"/>
+      <c r="D259" s="49"/>
+    </row>
+    <row r="260" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A260" s="46"/>
+      <c r="C260" s="49"/>
+      <c r="D260" s="49"/>
+    </row>
+    <row r="261" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A261" s="46"/>
+      <c r="C261" s="49"/>
+      <c r="D261" s="49"/>
+    </row>
+    <row r="262" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A262" s="46"/>
+      <c r="C262" s="49"/>
+      <c r="D262" s="49"/>
+    </row>
+    <row r="263" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A263" s="46"/>
+      <c r="C263" s="49"/>
+      <c r="D263" s="49"/>
+    </row>
+    <row r="264" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A264" s="46"/>
+      <c r="C264" s="49"/>
+      <c r="D264" s="49"/>
+    </row>
+    <row r="265" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A265" s="46"/>
+      <c r="C265" s="49"/>
+      <c r="D265" s="49"/>
+    </row>
+    <row r="266" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A266" s="46"/>
+      <c r="C266" s="49"/>
+      <c r="D266" s="49"/>
+    </row>
+    <row r="267" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A267" s="46"/>
+      <c r="C267" s="49"/>
+      <c r="D267" s="49"/>
+    </row>
+    <row r="268" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A268" s="46"/>
+      <c r="C268" s="49"/>
+      <c r="D268" s="49"/>
+    </row>
+    <row r="269" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A269" s="46"/>
+      <c r="C269" s="49"/>
+      <c r="D269" s="49"/>
+    </row>
+    <row r="270" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="46"/>
+      <c r="C270" s="49"/>
+      <c r="D270" s="49"/>
+    </row>
+    <row r="271" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="46"/>
+      <c r="C271" s="49"/>
+      <c r="D271" s="49"/>
+    </row>
+    <row r="272" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A272" s="46"/>
+      <c r="C272" s="49"/>
+      <c r="D272" s="49"/>
+    </row>
+    <row r="273" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A273" s="46"/>
+      <c r="C273" s="49"/>
+      <c r="D273" s="49"/>
+    </row>
+    <row r="274" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A274" s="46"/>
+      <c r="C274" s="49"/>
+      <c r="D274" s="49"/>
+    </row>
+    <row r="275" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A275" s="46"/>
+      <c r="C275" s="49"/>
+      <c r="D275" s="49"/>
+    </row>
+    <row r="276" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A276" s="46"/>
+      <c r="C276" s="49"/>
+      <c r="D276" s="49"/>
+    </row>
+    <row r="277" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A277" s="46"/>
+      <c r="C277" s="49"/>
+      <c r="D277" s="49"/>
+    </row>
+    <row r="278" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A278" s="46"/>
+      <c r="C278" s="49"/>
+      <c r="D278" s="49"/>
+    </row>
+    <row r="279" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A279" s="46"/>
+      <c r="C279" s="49"/>
+      <c r="D279" s="49"/>
+    </row>
+    <row r="280" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A280" s="46"/>
+      <c r="C280" s="49"/>
+      <c r="D280" s="49"/>
+    </row>
+    <row r="281" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A281" s="46"/>
+      <c r="C281" s="49"/>
+      <c r="D281" s="49"/>
+    </row>
+    <row r="282" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A282" s="46"/>
+      <c r="C282" s="49"/>
+      <c r="D282" s="49"/>
+    </row>
+    <row r="283" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A283" s="46"/>
+      <c r="C283" s="49"/>
+      <c r="D283" s="49"/>
+    </row>
+    <row r="284" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A284" s="46"/>
+      <c r="C284" s="49"/>
+      <c r="D284" s="49"/>
+    </row>
+    <row r="285" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A285" s="46"/>
+      <c r="C285" s="49"/>
+      <c r="D285" s="49"/>
+    </row>
+    <row r="286" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A286" s="46"/>
+      <c r="C286" s="49"/>
+      <c r="D286" s="49"/>
+    </row>
+    <row r="287" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A287" s="46"/>
+      <c r="C287" s="49"/>
+      <c r="D287" s="49"/>
+    </row>
+    <row r="288" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A288" s="46"/>
+      <c r="C288" s="49"/>
+      <c r="D288" s="49"/>
+    </row>
+    <row r="289" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A289" s="46"/>
+      <c r="C289" s="49"/>
+      <c r="D289" s="49"/>
+    </row>
+    <row r="290" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A290" s="46"/>
+      <c r="C290" s="49"/>
+      <c r="D290" s="49"/>
+    </row>
+    <row r="291" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A291" s="46"/>
+      <c r="C291" s="49"/>
+      <c r="D291" s="49"/>
+    </row>
+    <row r="292" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A292" s="46"/>
+      <c r="C292" s="49"/>
+      <c r="D292" s="49"/>
+    </row>
+    <row r="293" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A293" s="46"/>
+      <c r="C293" s="49"/>
+      <c r="D293" s="49"/>
+    </row>
+    <row r="294" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A294" s="46"/>
+      <c r="C294" s="49"/>
+      <c r="D294" s="49"/>
+    </row>
+    <row r="295" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A295" s="46"/>
+      <c r="C295" s="49"/>
+      <c r="D295" s="49"/>
+    </row>
+    <row r="296" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A296" s="46"/>
+      <c r="C296" s="49"/>
+      <c r="D296" s="49"/>
+    </row>
+    <row r="297" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A297" s="46"/>
+      <c r="C297" s="49"/>
+      <c r="D297" s="49"/>
+    </row>
+    <row r="298" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A298" s="46"/>
+      <c r="C298" s="49"/>
+      <c r="D298" s="49"/>
+    </row>
+    <row r="299" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A299" s="46"/>
+      <c r="C299" s="49"/>
+      <c r="D299" s="49"/>
+    </row>
+    <row r="300" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A300" s="46"/>
+      <c r="C300" s="49"/>
+      <c r="D300" s="49"/>
+    </row>
+    <row r="301" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A301" s="46"/>
+      <c r="C301" s="49"/>
+      <c r="D301" s="49"/>
+    </row>
+    <row r="302" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A302" s="46"/>
+      <c r="C302" s="49"/>
+      <c r="D302" s="49"/>
+    </row>
+    <row r="303" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A303" s="46"/>
+      <c r="C303" s="49"/>
+      <c r="D303" s="49"/>
+    </row>
+    <row r="304" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A304" s="46"/>
+      <c r="C304" s="49"/>
+      <c r="D304" s="49"/>
+    </row>
+    <row r="305" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A305" s="46"/>
+      <c r="C305" s="49"/>
+      <c r="D305" s="49"/>
+    </row>
+    <row r="306" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A306" s="46"/>
+      <c r="C306" s="49"/>
+      <c r="D306" s="49"/>
+    </row>
+    <row r="307" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A307" s="46"/>
+      <c r="C307" s="49"/>
+      <c r="D307" s="49"/>
+    </row>
+    <row r="308" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A308" s="46"/>
+      <c r="C308" s="49"/>
+      <c r="D308" s="49"/>
+    </row>
+    <row r="309" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A309" s="46"/>
+      <c r="C309" s="49"/>
+      <c r="D309" s="49"/>
+    </row>
+    <row r="310" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A310" s="46"/>
+      <c r="C310" s="49"/>
+      <c r="D310" s="49"/>
+    </row>
+    <row r="311" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A311" s="46"/>
+      <c r="C311" s="49"/>
+      <c r="D311" s="49"/>
+    </row>
+    <row r="312" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A312" s="46"/>
+      <c r="C312" s="49"/>
+      <c r="D312" s="49"/>
+    </row>
+    <row r="313" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A313" s="46"/>
+      <c r="C313" s="49"/>
+      <c r="D313" s="49"/>
+    </row>
+    <row r="314" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A314" s="46"/>
+      <c r="C314" s="49"/>
+      <c r="D314" s="49"/>
+    </row>
+    <row r="315" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A315" s="46"/>
+      <c r="C315" s="49"/>
+      <c r="D315" s="49"/>
+    </row>
+    <row r="316" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A316" s="46"/>
+      <c r="C316" s="49"/>
+      <c r="D316" s="49"/>
+    </row>
+    <row r="317" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A317" s="46"/>
+      <c r="C317" s="49"/>
+      <c r="D317" s="49"/>
+    </row>
+    <row r="318" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A318" s="46"/>
+      <c r="C318" s="49"/>
+      <c r="D318" s="49"/>
+    </row>
+    <row r="319" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A319" s="46"/>
+      <c r="C319" s="49"/>
+      <c r="D319" s="49"/>
+    </row>
+    <row r="320" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A320" s="46"/>
+      <c r="C320" s="49"/>
+      <c r="D320" s="49"/>
+    </row>
+    <row r="321" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A321" s="46"/>
+      <c r="C321" s="49"/>
+      <c r="D321" s="49"/>
+    </row>
+    <row r="322" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A322" s="46"/>
+      <c r="C322" s="49"/>
+      <c r="D322" s="49"/>
+    </row>
+    <row r="323" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A323" s="46"/>
+      <c r="C323" s="49"/>
+      <c r="D323" s="49"/>
+    </row>
+    <row r="324" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A324" s="46"/>
+      <c r="C324" s="49"/>
+      <c r="D324" s="49"/>
+    </row>
+    <row r="325" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A325" s="46"/>
+      <c r="C325" s="49"/>
+      <c r="D325" s="49"/>
+    </row>
+    <row r="326" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A326" s="46"/>
+      <c r="C326" s="49"/>
+      <c r="D326" s="49"/>
+    </row>
+    <row r="327" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A327" s="46"/>
+      <c r="C327" s="49"/>
+      <c r="D327" s="49"/>
+    </row>
+    <row r="328" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A328" s="46"/>
+      <c r="C328" s="49"/>
+      <c r="D328" s="49"/>
+    </row>
+    <row r="329" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A329" s="46"/>
+      <c r="C329" s="49"/>
+      <c r="D329" s="49"/>
+    </row>
+    <row r="330" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A330" s="46"/>
+      <c r="C330" s="49"/>
+      <c r="D330" s="49"/>
+    </row>
+    <row r="331" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A331" s="46"/>
+      <c r="C331" s="49"/>
+      <c r="D331" s="49"/>
+    </row>
+    <row r="332" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A332" s="46"/>
+      <c r="C332" s="49"/>
+      <c r="D332" s="49"/>
+    </row>
+    <row r="333" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A333" s="46"/>
+      <c r="C333" s="49"/>
+      <c r="D333" s="49"/>
+    </row>
+    <row r="334" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A334" s="46"/>
+      <c r="C334" s="49"/>
+      <c r="D334" s="49"/>
+    </row>
+    <row r="335" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A335" s="46"/>
+      <c r="C335" s="49"/>
+      <c r="D335" s="49"/>
+    </row>
+    <row r="336" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A336" s="46"/>
+      <c r="C336" s="49"/>
+      <c r="D336" s="49"/>
+    </row>
+    <row r="337" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A337" s="46"/>
+      <c r="C337" s="49"/>
+      <c r="D337" s="49"/>
+    </row>
+    <row r="338" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A338" s="46"/>
+      <c r="C338" s="49"/>
+      <c r="D338" s="49"/>
+    </row>
+    <row r="339" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A339" s="46"/>
+      <c r="C339" s="49"/>
+      <c r="D339" s="49"/>
+    </row>
+    <row r="340" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A340" s="46"/>
+      <c r="C340" s="49"/>
+      <c r="D340" s="49"/>
+    </row>
+    <row r="341" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A341" s="46"/>
+      <c r="C341" s="49"/>
+      <c r="D341" s="49"/>
+    </row>
+    <row r="342" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A342" s="46"/>
+      <c r="C342" s="49"/>
+      <c r="D342" s="49"/>
+    </row>
+    <row r="343" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A343" s="46"/>
+      <c r="C343" s="49"/>
+      <c r="D343" s="49"/>
+    </row>
+    <row r="344" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A344" s="46"/>
+      <c r="C344" s="49"/>
+      <c r="D344" s="49"/>
+    </row>
+    <row r="345" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A345" s="46"/>
+      <c r="C345" s="49"/>
+      <c r="D345" s="49"/>
+    </row>
+    <row r="346" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A346" s="46"/>
+      <c r="C346" s="49"/>
+      <c r="D346" s="49"/>
+    </row>
+    <row r="347" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A347" s="46"/>
+      <c r="C347" s="49"/>
+      <c r="D347" s="49"/>
+    </row>
+    <row r="348" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A348" s="46"/>
+      <c r="C348" s="49"/>
+      <c r="D348" s="49"/>
+    </row>
+    <row r="349" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A349" s="46"/>
+      <c r="C349" s="49"/>
+      <c r="D349" s="49"/>
+    </row>
+    <row r="350" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A350" s="46"/>
+      <c r="C350" s="49"/>
+      <c r="D350" s="49"/>
+    </row>
+    <row r="351" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A351" s="46"/>
+      <c r="C351" s="49"/>
+      <c r="D351" s="49"/>
+    </row>
+    <row r="352" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A352" s="46"/>
+      <c r="C352" s="49"/>
+      <c r="D352" s="49"/>
+    </row>
+    <row r="353" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A353" s="46"/>
+      <c r="C353" s="49"/>
+      <c r="D353" s="49"/>
+    </row>
+    <row r="354" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A354" s="46"/>
+      <c r="C354" s="49"/>
+      <c r="D354" s="49"/>
+    </row>
+    <row r="355" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A355" s="46"/>
+      <c r="C355" s="49"/>
+      <c r="D355" s="49"/>
+    </row>
+    <row r="356" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A356" s="46"/>
+      <c r="C356" s="49"/>
+      <c r="D356" s="49"/>
+    </row>
+    <row r="357" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A357" s="46"/>
+      <c r="C357" s="49"/>
+      <c r="D357" s="49"/>
+    </row>
+    <row r="358" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A358" s="46"/>
+      <c r="C358" s="49"/>
+      <c r="D358" s="49"/>
+    </row>
+    <row r="359" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A359" s="46"/>
+      <c r="C359" s="49"/>
+      <c r="D359" s="49"/>
+    </row>
+    <row r="360" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A360" s="46"/>
+      <c r="C360" s="49"/>
+      <c r="D360" s="49"/>
+    </row>
+    <row r="361" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A361" s="46"/>
+      <c r="C361" s="49"/>
+      <c r="D361" s="49"/>
+    </row>
+    <row r="362" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A362" s="46"/>
+      <c r="C362" s="49"/>
+      <c r="D362" s="49"/>
+    </row>
+    <row r="363" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A363" s="46"/>
+      <c r="C363" s="49"/>
+      <c r="D363" s="49"/>
+    </row>
+    <row r="364" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A364" s="46"/>
+      <c r="C364" s="49"/>
+      <c r="D364" s="49"/>
+    </row>
+    <row r="365" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A365" s="46"/>
+      <c r="C365" s="49"/>
+      <c r="D365" s="49"/>
+    </row>
+    <row r="366" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A366" s="46"/>
+      <c r="C366" s="49"/>
+      <c r="D366" s="49"/>
+    </row>
+    <row r="367" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A367" s="46"/>
+      <c r="C367" s="49"/>
+      <c r="D367" s="49"/>
+    </row>
+    <row r="368" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A368" s="46"/>
+      <c r="C368" s="49"/>
+      <c r="D368" s="49"/>
+    </row>
+    <row r="369" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A369" s="46"/>
+      <c r="C369" s="49"/>
+      <c r="D369" s="49"/>
+    </row>
+    <row r="370" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A370" s="46"/>
+      <c r="C370" s="49"/>
+      <c r="D370" s="49"/>
+    </row>
+    <row r="371" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A371" s="46"/>
+      <c r="C371" s="49"/>
+      <c r="D371" s="49"/>
+    </row>
+    <row r="372" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A372" s="46"/>
+      <c r="C372" s="49"/>
+      <c r="D372" s="49"/>
+    </row>
+    <row r="373" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A373" s="46"/>
+      <c r="C373" s="49"/>
+      <c r="D373" s="49"/>
+    </row>
+    <row r="374" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A374" s="46"/>
+      <c r="C374" s="49"/>
+      <c r="D374" s="49"/>
+    </row>
+    <row r="375" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A375" s="46"/>
+      <c r="C375" s="49"/>
+      <c r="D375" s="49"/>
+    </row>
+    <row r="376" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A376" s="46"/>
+      <c r="C376" s="49"/>
+      <c r="D376" s="49"/>
+    </row>
+    <row r="377" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A377" s="46"/>
+      <c r="C377" s="49"/>
+      <c r="D377" s="49"/>
+    </row>
+    <row r="378" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A378" s="46"/>
+      <c r="C378" s="49"/>
+      <c r="D378" s="49"/>
+    </row>
+    <row r="379" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A379" s="46"/>
+      <c r="C379" s="49"/>
+      <c r="D379" s="49"/>
+    </row>
+    <row r="380" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A380" s="46"/>
+      <c r="C380" s="49"/>
+      <c r="D380" s="49"/>
+    </row>
+    <row r="381" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A381" s="46"/>
+      <c r="C381" s="49"/>
+      <c r="D381" s="49"/>
+    </row>
+    <row r="382" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A382" s="46"/>
+      <c r="C382" s="49"/>
+      <c r="D382" s="49"/>
+    </row>
+    <row r="383" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A383" s="46"/>
+      <c r="C383" s="49"/>
+      <c r="D383" s="49"/>
+    </row>
+    <row r="384" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A384" s="46"/>
+      <c r="C384" s="49"/>
+      <c r="D384" s="49"/>
+    </row>
+    <row r="385" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A385" s="46"/>
+      <c r="C385" s="49"/>
+      <c r="D385" s="49"/>
+    </row>
+    <row r="386" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A386" s="46"/>
+      <c r="C386" s="49"/>
+      <c r="D386" s="49"/>
+    </row>
+    <row r="387" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A387" s="46"/>
+      <c r="C387" s="49"/>
+      <c r="D387" s="49"/>
+    </row>
+    <row r="388" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A388" s="46"/>
+      <c r="C388" s="49"/>
+      <c r="D388" s="49"/>
+    </row>
+    <row r="389" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A389" s="46"/>
+      <c r="C389" s="49"/>
+      <c r="D389" s="49"/>
+    </row>
+    <row r="390" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A390" s="46"/>
+      <c r="C390" s="49"/>
+      <c r="D390" s="49"/>
+    </row>
+    <row r="391" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A391" s="46"/>
+      <c r="C391" s="49"/>
+      <c r="D391" s="49"/>
+    </row>
+    <row r="392" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A392" s="46"/>
+      <c r="C392" s="49"/>
+      <c r="D392" s="49"/>
+    </row>
+    <row r="393" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A393" s="46"/>
+      <c r="C393" s="49"/>
+      <c r="D393" s="49"/>
+    </row>
+    <row r="394" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A394" s="46"/>
+      <c r="C394" s="49"/>
+      <c r="D394" s="49"/>
+    </row>
+    <row r="395" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A395" s="46"/>
+      <c r="C395" s="49"/>
+      <c r="D395" s="49"/>
+    </row>
+    <row r="396" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A396" s="46"/>
+      <c r="C396" s="49"/>
+      <c r="D396" s="49"/>
+    </row>
+    <row r="397" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A397" s="46"/>
+      <c r="C397" s="49"/>
+      <c r="D397" s="49"/>
+    </row>
+    <row r="398" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A398" s="46"/>
+      <c r="C398" s="49"/>
+      <c r="D398" s="49"/>
+    </row>
+    <row r="399" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A399" s="46"/>
+      <c r="C399" s="49"/>
+      <c r="D399" s="49"/>
+    </row>
+    <row r="400" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A400" s="46"/>
+      <c r="C400" s="49"/>
+      <c r="D400" s="49"/>
+    </row>
+    <row r="401" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A401" s="46"/>
+      <c r="C401" s="49"/>
+      <c r="D401" s="49"/>
+    </row>
+    <row r="402" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A402" s="46"/>
+      <c r="C402" s="49"/>
+      <c r="D402" s="49"/>
+    </row>
+    <row r="403" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A403" s="46"/>
+      <c r="C403" s="49"/>
+      <c r="D403" s="49"/>
+    </row>
+    <row r="404" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A404" s="46"/>
+      <c r="C404" s="49"/>
+      <c r="D404" s="49"/>
+    </row>
+    <row r="405" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A405" s="46"/>
+      <c r="C405" s="49"/>
+      <c r="D405" s="49"/>
+    </row>
+    <row r="406" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A406" s="46"/>
+      <c r="C406" s="49"/>
+      <c r="D406" s="49"/>
+    </row>
+    <row r="407" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A407" s="46"/>
+      <c r="C407" s="49"/>
+      <c r="D407" s="49"/>
+    </row>
+    <row r="408" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A408" s="46"/>
+      <c r="C408" s="49"/>
+      <c r="D408" s="49"/>
+    </row>
+    <row r="409" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A409" s="46"/>
+      <c r="C409" s="49"/>
+      <c r="D409" s="49"/>
+    </row>
+    <row r="410" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A410" s="46"/>
+      <c r="C410" s="49"/>
+      <c r="D410" s="49"/>
+    </row>
+    <row r="411" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A411" s="46"/>
+      <c r="C411" s="49"/>
+      <c r="D411" s="49"/>
+    </row>
+    <row r="412" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A412" s="46"/>
+      <c r="C412" s="49"/>
+      <c r="D412" s="49"/>
+    </row>
+    <row r="413" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A413" s="46"/>
+      <c r="C413" s="49"/>
+      <c r="D413" s="49"/>
+    </row>
+    <row r="414" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A414" s="46"/>
+      <c r="C414" s="49"/>
+      <c r="D414" s="49"/>
+    </row>
+    <row r="415" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A415" s="46"/>
+      <c r="C415" s="49"/>
+      <c r="D415" s="49"/>
+    </row>
+    <row r="416" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A416" s="46"/>
+      <c r="C416" s="49"/>
+      <c r="D416" s="49"/>
+    </row>
+    <row r="417" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A417" s="46"/>
+      <c r="C417" s="49"/>
+      <c r="D417" s="49"/>
+    </row>
+    <row r="418" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A418" s="46"/>
+      <c r="C418" s="49"/>
+      <c r="D418" s="49"/>
+    </row>
+    <row r="419" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A419" s="46"/>
+      <c r="C419" s="49"/>
+      <c r="D419" s="49"/>
+    </row>
+    <row r="420" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A420" s="46"/>
+      <c r="C420" s="49"/>
+      <c r="D420" s="49"/>
+    </row>
+    <row r="421" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A421" s="46"/>
+      <c r="C421" s="49"/>
+      <c r="D421" s="49"/>
+    </row>
+    <row r="422" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A422" s="46"/>
+      <c r="C422" s="49"/>
+      <c r="D422" s="49"/>
+    </row>
+    <row r="423" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A423" s="46"/>
+      <c r="C423" s="49"/>
+      <c r="D423" s="49"/>
+    </row>
+    <row r="424" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A424" s="46"/>
+      <c r="C424" s="49"/>
+      <c r="D424" s="49"/>
+    </row>
+    <row r="425" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A425" s="46"/>
+      <c r="C425" s="49"/>
+      <c r="D425" s="49"/>
+    </row>
+    <row r="426" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A426" s="46"/>
+      <c r="C426" s="49"/>
+      <c r="D426" s="49"/>
+    </row>
+    <row r="427" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A427" s="46"/>
+      <c r="C427" s="49"/>
+      <c r="D427" s="49"/>
+    </row>
+    <row r="428" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A428" s="46"/>
+      <c r="C428" s="49"/>
+      <c r="D428" s="49"/>
+    </row>
+    <row r="429" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A429" s="46"/>
+      <c r="C429" s="49"/>
+      <c r="D429" s="49"/>
+    </row>
+    <row r="430" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A430" s="46"/>
+      <c r="C430" s="49"/>
+      <c r="D430" s="49"/>
+    </row>
+    <row r="431" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A431" s="46"/>
+      <c r="C431" s="49"/>
+      <c r="D431" s="49"/>
+    </row>
+    <row r="432" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A432" s="46"/>
+      <c r="C432" s="49"/>
+      <c r="D432" s="49"/>
+    </row>
+    <row r="433" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A433" s="46"/>
+      <c r="C433" s="49"/>
+      <c r="D433" s="49"/>
+    </row>
+    <row r="434" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A434" s="46"/>
+      <c r="C434" s="49"/>
+      <c r="D434" s="49"/>
+    </row>
+    <row r="435" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A435" s="46"/>
+      <c r="C435" s="49"/>
+      <c r="D435" s="49"/>
+    </row>
+    <row r="436" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A436" s="46"/>
+      <c r="C436" s="49"/>
+      <c r="D436" s="49"/>
+    </row>
+    <row r="437" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A437" s="46"/>
+      <c r="C437" s="49"/>
+      <c r="D437" s="49"/>
+    </row>
+    <row r="438" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A438" s="46"/>
+      <c r="C438" s="49"/>
+      <c r="D438" s="49"/>
+    </row>
+    <row r="439" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A439" s="46"/>
+      <c r="C439" s="49"/>
+      <c r="D439" s="49"/>
+    </row>
+    <row r="440" spans="1:4" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A440" s="46"/>
+      <c r="C440" s="49"/>
+      <c r="D440" s="49"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C117" xr:uid="{8DB2C45C-F0A9-499E-A810-4379A89C157E}"/>
+  <autoFilter ref="A1:B117" xr:uid="{8DB2C45C-F0A9-499E-A810-4379A89C157E}"/>
   <mergeCells count="1">
-    <mergeCell ref="H123:H126"/>
+    <mergeCell ref="E123:E126"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{162507D2-0C85-42A0-8E74-AD29F45FFBDD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L318"/>
+  <dimension ref="A1:G318"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="C12" sqref="C12"/>
+      <selection pane="bottomLeft" activeCell="J46" sqref="J46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19.140625" style="12" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="8.7109375" style="2"/>
+    <col min="1" max="1" width="19.1796875" style="9" customWidth="1"/>
+    <col min="2" max="2" width="17.453125" style="2" customWidth="1"/>
+    <col min="3" max="6" width="15.54296875" style="64" customWidth="1"/>
+    <col min="7" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="51.95" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="52" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E1" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F1" s="44" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="42" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="59">
+        <v>13.52</v>
+      </c>
+      <c r="D2" s="58">
+        <v>18496</v>
+      </c>
+      <c r="E2" s="58">
+        <v>18983</v>
+      </c>
+      <c r="F2" s="58">
+        <v>19469</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A3" s="6">
+        <v>1</v>
+      </c>
+      <c r="B3" s="7">
+        <v>19</v>
+      </c>
+      <c r="C3" s="59">
+        <v>13.66</v>
+      </c>
+      <c r="D3" s="58">
+        <v>18687</v>
+      </c>
+      <c r="E3" s="58">
+        <v>19179</v>
+      </c>
+      <c r="F3" s="58">
+        <v>19671</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="12">
+        <v>1</v>
+      </c>
+      <c r="B4" s="13">
+        <v>20</v>
+      </c>
+      <c r="C4" s="61">
+        <v>13.8</v>
+      </c>
+      <c r="D4" s="60">
+        <v>18879</v>
+      </c>
+      <c r="E4" s="60">
+        <v>19376</v>
+      </c>
+      <c r="F4" s="60">
+        <v>19872</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A5" s="10">
+        <v>2</v>
+      </c>
+      <c r="B5" s="11">
+        <v>21</v>
+      </c>
+      <c r="C5" s="63">
+        <v>13.95</v>
+      </c>
+      <c r="D5" s="62">
+        <v>19084</v>
+      </c>
+      <c r="E5" s="62">
+        <v>19586</v>
+      </c>
+      <c r="F5" s="62">
+        <v>20088</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="12">
+        <v>2</v>
+      </c>
+      <c r="B6" s="13">
+        <v>22</v>
+      </c>
+      <c r="C6" s="61">
+        <v>14.12</v>
+      </c>
+      <c r="D6" s="60">
+        <v>19317</v>
+      </c>
+      <c r="E6" s="60">
+        <v>19825</v>
+      </c>
+      <c r="F6" s="60">
+        <v>20333</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" s="10">
+        <v>3</v>
+      </c>
+      <c r="B7" s="11">
+        <v>23</v>
+      </c>
+      <c r="C7" s="63">
+        <v>14.27</v>
+      </c>
+      <c r="D7" s="62">
+        <v>19522</v>
+      </c>
+      <c r="E7" s="62">
+        <v>20036</v>
+      </c>
+      <c r="F7" s="62">
+        <v>20549</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="12">
+        <v>3</v>
+      </c>
+      <c r="B8" s="13">
+        <v>24</v>
+      </c>
+      <c r="C8" s="61">
+        <v>14.39</v>
+      </c>
+      <c r="D8" s="60">
+        <v>19686</v>
+      </c>
+      <c r="E8" s="60">
+        <v>20204</v>
+      </c>
+      <c r="F8" s="60">
+        <v>20722</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A9" s="10">
+        <v>4</v>
+      </c>
+      <c r="B9" s="11">
+        <v>25</v>
+      </c>
+      <c r="C9" s="63">
+        <v>14.51</v>
+      </c>
+      <c r="D9" s="62">
+        <v>19850</v>
+      </c>
+      <c r="E9" s="62">
+        <v>20373</v>
+      </c>
+      <c r="F9" s="62">
+        <v>20895</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A10" s="6">
+        <v>4</v>
+      </c>
+      <c r="B10" s="7">
+        <v>26</v>
+      </c>
+      <c r="C10" s="59">
+        <v>14.68</v>
+      </c>
+      <c r="D10" s="58">
+        <v>20083</v>
+      </c>
+      <c r="E10" s="58">
+        <v>20611</v>
+      </c>
+      <c r="F10" s="58">
+        <v>21140</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A11" s="6">
+        <v>4</v>
+      </c>
+      <c r="B11" s="7">
+        <v>27</v>
+      </c>
+      <c r="C11" s="59">
+        <v>14.83</v>
+      </c>
+      <c r="D11" s="58">
+        <v>20288</v>
+      </c>
+      <c r="E11" s="58">
+        <v>20822</v>
+      </c>
+      <c r="F11" s="58">
+        <v>21356</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A12" s="6">
+        <v>4</v>
+      </c>
+      <c r="B12" s="7">
+        <v>28</v>
+      </c>
+      <c r="C12" s="59">
+        <v>15</v>
+      </c>
+      <c r="D12" s="58">
+        <v>20520</v>
+      </c>
+      <c r="E12" s="58">
+        <v>21060</v>
+      </c>
+      <c r="F12" s="58">
+        <v>21600</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A13" s="6">
+        <v>4</v>
+      </c>
+      <c r="B13" s="7">
+        <v>29</v>
+      </c>
+      <c r="C13" s="59">
+        <v>15.16</v>
+      </c>
+      <c r="D13" s="58">
+        <v>20739</v>
+      </c>
+      <c r="E13" s="58">
+        <v>21285</v>
+      </c>
+      <c r="F13" s="58">
+        <v>21831</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="6">
+        <v>4</v>
+      </c>
+      <c r="B14" s="7">
+        <v>30</v>
+      </c>
+      <c r="C14" s="59">
+        <v>15.35</v>
+      </c>
+      <c r="D14" s="58">
+        <v>20999</v>
+      </c>
+      <c r="E14" s="58">
+        <v>21552</v>
+      </c>
+      <c r="F14" s="58">
+        <v>22104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="6">
+        <v>4</v>
+      </c>
+      <c r="B15" s="7">
+        <v>31</v>
+      </c>
+      <c r="C15" s="59">
+        <v>15.54</v>
+      </c>
+      <c r="D15" s="58">
+        <v>21259</v>
+      </c>
+      <c r="E15" s="58">
+        <v>21819</v>
+      </c>
+      <c r="F15" s="58">
+        <v>22378</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="6">
+        <v>4</v>
+      </c>
+      <c r="B16" s="7">
+        <v>32</v>
+      </c>
+      <c r="C16" s="59">
+        <v>15.66</v>
+      </c>
+      <c r="D16" s="58">
+        <v>21423</v>
+      </c>
+      <c r="E16" s="58">
+        <v>21987</v>
+      </c>
+      <c r="F16" s="58">
+        <v>22551</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A17" s="12">
+        <v>4</v>
+      </c>
+      <c r="B17" s="13">
+        <v>33</v>
+      </c>
+      <c r="C17" s="61">
+        <v>15.89</v>
+      </c>
+      <c r="D17" s="60">
+        <v>21738</v>
+      </c>
+      <c r="E17" s="60">
+        <v>22310</v>
+      </c>
+      <c r="F17" s="60">
+        <v>22882</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A18" s="10">
         <v>5</v>
       </c>
-      <c r="C1" s="5" t="s">
-[...584 lines deleted...]
-      <c r="A18" s="13">
+      <c r="B18" s="11">
+        <v>34</v>
+      </c>
+      <c r="C18" s="63">
+        <v>16.07</v>
+      </c>
+      <c r="D18" s="62">
+        <v>21984</v>
+      </c>
+      <c r="E18" s="62">
+        <v>22563</v>
+      </c>
+      <c r="F18" s="62">
+        <v>23141</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="6">
         <v>5</v>
       </c>
-      <c r="B18" s="14">
-[...31 lines deleted...]
-      <c r="A19" s="7">
+      <c r="B19" s="7">
+        <v>35</v>
+      </c>
+      <c r="C19" s="59">
+        <v>16.3</v>
+      </c>
+      <c r="D19" s="58">
+        <v>22299</v>
+      </c>
+      <c r="E19" s="58">
+        <v>22886</v>
+      </c>
+      <c r="F19" s="58">
+        <v>23472</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A20" s="6">
         <v>5</v>
       </c>
-      <c r="B19" s="8">
-[...31 lines deleted...]
-      <c r="A20" s="7">
+      <c r="B20" s="7">
+        <v>36</v>
+      </c>
+      <c r="C20" s="59">
+        <v>16.489999999999998</v>
+      </c>
+      <c r="D20" s="58">
+        <v>22559</v>
+      </c>
+      <c r="E20" s="58">
+        <v>23152</v>
+      </c>
+      <c r="F20" s="58">
+        <v>23746</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="6">
         <v>5</v>
       </c>
-      <c r="B20" s="8">
-[...31 lines deleted...]
-      <c r="A21" s="7">
+      <c r="B21" s="7">
+        <v>37</v>
+      </c>
+      <c r="C21" s="59">
+        <v>16.7</v>
+      </c>
+      <c r="D21" s="58">
+        <v>22846</v>
+      </c>
+      <c r="E21" s="58">
+        <v>23447</v>
+      </c>
+      <c r="F21" s="58">
+        <v>24048</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A22" s="6">
         <v>5</v>
       </c>
-      <c r="B21" s="8">
-[...31 lines deleted...]
-      <c r="A22" s="7">
+      <c r="B22" s="7">
+        <v>38</v>
+      </c>
+      <c r="C22" s="59">
+        <v>16.920000000000002</v>
+      </c>
+      <c r="D22" s="58">
+        <v>23147</v>
+      </c>
+      <c r="E22" s="58">
+        <v>23756</v>
+      </c>
+      <c r="F22" s="58">
+        <v>24365</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="6">
         <v>5</v>
       </c>
-      <c r="B22" s="8">
-[...31 lines deleted...]
-      <c r="A23" s="7">
+      <c r="B23" s="7">
+        <v>39</v>
+      </c>
+      <c r="C23" s="59">
+        <v>17.12</v>
+      </c>
+      <c r="D23" s="58">
+        <v>23421</v>
+      </c>
+      <c r="E23" s="58">
+        <v>24037</v>
+      </c>
+      <c r="F23" s="58">
+        <v>24653</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A24" s="6">
         <v>5</v>
       </c>
-      <c r="B23" s="8">
-[...31 lines deleted...]
-      <c r="A24" s="7">
+      <c r="B24" s="7">
+        <v>40</v>
+      </c>
+      <c r="C24" s="59">
+        <v>17.329999999999998</v>
+      </c>
+      <c r="D24" s="58">
+        <v>23708</v>
+      </c>
+      <c r="E24" s="58">
+        <v>24332</v>
+      </c>
+      <c r="F24" s="58">
+        <v>24956</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="6">
         <v>5</v>
       </c>
-      <c r="B24" s="8">
-[...31 lines deleted...]
-      <c r="A25" s="7">
+      <c r="B25" s="7">
+        <v>41</v>
+      </c>
+      <c r="C25" s="59">
+        <v>17.37</v>
+      </c>
+      <c r="D25" s="58">
+        <v>23763</v>
+      </c>
+      <c r="E25" s="58">
+        <v>24388</v>
+      </c>
+      <c r="F25" s="58">
+        <v>25013</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="6">
         <v>5</v>
       </c>
-      <c r="B25" s="8">
-[...31 lines deleted...]
-      <c r="A26" s="7">
+      <c r="B26" s="7">
+        <v>42</v>
+      </c>
+      <c r="C26" s="59">
+        <v>17.54</v>
+      </c>
+      <c r="D26" s="58">
+        <v>23995</v>
+      </c>
+      <c r="E26" s="58">
+        <v>24627</v>
+      </c>
+      <c r="F26" s="58">
+        <v>25258</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="6">
         <v>5</v>
       </c>
-      <c r="B26" s="8">
-[...31 lines deleted...]
-      <c r="A27" s="7">
+      <c r="B27" s="7">
+        <v>43</v>
+      </c>
+      <c r="C27" s="59">
+        <v>17.84</v>
+      </c>
+      <c r="D27" s="58">
+        <v>24406</v>
+      </c>
+      <c r="E27" s="58">
+        <v>25048</v>
+      </c>
+      <c r="F27" s="58">
+        <v>25690</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="6">
         <v>5</v>
       </c>
-      <c r="B27" s="8">
-[...31 lines deleted...]
-      <c r="A28" s="7">
+      <c r="B28" s="7">
+        <v>44</v>
+      </c>
+      <c r="C28" s="59">
+        <v>17.91</v>
+      </c>
+      <c r="D28" s="58">
+        <v>24501</v>
+      </c>
+      <c r="E28" s="58">
+        <v>25146</v>
+      </c>
+      <c r="F28" s="58">
+        <v>25791</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="6">
         <v>5</v>
       </c>
-      <c r="B28" s="8">
-[...2 lines deleted...]
-      <c r="C28" s="6" t="s">
+      <c r="B29" s="7">
+        <v>45</v>
+      </c>
+      <c r="C29" s="59">
+        <v>18.12</v>
+      </c>
+      <c r="D29" s="58">
+        <v>24789</v>
+      </c>
+      <c r="E29" s="58">
+        <v>25441</v>
+      </c>
+      <c r="F29" s="58">
+        <v>26093</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A30" s="12">
+        <v>5</v>
+      </c>
+      <c r="B30" s="13">
+        <v>46</v>
+      </c>
+      <c r="C30" s="61">
+        <v>18.34</v>
+      </c>
+      <c r="D30" s="60">
+        <v>25090</v>
+      </c>
+      <c r="E30" s="60">
+        <v>25750</v>
+      </c>
+      <c r="F30" s="60">
+        <v>26410</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A31" s="10">
         <v>6</v>
       </c>
-      <c r="D28" s="70">
-[...63 lines deleted...]
-      <c r="B30" s="17">
+      <c r="B31" s="11">
         <v>46</v>
       </c>
-      <c r="C30" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H30" s="76">
+      <c r="C31" s="63">
         <v>18.34</v>
       </c>
-      <c r="I30" s="75">
+      <c r="D31" s="62">
         <v>25090</v>
       </c>
-      <c r="J30" s="75">
+      <c r="E31" s="62">
         <v>25750</v>
       </c>
-      <c r="K30" s="75">
+      <c r="F31" s="62">
         <v>26410</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A31" s="13">
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A32" s="6">
         <v>6</v>
       </c>
-      <c r="B31" s="14">
-[...31 lines deleted...]
-      <c r="A32" s="7">
+      <c r="B32" s="7">
+        <v>47</v>
+      </c>
+      <c r="C32" s="59">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="D32" s="58">
+        <v>25445</v>
+      </c>
+      <c r="E32" s="58">
+        <v>26115</v>
+      </c>
+      <c r="F32" s="58">
+        <v>26784</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="6">
         <v>6</v>
       </c>
-      <c r="B32" s="8">
-[...31 lines deleted...]
-      <c r="A33" s="7">
+      <c r="B33" s="7">
+        <v>48</v>
+      </c>
+      <c r="C33" s="59">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="D33" s="58">
+        <v>25787</v>
+      </c>
+      <c r="E33" s="58">
+        <v>26466</v>
+      </c>
+      <c r="F33" s="58">
+        <v>27144</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="6">
         <v>6</v>
       </c>
-      <c r="B33" s="8">
-[...31 lines deleted...]
-      <c r="A34" s="7">
+      <c r="B34" s="7">
+        <v>49</v>
+      </c>
+      <c r="C34" s="59">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="D34" s="58">
+        <v>26129</v>
+      </c>
+      <c r="E34" s="58">
+        <v>26817</v>
+      </c>
+      <c r="F34" s="58">
+        <v>27504</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="6">
         <v>6</v>
       </c>
-      <c r="B34" s="8">
-[...31 lines deleted...]
-      <c r="A35" s="7">
+      <c r="B35" s="7">
+        <v>50</v>
+      </c>
+      <c r="C35" s="59">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="D35" s="58">
+        <v>26471</v>
+      </c>
+      <c r="E35" s="58">
+        <v>27168</v>
+      </c>
+      <c r="F35" s="58">
+        <v>27864</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A36" s="6">
         <v>6</v>
       </c>
-      <c r="B35" s="8">
-[...31 lines deleted...]
-      <c r="A36" s="7">
+      <c r="B36" s="7">
+        <v>51</v>
+      </c>
+      <c r="C36" s="59">
+        <v>19.59</v>
+      </c>
+      <c r="D36" s="58">
+        <v>26800</v>
+      </c>
+      <c r="E36" s="58">
+        <v>27505</v>
+      </c>
+      <c r="F36" s="58">
+        <v>28210</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="6">
         <v>6</v>
       </c>
-      <c r="B36" s="8">
-[...31 lines deleted...]
-      <c r="A37" s="7">
+      <c r="B37" s="7">
+        <v>52</v>
+      </c>
+      <c r="C37" s="59">
+        <v>19.86</v>
+      </c>
+      <c r="D37" s="58">
+        <v>27169</v>
+      </c>
+      <c r="E37" s="58">
+        <v>27884</v>
+      </c>
+      <c r="F37" s="58">
+        <v>28599</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="6">
         <v>6</v>
       </c>
-      <c r="B37" s="8">
-[...2 lines deleted...]
-      <c r="C37" s="6" t="s">
+      <c r="B38" s="7">
+        <v>53</v>
+      </c>
+      <c r="C38" s="59">
+        <v>20.13</v>
+      </c>
+      <c r="D38" s="58">
+        <v>27538</v>
+      </c>
+      <c r="E38" s="58">
+        <v>28263</v>
+      </c>
+      <c r="F38" s="58">
+        <v>28988</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="6">
         <v>6</v>
       </c>
-      <c r="D37" s="70">
-[...25 lines deleted...]
-      <c r="A38" s="7">
+      <c r="B39" s="7">
+        <v>54</v>
+      </c>
+      <c r="C39" s="59">
+        <v>20.41</v>
+      </c>
+      <c r="D39" s="58">
+        <v>27921</v>
+      </c>
+      <c r="E39" s="58">
+        <v>28656</v>
+      </c>
+      <c r="F39" s="58">
+        <v>29391</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="6">
         <v>6</v>
       </c>
-      <c r="B38" s="8">
-[...23 lines deleted...]
-      <c r="J38" s="71">
+      <c r="B40" s="7">
+        <v>55</v>
+      </c>
+      <c r="C40" s="59">
+        <v>20.66</v>
+      </c>
+      <c r="D40" s="58">
         <v>28263</v>
       </c>
-      <c r="K38" s="71">
-[...4 lines deleted...]
-      <c r="A39" s="7">
+      <c r="E40" s="58">
+        <v>29007</v>
+      </c>
+      <c r="F40" s="58">
+        <v>29751</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="6">
         <v>6</v>
       </c>
-      <c r="B39" s="8">
-[...31 lines deleted...]
-      <c r="A40" s="7">
+      <c r="B41" s="7">
+        <v>56</v>
+      </c>
+      <c r="C41" s="59">
+        <v>20.97</v>
+      </c>
+      <c r="D41" s="58">
+        <v>28687</v>
+      </c>
+      <c r="E41" s="58">
+        <v>29442</v>
+      </c>
+      <c r="F41" s="58">
+        <v>30197</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="6">
         <v>6</v>
       </c>
-      <c r="B40" s="8">
-[...31 lines deleted...]
-      <c r="A41" s="7">
+      <c r="B42" s="7">
+        <v>57</v>
+      </c>
+      <c r="C42" s="59">
+        <v>21.25</v>
+      </c>
+      <c r="D42" s="58">
+        <v>29070</v>
+      </c>
+      <c r="E42" s="58">
+        <v>29835</v>
+      </c>
+      <c r="F42" s="58">
+        <v>30600</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="12">
         <v>6</v>
       </c>
-      <c r="B41" s="8">
-[...69 lines deleted...]
-      <c r="B43" s="17">
+      <c r="B43" s="13">
         <v>58</v>
       </c>
-      <c r="C43" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H43" s="76">
+      <c r="C43" s="61">
         <v>21.56</v>
       </c>
-      <c r="I43" s="75">
+      <c r="D43" s="60">
         <v>29495</v>
       </c>
-      <c r="J43" s="75">
+      <c r="E43" s="60">
         <v>30271</v>
       </c>
-      <c r="K43" s="75">
+      <c r="F43" s="60">
         <v>31047</v>
       </c>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A44" s="13">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A44" s="10">
         <v>7</v>
       </c>
-      <c r="B44" s="14">
+      <c r="B44" s="11">
         <v>58</v>
       </c>
-      <c r="C44" s="15" t="s">
-[...14 lines deleted...]
-      <c r="H44" s="80">
+      <c r="C44" s="63">
         <v>21.56</v>
       </c>
-      <c r="I44" s="79">
+      <c r="D44" s="62">
         <v>29495</v>
       </c>
-      <c r="J44" s="79">
+      <c r="E44" s="62">
         <v>30271</v>
       </c>
-      <c r="K44" s="79">
+      <c r="F44" s="62">
         <v>31047</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A45" s="7">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A45" s="6">
         <v>7</v>
       </c>
-      <c r="B45" s="8">
+      <c r="B45" s="7">
         <v>59</v>
       </c>
-      <c r="C45" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H45" s="72">
+      <c r="C45" s="59">
         <v>21.87</v>
       </c>
-      <c r="I45" s="71">
+      <c r="D45" s="58">
         <v>29919</v>
       </c>
-      <c r="J45" s="71">
+      <c r="E45" s="58">
         <v>30706</v>
       </c>
-      <c r="K45" s="71">
+      <c r="F45" s="58">
         <v>31493</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A46" s="7">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A46" s="6">
         <v>7</v>
       </c>
-      <c r="B46" s="8">
+      <c r="B46" s="7">
         <v>60</v>
       </c>
-      <c r="C46" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H46" s="72">
+      <c r="C46" s="59">
         <v>22.16</v>
       </c>
-      <c r="I46" s="71">
+      <c r="D46" s="58">
         <v>30315</v>
       </c>
-      <c r="J46" s="71">
+      <c r="E46" s="58">
         <v>31113</v>
       </c>
-      <c r="K46" s="71">
+      <c r="F46" s="58">
         <v>31911</v>
       </c>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A47" s="7">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A47" s="6">
         <v>7</v>
       </c>
-      <c r="B47" s="8">
+      <c r="B47" s="7">
         <v>61</v>
       </c>
-      <c r="C47" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H47" s="72">
+      <c r="C47" s="59">
         <v>22.51</v>
       </c>
-      <c r="I47" s="71">
+      <c r="D47" s="58">
         <v>30794</v>
       </c>
-      <c r="J47" s="71">
+      <c r="E47" s="58">
         <v>31605</v>
       </c>
-      <c r="K47" s="71">
+      <c r="F47" s="58">
         <v>32415</v>
       </c>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A48" s="7">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A48" s="6">
         <v>7</v>
       </c>
-      <c r="B48" s="8">
+      <c r="B48" s="7">
         <v>62</v>
       </c>
-      <c r="C48" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H48" s="72">
+      <c r="C48" s="59">
         <v>22.76</v>
       </c>
-      <c r="I48" s="71">
+      <c r="D48" s="58">
         <v>31136</v>
       </c>
-      <c r="J48" s="71">
+      <c r="E48" s="58">
         <v>31956</v>
       </c>
-      <c r="K48" s="71">
+      <c r="F48" s="58">
         <v>32775</v>
       </c>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A49" s="7">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A49" s="6">
         <v>7</v>
       </c>
-      <c r="B49" s="8">
+      <c r="B49" s="7">
         <v>63</v>
       </c>
-      <c r="C49" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H49" s="72">
+      <c r="C49" s="59">
         <v>23.14</v>
       </c>
-      <c r="I49" s="71">
+      <c r="D49" s="58">
         <v>31656</v>
       </c>
-      <c r="J49" s="71">
+      <c r="E49" s="58">
         <v>32489</v>
       </c>
-      <c r="K49" s="71">
+      <c r="F49" s="58">
         <v>33322</v>
       </c>
     </row>
-    <row r="50" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A50" s="7">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A50" s="6">
         <v>7</v>
       </c>
-      <c r="B50" s="8">
+      <c r="B50" s="7">
         <v>64</v>
       </c>
-      <c r="C50" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H50" s="72">
+      <c r="C50" s="59">
         <v>23.43</v>
       </c>
-      <c r="I50" s="71">
+      <c r="D50" s="58">
         <v>32053</v>
       </c>
-      <c r="J50" s="71">
+      <c r="E50" s="58">
         <v>32896</v>
       </c>
-      <c r="K50" s="71">
+      <c r="F50" s="58">
         <v>33740</v>
       </c>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A51" s="7">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A51" s="6">
         <v>7</v>
       </c>
-      <c r="B51" s="8">
+      <c r="B51" s="7">
         <v>65</v>
       </c>
-      <c r="C51" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H51" s="72">
+      <c r="C51" s="59">
         <v>23.65</v>
       </c>
-      <c r="I51" s="71">
+      <c r="D51" s="58">
         <v>32354</v>
       </c>
-      <c r="J51" s="71">
+      <c r="E51" s="58">
         <v>33205</v>
       </c>
-      <c r="K51" s="71">
+      <c r="F51" s="58">
         <v>34056</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A52" s="7">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A52" s="6">
         <v>7</v>
       </c>
-      <c r="B52" s="8">
+      <c r="B52" s="7">
         <v>66</v>
       </c>
-      <c r="C52" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H52" s="72">
+      <c r="C52" s="59">
         <v>23.95</v>
       </c>
-      <c r="I52" s="71">
+      <c r="D52" s="58">
         <v>32764</v>
       </c>
-      <c r="J52" s="71">
+      <c r="E52" s="58">
         <v>33626</v>
       </c>
-      <c r="K52" s="71">
+      <c r="F52" s="58">
         <v>34488</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A53" s="7">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A53" s="6">
         <v>7</v>
       </c>
-      <c r="B53" s="8">
+      <c r="B53" s="7">
         <v>67</v>
       </c>
-      <c r="C53" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H53" s="72">
+      <c r="C53" s="59">
         <v>24.33</v>
       </c>
-      <c r="I53" s="71">
+      <c r="D53" s="58">
         <v>33284</v>
       </c>
-      <c r="J53" s="71">
+      <c r="E53" s="58">
         <v>34160</v>
       </c>
-      <c r="K53" s="71">
+      <c r="F53" s="58">
         <v>35036</v>
       </c>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A54" s="7">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A54" s="6">
         <v>7</v>
       </c>
-      <c r="B54" s="8">
+      <c r="B54" s="7">
         <v>68</v>
       </c>
-      <c r="C54" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H54" s="72">
+      <c r="C54" s="59">
         <v>24.67</v>
       </c>
-      <c r="I54" s="71">
+      <c r="D54" s="58">
         <v>33749</v>
       </c>
-      <c r="J54" s="71">
+      <c r="E54" s="58">
         <v>34637</v>
       </c>
-      <c r="K54" s="71">
+      <c r="F54" s="58">
         <v>35525</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A55" s="7">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A55" s="6">
         <v>7</v>
       </c>
-      <c r="B55" s="8">
+      <c r="B55" s="7">
         <v>69</v>
       </c>
-      <c r="C55" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H55" s="72">
+      <c r="C55" s="59">
         <v>25.01</v>
       </c>
-      <c r="I55" s="71">
+      <c r="D55" s="58">
         <v>34214</v>
       </c>
-      <c r="J55" s="71">
+      <c r="E55" s="58">
         <v>35115</v>
       </c>
-      <c r="K55" s="71">
+      <c r="F55" s="58">
         <v>36015</v>
       </c>
     </row>
-    <row r="56" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="16">
+    <row r="56" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="12">
         <v>7</v>
       </c>
-      <c r="B56" s="17">
+      <c r="B56" s="13">
         <v>70</v>
       </c>
-      <c r="C56" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H56" s="76">
+      <c r="C56" s="61">
         <v>25.36</v>
       </c>
-      <c r="I56" s="75">
+      <c r="D56" s="60">
         <v>34693</v>
       </c>
-      <c r="J56" s="75">
+      <c r="E56" s="60">
         <v>35606</v>
       </c>
-      <c r="K56" s="75">
+      <c r="F56" s="60">
         <v>36519</v>
       </c>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A57" s="13">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A57" s="10">
         <v>8</v>
       </c>
-      <c r="B57" s="14">
+      <c r="B57" s="11">
         <v>70</v>
       </c>
-      <c r="C57" s="15" t="s">
-[...14 lines deleted...]
-      <c r="H57" s="80">
+      <c r="C57" s="63">
         <v>25.36</v>
       </c>
-      <c r="I57" s="79">
+      <c r="D57" s="62">
         <v>34693</v>
       </c>
-      <c r="J57" s="79">
+      <c r="E57" s="62">
         <v>35606</v>
       </c>
-      <c r="K57" s="79">
+      <c r="F57" s="62">
         <v>36519</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A58" s="7">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A58" s="6">
         <v>8</v>
       </c>
-      <c r="B58" s="8">
+      <c r="B58" s="7">
         <v>71</v>
       </c>
-      <c r="C58" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H58" s="72">
+      <c r="C58" s="59">
         <v>25.73</v>
       </c>
-      <c r="I58" s="71">
+      <c r="D58" s="58">
         <v>35199</v>
       </c>
-      <c r="J58" s="71">
+      <c r="E58" s="58">
         <v>36125</v>
       </c>
-      <c r="K58" s="71">
+      <c r="F58" s="58">
         <v>37052</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A59" s="7">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A59" s="6">
         <v>8</v>
       </c>
-      <c r="B59" s="8">
+      <c r="B59" s="7">
         <v>72</v>
       </c>
-      <c r="C59" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H59" s="72">
+      <c r="C59" s="59">
         <v>26.09</v>
       </c>
-      <c r="I59" s="71">
+      <c r="D59" s="58">
         <v>35692</v>
       </c>
-      <c r="J59" s="71">
+      <c r="E59" s="58">
         <v>36631</v>
       </c>
-      <c r="K59" s="71">
+      <c r="F59" s="58">
         <v>37570</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A60" s="7">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A60" s="6">
         <v>8</v>
       </c>
-      <c r="B60" s="8">
+      <c r="B60" s="7">
         <v>73</v>
       </c>
-      <c r="C60" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H60" s="72">
+      <c r="C60" s="59">
         <v>26.26</v>
       </c>
-      <c r="I60" s="71">
+      <c r="D60" s="58">
         <v>35924</v>
       </c>
-      <c r="J60" s="71">
+      <c r="E60" s="58">
         <v>36870</v>
       </c>
-      <c r="K60" s="71">
+      <c r="F60" s="58">
         <v>37815</v>
       </c>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A61" s="7">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A61" s="6">
         <v>8</v>
       </c>
-      <c r="B61" s="8">
+      <c r="B61" s="7">
         <v>74</v>
       </c>
-      <c r="C61" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H61" s="72">
+      <c r="C61" s="59">
         <v>26.65</v>
       </c>
-      <c r="I61" s="71">
+      <c r="D61" s="58">
         <v>36458</v>
       </c>
-      <c r="J61" s="71">
+      <c r="E61" s="58">
         <v>37417</v>
       </c>
-      <c r="K61" s="71">
+      <c r="F61" s="58">
         <v>38376</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A62" s="7">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A62" s="6">
         <v>8</v>
       </c>
-      <c r="B62" s="8">
+      <c r="B62" s="7">
         <v>75</v>
       </c>
-      <c r="C62" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H62" s="72">
+      <c r="C62" s="59">
         <v>27.05</v>
       </c>
-      <c r="I62" s="71">
+      <c r="D62" s="58">
         <v>37005</v>
       </c>
-      <c r="J62" s="71">
+      <c r="E62" s="58">
         <v>37979</v>
       </c>
-      <c r="K62" s="71">
+      <c r="F62" s="58">
         <v>38952</v>
       </c>
     </row>
-    <row r="63" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A63" s="7">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A63" s="6">
         <v>8</v>
       </c>
-      <c r="B63" s="8">
+      <c r="B63" s="7">
         <v>76</v>
       </c>
-      <c r="C63" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H63" s="72">
+      <c r="C63" s="59">
         <v>27.45</v>
       </c>
-      <c r="I63" s="71">
+      <c r="D63" s="58">
         <v>37552</v>
       </c>
-      <c r="J63" s="71">
+      <c r="E63" s="58">
         <v>38540</v>
       </c>
-      <c r="K63" s="71">
+      <c r="F63" s="58">
         <v>39528</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A64" s="7">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A64" s="6">
         <v>8</v>
       </c>
-      <c r="B64" s="8">
+      <c r="B64" s="7">
         <v>77</v>
       </c>
-      <c r="C64" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H64" s="72">
+      <c r="C64" s="59">
         <v>27.84</v>
       </c>
-      <c r="I64" s="71">
+      <c r="D64" s="58">
         <v>38086</v>
       </c>
-      <c r="J64" s="71">
+      <c r="E64" s="58">
         <v>39088</v>
       </c>
-      <c r="K64" s="71">
+      <c r="F64" s="58">
         <v>40090</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A65" s="7">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A65" s="6">
         <v>8</v>
       </c>
-      <c r="B65" s="8">
+      <c r="B65" s="7">
         <v>78</v>
       </c>
-      <c r="C65" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H65" s="72">
+      <c r="C65" s="59">
         <v>28.3</v>
       </c>
-      <c r="I65" s="71">
+      <c r="D65" s="58">
         <v>38715</v>
       </c>
-      <c r="J65" s="71">
+      <c r="E65" s="58">
         <v>39734</v>
       </c>
-      <c r="K65" s="71">
+      <c r="F65" s="58">
         <v>40752</v>
       </c>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A66" s="7">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A66" s="6">
         <v>8</v>
       </c>
-      <c r="B66" s="8">
+      <c r="B66" s="7">
         <v>79</v>
       </c>
-      <c r="C66" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H66" s="72">
+      <c r="C66" s="59">
         <v>28.71</v>
       </c>
-      <c r="I66" s="71">
+      <c r="D66" s="58">
         <v>39276</v>
       </c>
-      <c r="J66" s="71">
+      <c r="E66" s="58">
         <v>40309</v>
       </c>
-      <c r="K66" s="71">
+      <c r="F66" s="58">
         <v>41343</v>
       </c>
     </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A67" s="7">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A67" s="6">
         <v>8</v>
       </c>
-      <c r="B67" s="8">
+      <c r="B67" s="7">
         <v>80</v>
       </c>
-      <c r="C67" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H67" s="72">
+      <c r="C67" s="59">
         <v>29.14</v>
       </c>
-      <c r="I67" s="71">
+      <c r="D67" s="58">
         <v>39864</v>
       </c>
-      <c r="J67" s="71">
+      <c r="E67" s="58">
         <v>40913</v>
       </c>
-      <c r="K67" s="71">
+      <c r="F67" s="58">
         <v>41962</v>
       </c>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A68" s="7">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A68" s="6">
         <v>8</v>
       </c>
-      <c r="B68" s="8">
+      <c r="B68" s="7">
         <v>81</v>
       </c>
-      <c r="C68" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H68" s="72">
+      <c r="C68" s="59">
         <v>29.57</v>
       </c>
-      <c r="I68" s="71">
+      <c r="D68" s="58">
         <v>40452</v>
       </c>
-      <c r="J68" s="71">
+      <c r="E68" s="58">
         <v>41517</v>
       </c>
-      <c r="K68" s="71">
+      <c r="F68" s="58">
         <v>42581</v>
       </c>
     </row>
-    <row r="69" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A69" s="16">
+    <row r="69" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A69" s="12">
         <v>8</v>
       </c>
-      <c r="B69" s="17">
+      <c r="B69" s="13">
         <v>82</v>
       </c>
-      <c r="C69" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H69" s="76">
+      <c r="C69" s="61">
         <v>30.02</v>
       </c>
-      <c r="I69" s="75">
+      <c r="D69" s="60">
         <v>41068</v>
       </c>
-      <c r="J69" s="75">
+      <c r="E69" s="60">
         <v>42149</v>
       </c>
-      <c r="K69" s="75">
+      <c r="F69" s="60">
         <v>43229</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A70" s="13">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A70" s="10">
         <v>9</v>
       </c>
-      <c r="B70" s="14">
+      <c r="B70" s="11">
         <v>82</v>
       </c>
-      <c r="C70" s="15" t="s">
-[...14 lines deleted...]
-      <c r="H70" s="80">
+      <c r="C70" s="63">
         <v>30.02</v>
       </c>
-      <c r="I70" s="79">
+      <c r="D70" s="62">
         <v>41068</v>
       </c>
-      <c r="J70" s="79">
+      <c r="E70" s="62">
         <v>42149</v>
       </c>
-      <c r="K70" s="79">
+      <c r="F70" s="62">
         <v>43229</v>
       </c>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A71" s="7">
+    <row r="71" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A71" s="6">
         <v>9</v>
       </c>
-      <c r="B71" s="8">
+      <c r="B71" s="7">
         <v>83</v>
       </c>
-      <c r="C71" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H71" s="72">
+      <c r="C71" s="59">
         <v>30.47</v>
       </c>
-      <c r="I71" s="71">
+      <c r="D71" s="58">
         <v>41683</v>
       </c>
-      <c r="J71" s="71">
+      <c r="E71" s="58">
         <v>42780</v>
       </c>
-      <c r="K71" s="71">
+      <c r="F71" s="58">
         <v>43877</v>
       </c>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A72" s="7">
+    <row r="72" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A72" s="6">
         <v>9</v>
       </c>
-      <c r="B72" s="8">
+      <c r="B72" s="7">
         <v>84</v>
       </c>
-      <c r="C72" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H72" s="72">
+      <c r="C72" s="59">
         <v>30.95</v>
       </c>
-      <c r="I72" s="71">
+      <c r="D72" s="58">
         <v>42340</v>
       </c>
-      <c r="J72" s="71">
+      <c r="E72" s="58">
         <v>43454</v>
       </c>
-      <c r="K72" s="71">
+      <c r="F72" s="58">
         <v>44568</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A73" s="7">
+    <row r="73" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A73" s="6">
         <v>9</v>
       </c>
-      <c r="B73" s="8">
+      <c r="B73" s="7">
         <v>85</v>
       </c>
-      <c r="C73" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H73" s="72">
+      <c r="C73" s="59">
         <v>31.39</v>
       </c>
-      <c r="I73" s="71">
+      <c r="D73" s="58">
         <v>42942</v>
       </c>
-      <c r="J73" s="71">
+      <c r="E73" s="58">
         <v>44072</v>
       </c>
-      <c r="K73" s="71">
+      <c r="F73" s="58">
         <v>45202</v>
       </c>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A74" s="7">
+    <row r="74" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A74" s="6">
         <v>9</v>
       </c>
-      <c r="B74" s="8">
+      <c r="B74" s="7">
         <v>86</v>
       </c>
-      <c r="C74" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H74" s="72">
+      <c r="C74" s="59">
         <v>31.84</v>
       </c>
-      <c r="I74" s="71">
+      <c r="D74" s="58">
         <v>43558</v>
       </c>
-      <c r="J74" s="71">
+      <c r="E74" s="58">
         <v>44704</v>
       </c>
-      <c r="K74" s="71">
+      <c r="F74" s="58">
         <v>45850</v>
       </c>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A75" s="7">
+    <row r="75" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A75" s="6">
         <v>9</v>
       </c>
-      <c r="B75" s="8">
+      <c r="B75" s="7">
         <v>87</v>
       </c>
-      <c r="C75" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H75" s="72">
+      <c r="C75" s="59">
         <v>32.31</v>
       </c>
-      <c r="I75" s="71">
+      <c r="D75" s="58">
         <v>44201</v>
       </c>
-      <c r="J75" s="71">
+      <c r="E75" s="58">
         <v>45364</v>
       </c>
-      <c r="K75" s="71">
+      <c r="F75" s="58">
         <v>46527</v>
       </c>
     </row>
-    <row r="76" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A76" s="7">
+    <row r="76" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A76" s="6">
         <v>9</v>
       </c>
-      <c r="B76" s="8">
+      <c r="B76" s="7">
         <v>88</v>
       </c>
-      <c r="C76" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H76" s="72">
+      <c r="C76" s="59">
         <v>32.83</v>
       </c>
-      <c r="I76" s="71">
+      <c r="D76" s="58">
         <v>44912</v>
       </c>
-      <c r="J76" s="71">
+      <c r="E76" s="58">
         <v>46094</v>
       </c>
-      <c r="K76" s="71">
+      <c r="F76" s="58">
         <v>47276</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A77" s="7">
+    <row r="77" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A77" s="6">
         <v>9</v>
       </c>
-      <c r="B77" s="8">
+      <c r="B77" s="7">
         <v>89</v>
       </c>
-      <c r="C77" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H77" s="72">
+      <c r="C77" s="59">
         <v>33.340000000000003</v>
       </c>
-      <c r="I77" s="71">
+      <c r="D77" s="58">
         <v>45610</v>
       </c>
-      <c r="J77" s="71">
+      <c r="E77" s="58">
         <v>46810</v>
       </c>
-      <c r="K77" s="71">
+      <c r="F77" s="58">
         <v>48010</v>
       </c>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A78" s="7">
+    <row r="78" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A78" s="6">
         <v>9</v>
       </c>
-      <c r="B78" s="8">
+      <c r="B78" s="7">
         <v>90</v>
       </c>
-      <c r="C78" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H78" s="72">
+      <c r="C78" s="59">
         <v>33.79</v>
       </c>
-      <c r="I78" s="71">
+      <c r="D78" s="58">
         <v>46225</v>
       </c>
-      <c r="J78" s="71">
+      <c r="E78" s="58">
         <v>47442</v>
       </c>
-      <c r="K78" s="71">
+      <c r="F78" s="58">
         <v>48658</v>
       </c>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A79" s="7">
+    <row r="79" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A79" s="6">
         <v>9</v>
       </c>
-      <c r="B79" s="8">
+      <c r="B79" s="7">
         <v>91</v>
       </c>
-      <c r="C79" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H79" s="72">
+      <c r="C79" s="59">
         <v>34.299999999999997</v>
       </c>
-      <c r="I79" s="71">
+      <c r="D79" s="58">
         <v>46923</v>
       </c>
-      <c r="J79" s="71">
+      <c r="E79" s="58">
         <v>48158</v>
       </c>
-      <c r="K79" s="71">
+      <c r="F79" s="58">
         <v>49392</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A80" s="7">
+    <row r="80" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A80" s="6">
         <v>9</v>
       </c>
-      <c r="B80" s="8">
+      <c r="B80" s="7">
         <v>92</v>
       </c>
-      <c r="C80" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H80" s="72">
+      <c r="C80" s="59">
         <v>34.83</v>
       </c>
-      <c r="I80" s="71">
+      <c r="D80" s="58">
         <v>47648</v>
       </c>
-      <c r="J80" s="71">
+      <c r="E80" s="58">
         <v>48902</v>
       </c>
-      <c r="K80" s="71">
+      <c r="F80" s="58">
         <v>50156</v>
       </c>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A81" s="7">
+    <row r="81" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A81" s="6">
         <v>9</v>
       </c>
-      <c r="B81" s="8">
+      <c r="B81" s="7">
         <v>93</v>
       </c>
-      <c r="C81" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H81" s="72">
+      <c r="C81" s="59">
         <v>35.33</v>
       </c>
-      <c r="I81" s="71">
+      <c r="D81" s="58">
         <v>48332</v>
       </c>
-      <c r="J81" s="71">
+      <c r="E81" s="58">
         <v>49604</v>
       </c>
-      <c r="K81" s="71">
+      <c r="F81" s="58">
         <v>50876</v>
       </c>
     </row>
-    <row r="82" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A82" s="16">
+    <row r="82" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A82" s="12">
         <v>9</v>
       </c>
-      <c r="B82" s="17">
+      <c r="B82" s="13">
         <v>94</v>
       </c>
-      <c r="C82" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H82" s="76">
+      <c r="C82" s="61">
         <v>35.909999999999997</v>
       </c>
-      <c r="I82" s="75">
+      <c r="D82" s="60">
         <v>49125</v>
       </c>
-      <c r="J82" s="75">
+      <c r="E82" s="60">
         <v>50418</v>
       </c>
-      <c r="K82" s="75">
+      <c r="F82" s="60">
         <v>51711</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A83" s="13">
+    <row r="83" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A83" s="10">
         <v>10</v>
       </c>
-      <c r="B83" s="14">
+      <c r="B83" s="11">
         <v>94</v>
       </c>
-      <c r="C83" s="15" t="s">
-[...14 lines deleted...]
-      <c r="H83" s="80">
+      <c r="C83" s="63">
         <v>35.909999999999997</v>
       </c>
-      <c r="I83" s="79">
+      <c r="D83" s="62">
         <v>49125</v>
       </c>
-      <c r="J83" s="79">
+      <c r="E83" s="62">
         <v>50418</v>
       </c>
-      <c r="K83" s="79">
+      <c r="F83" s="62">
         <v>51711</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A84" s="7">
+    <row r="84" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A84" s="6">
         <v>10</v>
       </c>
-      <c r="B84" s="8">
+      <c r="B84" s="7">
         <v>95</v>
       </c>
-      <c r="C84" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H84" s="72">
+      <c r="C84" s="59">
         <v>36.409999999999997</v>
       </c>
-      <c r="I84" s="71">
+      <c r="D84" s="58">
         <v>49809</v>
       </c>
-      <c r="J84" s="71">
+      <c r="E84" s="58">
         <v>51120</v>
       </c>
-      <c r="K84" s="71">
+      <c r="F84" s="58">
         <v>52431</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A85" s="7">
+    <row r="85" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A85" s="6">
         <v>10</v>
       </c>
-      <c r="B85" s="8">
+      <c r="B85" s="7">
         <v>96</v>
       </c>
-      <c r="C85" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H85" s="72">
+      <c r="C85" s="59">
         <v>36.950000000000003</v>
       </c>
-      <c r="I85" s="71">
+      <c r="D85" s="58">
         <v>50548</v>
       </c>
-      <c r="J85" s="71">
+      <c r="E85" s="58">
         <v>51878</v>
       </c>
-      <c r="K85" s="71">
+      <c r="F85" s="58">
         <v>53208</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A86" s="7">
+    <row r="86" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A86" s="6">
         <v>10</v>
       </c>
-      <c r="B86" s="8">
+      <c r="B86" s="7">
         <v>97</v>
       </c>
-      <c r="C86" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H86" s="72">
+      <c r="C86" s="59">
         <v>37.520000000000003</v>
       </c>
-      <c r="I86" s="71">
+      <c r="D86" s="58">
         <v>51328</v>
       </c>
-      <c r="J86" s="71">
+      <c r="E86" s="58">
         <v>52679</v>
       </c>
-      <c r="K86" s="71">
+      <c r="F86" s="58">
         <v>54029</v>
       </c>
     </row>
-    <row r="87" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A87" s="7">
+    <row r="87" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A87" s="6">
         <v>10</v>
       </c>
-      <c r="B87" s="8">
+      <c r="B87" s="7">
         <v>98</v>
       </c>
-      <c r="C87" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H87" s="72">
+      <c r="C87" s="59">
         <v>38.049999999999997</v>
       </c>
-      <c r="I87" s="71">
+      <c r="D87" s="58">
         <v>52053</v>
       </c>
-      <c r="J87" s="71">
+      <c r="E87" s="58">
         <v>53423</v>
       </c>
-      <c r="K87" s="71">
+      <c r="F87" s="58">
         <v>54792</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A88" s="7">
+    <row r="88" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A88" s="6">
         <v>10</v>
       </c>
-      <c r="B88" s="8">
+      <c r="B88" s="7">
         <v>99</v>
       </c>
-      <c r="C88" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H88" s="72">
+      <c r="C88" s="59">
         <v>38.68</v>
       </c>
-      <c r="I88" s="71">
+      <c r="D88" s="58">
         <v>52915</v>
       </c>
-      <c r="J88" s="71">
+      <c r="E88" s="58">
         <v>54307</v>
       </c>
-      <c r="K88" s="71">
+      <c r="F88" s="58">
         <v>55700</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A89" s="7">
+    <row r="89" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A89" s="6">
         <v>10</v>
       </c>
-      <c r="B89" s="10">
+      <c r="B89" s="8">
         <v>100</v>
       </c>
-      <c r="C89" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H89" s="72">
+      <c r="C89" s="59">
         <v>39.21</v>
       </c>
-      <c r="I89" s="71">
+      <c r="D89" s="58">
         <v>53640</v>
       </c>
-      <c r="J89" s="71">
+      <c r="E89" s="58">
         <v>55051</v>
       </c>
-      <c r="K89" s="71">
+      <c r="F89" s="58">
         <v>56463</v>
       </c>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A90" s="7">
+    <row r="90" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A90" s="6">
         <v>10</v>
       </c>
-      <c r="B90" s="10">
+      <c r="B90" s="8">
         <v>101</v>
       </c>
-      <c r="C90" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H90" s="72">
+      <c r="C90" s="59">
         <v>39.799999999999997</v>
       </c>
-      <c r="I90" s="71">
+      <c r="D90" s="58">
         <v>54447</v>
       </c>
-      <c r="J90" s="71">
+      <c r="E90" s="58">
         <v>55880</v>
       </c>
-      <c r="K90" s="71">
+      <c r="F90" s="58">
         <v>57312</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A91" s="7">
+    <row r="91" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A91" s="6">
         <v>10</v>
       </c>
-      <c r="B91" s="10">
+      <c r="B91" s="8">
         <v>102</v>
       </c>
-      <c r="C91" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H91" s="72">
+      <c r="C91" s="59">
         <v>40.4</v>
       </c>
-      <c r="I91" s="71">
+      <c r="D91" s="58">
         <v>55268</v>
       </c>
-      <c r="J91" s="71">
+      <c r="E91" s="58">
         <v>56722</v>
       </c>
-      <c r="K91" s="71">
+      <c r="F91" s="58">
         <v>58176</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A92" s="7">
+    <row r="92" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A92" s="6">
         <v>10</v>
       </c>
-      <c r="B92" s="10">
+      <c r="B92" s="8">
         <v>103</v>
       </c>
-      <c r="C92" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H92" s="72">
+      <c r="C92" s="59">
         <v>40.97</v>
       </c>
-      <c r="I92" s="71">
+      <c r="D92" s="58">
         <v>56047</v>
       </c>
-      <c r="J92" s="71">
+      <c r="E92" s="58">
         <v>57522</v>
       </c>
-      <c r="K92" s="71">
+      <c r="F92" s="58">
         <v>58997</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A93" s="7">
+    <row r="93" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A93" s="6">
         <v>10</v>
       </c>
-      <c r="B93" s="10">
+      <c r="B93" s="8">
         <v>104</v>
       </c>
-      <c r="C93" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H93" s="72">
+      <c r="C93" s="59">
         <v>41.64</v>
       </c>
-      <c r="I93" s="71">
+      <c r="D93" s="58">
         <v>56964</v>
       </c>
-      <c r="J93" s="71">
+      <c r="E93" s="58">
         <v>58463</v>
       </c>
-      <c r="K93" s="71">
+      <c r="F93" s="58">
         <v>59962</v>
       </c>
     </row>
-    <row r="94" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A94" s="7">
+    <row r="94" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A94" s="6">
         <v>10</v>
       </c>
-      <c r="B94" s="10">
+      <c r="B94" s="8">
         <v>105</v>
       </c>
-      <c r="C94" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H94" s="72">
+      <c r="C94" s="59">
         <v>42.24</v>
       </c>
-      <c r="I94" s="71">
+      <c r="D94" s="58">
         <v>57785</v>
       </c>
-      <c r="J94" s="71">
+      <c r="E94" s="58">
         <v>59305</v>
       </c>
-      <c r="K94" s="71">
+      <c r="F94" s="58">
         <v>60826</v>
       </c>
     </row>
-    <row r="95" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A95" s="16">
+    <row r="95" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A95" s="12">
         <v>10</v>
       </c>
-      <c r="B95" s="20">
+      <c r="B95" s="15">
         <v>106</v>
       </c>
-      <c r="C95" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H95" s="76">
+      <c r="C95" s="61">
         <v>42.89</v>
       </c>
-      <c r="I95" s="75">
+      <c r="D95" s="60">
         <v>58674</v>
       </c>
-      <c r="J95" s="75">
+      <c r="E95" s="60">
         <v>60218</v>
       </c>
-      <c r="K95" s="75">
+      <c r="F95" s="60">
         <v>61762</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A96" s="13">
+    <row r="96" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A96" s="10">
         <v>11</v>
       </c>
-      <c r="B96" s="19">
+      <c r="B96" s="14">
         <v>106</v>
       </c>
-      <c r="C96" s="15" t="s">
-[...14 lines deleted...]
-      <c r="H96" s="80">
+      <c r="C96" s="63">
         <v>42.89</v>
       </c>
-      <c r="I96" s="79">
+      <c r="D96" s="62">
         <v>58674</v>
       </c>
-      <c r="J96" s="79">
+      <c r="E96" s="62">
         <v>60218</v>
       </c>
-      <c r="K96" s="79">
+      <c r="F96" s="62">
         <v>61762</v>
       </c>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A97" s="7">
+    <row r="97" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A97" s="6">
         <v>11</v>
       </c>
-      <c r="B97" s="10">
+      <c r="B97" s="8">
         <v>107</v>
       </c>
-      <c r="C97" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H97" s="72">
+      <c r="C97" s="59">
         <v>43.56</v>
       </c>
-      <c r="I97" s="71">
+      <c r="D97" s="58">
         <v>59591</v>
       </c>
-      <c r="J97" s="71">
+      <c r="E97" s="58">
         <v>61159</v>
       </c>
-      <c r="K97" s="71">
+      <c r="F97" s="58">
         <v>62727</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A98" s="7">
+    <row r="98" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A98" s="6">
         <v>11</v>
       </c>
-      <c r="B98" s="10">
+      <c r="B98" s="8">
         <v>108</v>
       </c>
-      <c r="C98" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H98" s="72">
+      <c r="C98" s="59">
         <v>44.22</v>
       </c>
-      <c r="I98" s="71">
+      <c r="D98" s="58">
         <v>60493</v>
       </c>
-      <c r="J98" s="71">
+      <c r="E98" s="58">
         <v>62085</v>
       </c>
-      <c r="K98" s="71">
+      <c r="F98" s="58">
         <v>63677</v>
       </c>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A99" s="7">
+    <row r="99" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A99" s="6">
         <v>11</v>
       </c>
-      <c r="B99" s="10">
+      <c r="B99" s="8">
         <v>109</v>
       </c>
-      <c r="C99" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H99" s="72">
+      <c r="C99" s="59">
         <v>44.87</v>
       </c>
-      <c r="I99" s="71">
+      <c r="D99" s="58">
         <v>61383</v>
       </c>
-      <c r="J99" s="71">
+      <c r="E99" s="58">
         <v>62998</v>
       </c>
-      <c r="K99" s="71">
+      <c r="F99" s="58">
         <v>64613</v>
       </c>
     </row>
-    <row r="100" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A100" s="7">
+    <row r="100" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A100" s="6">
         <v>11</v>
       </c>
-      <c r="B100" s="10">
+      <c r="B100" s="8">
         <v>110</v>
       </c>
-      <c r="C100" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H100" s="72">
+      <c r="C100" s="59">
         <v>45.51</v>
       </c>
-      <c r="I100" s="71">
+      <c r="D100" s="58">
         <v>62258</v>
       </c>
-      <c r="J100" s="71">
+      <c r="E100" s="58">
         <v>63897</v>
       </c>
-      <c r="K100" s="71">
+      <c r="F100" s="58">
         <v>65535</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A101" s="7">
+    <row r="101" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A101" s="6">
         <v>11</v>
       </c>
-      <c r="B101" s="10">
+      <c r="B101" s="8">
         <v>111</v>
       </c>
-      <c r="C101" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H101" s="72">
+      <c r="C101" s="59">
         <v>46.21</v>
       </c>
-      <c r="I101" s="71">
+      <c r="D101" s="58">
         <v>63216</v>
       </c>
-      <c r="J101" s="71">
+      <c r="E101" s="58">
         <v>64879</v>
       </c>
-      <c r="K101" s="71">
+      <c r="F101" s="58">
         <v>66543</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A102" s="7">
+    <row r="102" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A102" s="6">
         <v>11</v>
       </c>
-      <c r="B102" s="10">
+      <c r="B102" s="8">
         <v>112</v>
       </c>
-      <c r="C102" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H102" s="72">
+      <c r="C102" s="59">
         <v>46.89</v>
       </c>
-      <c r="I102" s="71">
+      <c r="D102" s="58">
         <v>64146</v>
       </c>
-      <c r="J102" s="71">
+      <c r="E102" s="58">
         <v>65834</v>
       </c>
-      <c r="K102" s="71">
+      <c r="F102" s="58">
         <v>67522</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A103" s="7">
+    <row r="103" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A103" s="6">
         <v>11</v>
       </c>
-      <c r="B103" s="10">
+      <c r="B103" s="8">
         <v>113</v>
       </c>
-      <c r="C103" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H103" s="72">
+      <c r="C103" s="59">
         <v>47.6</v>
       </c>
-      <c r="I103" s="71">
+      <c r="D103" s="58">
         <v>65117</v>
       </c>
-      <c r="J103" s="71">
+      <c r="E103" s="58">
         <v>66831</v>
       </c>
-      <c r="K103" s="71">
+      <c r="F103" s="58">
         <v>68544</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A104" s="7">
+    <row r="104" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A104" s="6">
         <v>11</v>
       </c>
-      <c r="B104" s="10">
+      <c r="B104" s="8">
         <v>114</v>
       </c>
-      <c r="C104" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H104" s="72">
+      <c r="C104" s="59">
         <v>48.33</v>
       </c>
-      <c r="I104" s="71">
+      <c r="D104" s="58">
         <v>66116</v>
       </c>
-      <c r="J104" s="71">
+      <c r="E104" s="58">
         <v>67856</v>
       </c>
-      <c r="K104" s="71">
+      <c r="F104" s="58">
         <v>69596</v>
       </c>
     </row>
-    <row r="105" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A105" s="7">
+    <row r="105" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A105" s="6">
         <v>11</v>
       </c>
-      <c r="B105" s="10">
+      <c r="B105" s="8">
         <v>115</v>
       </c>
-      <c r="C105" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H105" s="72">
+      <c r="C105" s="59">
         <v>49.08</v>
       </c>
-      <c r="I105" s="71">
+      <c r="D105" s="58">
         <v>67142</v>
       </c>
-      <c r="J105" s="71">
+      <c r="E105" s="58">
         <v>68909</v>
       </c>
-      <c r="K105" s="71">
+      <c r="F105" s="58">
         <v>70676</v>
       </c>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A106" s="7">
+    <row r="106" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A106" s="6">
         <v>11</v>
       </c>
-      <c r="B106" s="10">
+      <c r="B106" s="8">
         <v>116</v>
       </c>
-      <c r="C106" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H106" s="72">
+      <c r="C106" s="59">
         <v>49.8</v>
       </c>
-      <c r="I106" s="71">
+      <c r="D106" s="58">
         <v>68127</v>
       </c>
-      <c r="J106" s="71">
+      <c r="E106" s="58">
         <v>69920</v>
       </c>
-      <c r="K106" s="71">
+      <c r="F106" s="58">
         <v>71712</v>
       </c>
     </row>
-    <row r="107" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A107" s="7">
+    <row r="107" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A107" s="6">
         <v>11</v>
       </c>
-      <c r="B107" s="10">
+      <c r="B107" s="8">
         <v>117</v>
       </c>
-      <c r="C107" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H107" s="72">
+      <c r="C107" s="59">
         <v>50.52</v>
       </c>
-      <c r="I107" s="71">
+      <c r="D107" s="58">
         <v>69112</v>
       </c>
-      <c r="J107" s="71">
+      <c r="E107" s="58">
         <v>70931</v>
       </c>
-      <c r="K107" s="71">
+      <c r="F107" s="58">
         <v>72749</v>
       </c>
     </row>
-    <row r="108" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A108" s="16">
+    <row r="108" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A108" s="12">
         <v>11</v>
       </c>
-      <c r="B108" s="20">
+      <c r="B108" s="15">
         <v>118</v>
       </c>
-      <c r="C108" s="18" t="s">
-[...14 lines deleted...]
-      <c r="H108" s="76">
+      <c r="C108" s="61">
         <v>51.33</v>
       </c>
-      <c r="I108" s="75">
+      <c r="D108" s="60">
         <v>70220</v>
       </c>
-      <c r="J108" s="75">
+      <c r="E108" s="60">
         <v>72068</v>
       </c>
-      <c r="K108" s="75">
+      <c r="F108" s="60">
         <v>73916</v>
       </c>
     </row>
-    <row r="109" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A109" s="13">
+    <row r="109" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A109" s="10">
         <v>12</v>
       </c>
-      <c r="B109" s="19">
+      <c r="B109" s="14">
         <v>117</v>
       </c>
-      <c r="C109" s="15" t="s">
-[...14 lines deleted...]
-      <c r="H109" s="80">
+      <c r="C109" s="63">
         <v>50.52</v>
       </c>
-      <c r="I109" s="79">
+      <c r="D109" s="62">
         <v>69112</v>
       </c>
-      <c r="J109" s="79">
+      <c r="E109" s="62">
         <v>70931</v>
       </c>
-      <c r="K109" s="79">
+      <c r="F109" s="62">
         <v>72749</v>
       </c>
     </row>
-    <row r="110" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A110" s="7">
+    <row r="110" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A110" s="6">
         <v>12</v>
       </c>
-      <c r="B110" s="10">
+      <c r="B110" s="8">
         <v>118</v>
       </c>
-      <c r="C110" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H110" s="72">
+      <c r="C110" s="59">
         <v>51.33</v>
       </c>
-      <c r="I110" s="71">
+      <c r="D110" s="58">
         <v>70220</v>
       </c>
-      <c r="J110" s="71">
+      <c r="E110" s="58">
         <v>72068</v>
       </c>
-      <c r="K110" s="71">
+      <c r="F110" s="58">
         <v>73916</v>
       </c>
     </row>
-    <row r="111" spans="1:11" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="A111" s="7">
+    <row r="111" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A111" s="6">
         <v>12</v>
       </c>
-      <c r="B111" s="10">
+      <c r="B111" s="8">
         <v>119</v>
       </c>
-      <c r="C111" s="6" t="s">
-[...14 lines deleted...]
-      <c r="H111" s="72">
+      <c r="C111" s="59">
         <v>52.04</v>
       </c>
-      <c r="I111" s="71">
+      <c r="D111" s="58">
         <v>71191</v>
       </c>
-      <c r="J111" s="71">
+      <c r="E111" s="58">
         <v>73065</v>
       </c>
-      <c r="K111" s="71">
+      <c r="F111" s="58">
         <v>74938</v>
       </c>
     </row>
-    <row r="112" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A112" s="7">
+    <row r="112" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A112" s="6">
         <v>12</v>
       </c>
-      <c r="B112" s="10">
+      <c r="B112" s="8">
         <v>120</v>
       </c>
-      <c r="C112" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H112" s="72">
+      <c r="C112" s="59">
         <v>52.83</v>
       </c>
-      <c r="I112" s="71">
+      <c r="D112" s="58">
         <v>72272</v>
       </c>
-      <c r="J112" s="71">
+      <c r="E112" s="58">
         <v>74174</v>
       </c>
-      <c r="K112" s="71">
+      <c r="F112" s="58">
         <v>76076</v>
       </c>
     </row>
-    <row r="113" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A113" s="7">
+    <row r="113" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A113" s="6">
         <v>12</v>
       </c>
-      <c r="B113" s="10">
+      <c r="B113" s="8">
         <v>121</v>
       </c>
-      <c r="C113" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H113" s="72">
+      <c r="C113" s="59">
         <v>53.62</v>
       </c>
-      <c r="I113" s="71">
+      <c r="D113" s="58">
         <v>73353</v>
       </c>
-      <c r="J113" s="71">
+      <c r="E113" s="58">
         <v>75283</v>
       </c>
-      <c r="K113" s="71">
+      <c r="F113" s="58">
         <v>77213</v>
       </c>
     </row>
-    <row r="114" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A114" s="7">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A114" s="6">
         <v>12</v>
       </c>
-      <c r="B114" s="10">
+      <c r="B114" s="8">
         <v>122</v>
       </c>
-      <c r="C114" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H114" s="72">
+      <c r="C114" s="59">
         <v>54.4</v>
       </c>
-      <c r="I114" s="71">
+      <c r="D114" s="58">
         <v>74420</v>
       </c>
-      <c r="J114" s="71">
+      <c r="E114" s="58">
         <v>76378</v>
       </c>
-      <c r="K114" s="71">
+      <c r="F114" s="58">
         <v>78336</v>
       </c>
     </row>
-    <row r="115" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A115" s="7">
+    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A115" s="6">
         <v>12</v>
       </c>
-      <c r="B115" s="10">
+      <c r="B115" s="8">
         <v>123</v>
       </c>
-      <c r="C115" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H115" s="72">
+      <c r="C115" s="59">
         <v>55.19</v>
       </c>
-      <c r="I115" s="71">
+      <c r="D115" s="58">
         <v>75500</v>
       </c>
-      <c r="J115" s="71">
+      <c r="E115" s="58">
         <v>77487</v>
       </c>
-      <c r="K115" s="71">
+      <c r="F115" s="58">
         <v>79474</v>
       </c>
     </row>
-    <row r="116" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A116" s="7">
+    <row r="116" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A116" s="6">
         <v>12</v>
       </c>
-      <c r="B116" s="10">
+      <c r="B116" s="8">
         <v>124</v>
       </c>
-      <c r="C116" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H116" s="72">
+      <c r="C116" s="59">
         <v>56.05</v>
       </c>
-      <c r="I116" s="71">
+      <c r="D116" s="58">
         <v>76676.542736680713</v>
       </c>
-      <c r="J116" s="71">
+      <c r="E116" s="58">
         <v>78694.346492909157</v>
       </c>
-      <c r="K116" s="71">
+      <c r="F116" s="58">
         <v>80712.150249137601</v>
       </c>
     </row>
-    <row r="117" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A117" s="7">
+    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A117" s="6">
         <v>12</v>
       </c>
-      <c r="B117" s="10">
+      <c r="B117" s="8">
         <v>125</v>
       </c>
-      <c r="C117" s="9" t="s">
-[...14 lines deleted...]
-      <c r="H117" s="72">
+      <c r="C117" s="59">
         <v>56.86</v>
       </c>
-      <c r="I117" s="71">
+      <c r="D117" s="58">
         <v>77785</v>
       </c>
-      <c r="J117" s="71">
+      <c r="E117" s="58">
         <v>79832</v>
       </c>
-      <c r="K117" s="71">
+      <c r="F117" s="58">
         <v>81879</v>
       </c>
     </row>
-    <row r="118" spans="1:12" s="57" customFormat="1" x14ac:dyDescent="0.25">
-[...2422 lines deleted...]
-      <c r="K318" s="59"/>
+    <row r="118" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="46"/>
+      <c r="C118" s="48"/>
+      <c r="D118" s="48"/>
+      <c r="E118" s="48"/>
+      <c r="F118" s="48"/>
+    </row>
+    <row r="119" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="50"/>
+      <c r="B119" s="51"/>
+      <c r="C119" s="48"/>
+      <c r="D119" s="48"/>
+      <c r="E119" s="48"/>
+      <c r="F119" s="48"/>
+      <c r="G119" s="52"/>
+    </row>
+    <row r="120" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="50"/>
+      <c r="B120" s="53"/>
+      <c r="C120" s="48"/>
+      <c r="D120" s="48"/>
+      <c r="E120" s="48"/>
+      <c r="F120" s="48"/>
+      <c r="G120" s="52"/>
+    </row>
+    <row r="121" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="50"/>
+      <c r="B121" s="53"/>
+      <c r="C121" s="48"/>
+      <c r="D121" s="48"/>
+      <c r="E121" s="48"/>
+      <c r="F121" s="48"/>
+      <c r="G121" s="54"/>
+    </row>
+    <row r="122" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="50"/>
+      <c r="B122" s="53"/>
+      <c r="C122" s="48"/>
+      <c r="D122" s="48"/>
+      <c r="E122" s="48"/>
+      <c r="F122" s="48"/>
+      <c r="G122" s="54"/>
+    </row>
+    <row r="123" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="46"/>
+      <c r="C123" s="48"/>
+      <c r="D123" s="48"/>
+      <c r="E123" s="48"/>
+      <c r="F123" s="48"/>
+      <c r="G123" s="72"/>
+    </row>
+    <row r="124" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="46"/>
+      <c r="C124" s="48"/>
+      <c r="D124" s="48"/>
+      <c r="E124" s="48"/>
+      <c r="F124" s="48"/>
+      <c r="G124" s="72"/>
+    </row>
+    <row r="125" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="46"/>
+      <c r="C125" s="48"/>
+      <c r="D125" s="48"/>
+      <c r="E125" s="48"/>
+      <c r="F125" s="48"/>
+      <c r="G125" s="72"/>
+    </row>
+    <row r="126" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="46"/>
+      <c r="C126" s="48"/>
+      <c r="D126" s="48"/>
+      <c r="E126" s="48"/>
+      <c r="F126" s="48"/>
+      <c r="G126" s="72"/>
+    </row>
+    <row r="127" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="55"/>
+      <c r="B127" s="56"/>
+      <c r="C127" s="48"/>
+      <c r="D127" s="48"/>
+      <c r="E127" s="48"/>
+      <c r="F127" s="48"/>
+    </row>
+    <row r="128" spans="1:7" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="57"/>
+      <c r="C128" s="48"/>
+      <c r="D128" s="48"/>
+      <c r="E128" s="48"/>
+      <c r="F128" s="48"/>
+    </row>
+    <row r="129" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="57"/>
+      <c r="C129" s="48"/>
+      <c r="D129" s="48"/>
+      <c r="E129" s="48"/>
+      <c r="F129" s="48"/>
+    </row>
+    <row r="130" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="46"/>
+      <c r="C130" s="48"/>
+      <c r="D130" s="48"/>
+      <c r="E130" s="48"/>
+      <c r="F130" s="48"/>
+    </row>
+    <row r="131" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="46"/>
+      <c r="C131" s="48"/>
+      <c r="D131" s="48"/>
+      <c r="E131" s="48"/>
+      <c r="F131" s="48"/>
+    </row>
+    <row r="132" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="46"/>
+      <c r="C132" s="48"/>
+      <c r="D132" s="48"/>
+      <c r="E132" s="48"/>
+      <c r="F132" s="48"/>
+    </row>
+    <row r="133" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="46"/>
+      <c r="C133" s="48"/>
+      <c r="D133" s="48"/>
+      <c r="E133" s="48"/>
+      <c r="F133" s="48"/>
+    </row>
+    <row r="134" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="46"/>
+      <c r="C134" s="48"/>
+      <c r="D134" s="48"/>
+      <c r="E134" s="48"/>
+      <c r="F134" s="48"/>
+    </row>
+    <row r="135" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="46"/>
+      <c r="C135" s="48"/>
+      <c r="D135" s="48"/>
+      <c r="E135" s="48"/>
+      <c r="F135" s="48"/>
+    </row>
+    <row r="136" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="46"/>
+      <c r="C136" s="48"/>
+      <c r="D136" s="48"/>
+      <c r="E136" s="48"/>
+      <c r="F136" s="48"/>
+    </row>
+    <row r="137" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="46"/>
+      <c r="C137" s="48"/>
+      <c r="D137" s="48"/>
+      <c r="E137" s="48"/>
+      <c r="F137" s="48"/>
+    </row>
+    <row r="138" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="46"/>
+      <c r="C138" s="48"/>
+      <c r="D138" s="48"/>
+      <c r="E138" s="48"/>
+      <c r="F138" s="48"/>
+    </row>
+    <row r="139" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="46"/>
+      <c r="C139" s="48"/>
+      <c r="D139" s="48"/>
+      <c r="E139" s="48"/>
+      <c r="F139" s="48"/>
+    </row>
+    <row r="140" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="46"/>
+      <c r="C140" s="48"/>
+      <c r="D140" s="48"/>
+      <c r="E140" s="48"/>
+      <c r="F140" s="48"/>
+    </row>
+    <row r="141" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="46"/>
+      <c r="C141" s="48"/>
+      <c r="D141" s="48"/>
+      <c r="E141" s="48"/>
+      <c r="F141" s="48"/>
+    </row>
+    <row r="142" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="46"/>
+      <c r="C142" s="48"/>
+      <c r="D142" s="48"/>
+      <c r="E142" s="48"/>
+      <c r="F142" s="48"/>
+    </row>
+    <row r="143" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="46"/>
+      <c r="C143" s="48"/>
+      <c r="D143" s="48"/>
+      <c r="E143" s="48"/>
+      <c r="F143" s="48"/>
+    </row>
+    <row r="144" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="46"/>
+      <c r="C144" s="48"/>
+      <c r="D144" s="48"/>
+      <c r="E144" s="48"/>
+      <c r="F144" s="48"/>
+    </row>
+    <row r="145" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="46"/>
+      <c r="C145" s="48"/>
+      <c r="D145" s="48"/>
+      <c r="E145" s="48"/>
+      <c r="F145" s="48"/>
+    </row>
+    <row r="146" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="46"/>
+      <c r="C146" s="48"/>
+      <c r="D146" s="48"/>
+      <c r="E146" s="48"/>
+      <c r="F146" s="48"/>
+    </row>
+    <row r="147" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="46"/>
+      <c r="C147" s="48"/>
+      <c r="D147" s="48"/>
+      <c r="E147" s="48"/>
+      <c r="F147" s="48"/>
+    </row>
+    <row r="148" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="46"/>
+      <c r="C148" s="48"/>
+      <c r="D148" s="48"/>
+      <c r="E148" s="48"/>
+      <c r="F148" s="48"/>
+    </row>
+    <row r="149" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="46"/>
+      <c r="C149" s="48"/>
+      <c r="D149" s="48"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+    </row>
+    <row r="150" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="46"/>
+      <c r="C150" s="48"/>
+      <c r="D150" s="48"/>
+      <c r="E150" s="48"/>
+      <c r="F150" s="48"/>
+    </row>
+    <row r="151" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="46"/>
+      <c r="C151" s="48"/>
+      <c r="D151" s="48"/>
+      <c r="E151" s="48"/>
+      <c r="F151" s="48"/>
+    </row>
+    <row r="152" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="46"/>
+      <c r="C152" s="48"/>
+      <c r="D152" s="48"/>
+      <c r="E152" s="48"/>
+      <c r="F152" s="48"/>
+    </row>
+    <row r="153" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="46"/>
+      <c r="C153" s="48"/>
+      <c r="D153" s="48"/>
+      <c r="E153" s="48"/>
+      <c r="F153" s="48"/>
+    </row>
+    <row r="154" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="46"/>
+      <c r="C154" s="48"/>
+      <c r="D154" s="48"/>
+      <c r="E154" s="48"/>
+      <c r="F154" s="48"/>
+    </row>
+    <row r="155" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="46"/>
+      <c r="C155" s="48"/>
+      <c r="D155" s="48"/>
+      <c r="E155" s="48"/>
+      <c r="F155" s="48"/>
+    </row>
+    <row r="156" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="46"/>
+      <c r="C156" s="48"/>
+      <c r="D156" s="48"/>
+      <c r="E156" s="48"/>
+      <c r="F156" s="48"/>
+    </row>
+    <row r="157" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="46"/>
+      <c r="C157" s="48"/>
+      <c r="D157" s="48"/>
+      <c r="E157" s="48"/>
+      <c r="F157" s="48"/>
+    </row>
+    <row r="158" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="46"/>
+      <c r="C158" s="48"/>
+      <c r="D158" s="48"/>
+      <c r="E158" s="48"/>
+      <c r="F158" s="48"/>
+    </row>
+    <row r="159" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="46"/>
+      <c r="C159" s="48"/>
+      <c r="D159" s="48"/>
+      <c r="E159" s="48"/>
+      <c r="F159" s="48"/>
+    </row>
+    <row r="160" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="46"/>
+      <c r="C160" s="48"/>
+      <c r="D160" s="48"/>
+      <c r="E160" s="48"/>
+      <c r="F160" s="48"/>
+    </row>
+    <row r="161" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="46"/>
+      <c r="C161" s="48"/>
+      <c r="D161" s="48"/>
+      <c r="E161" s="48"/>
+      <c r="F161" s="48"/>
+    </row>
+    <row r="162" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="46"/>
+      <c r="C162" s="48"/>
+      <c r="D162" s="48"/>
+      <c r="E162" s="48"/>
+      <c r="F162" s="48"/>
+    </row>
+    <row r="163" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="46"/>
+      <c r="C163" s="48"/>
+      <c r="D163" s="48"/>
+      <c r="E163" s="48"/>
+      <c r="F163" s="48"/>
+    </row>
+    <row r="164" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="46"/>
+      <c r="C164" s="48"/>
+      <c r="D164" s="48"/>
+      <c r="E164" s="48"/>
+      <c r="F164" s="48"/>
+    </row>
+    <row r="165" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="46"/>
+      <c r="C165" s="48"/>
+      <c r="D165" s="48"/>
+      <c r="E165" s="48"/>
+      <c r="F165" s="48"/>
+    </row>
+    <row r="166" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="46"/>
+      <c r="C166" s="48"/>
+      <c r="D166" s="48"/>
+      <c r="E166" s="48"/>
+      <c r="F166" s="48"/>
+    </row>
+    <row r="167" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="46"/>
+      <c r="C167" s="48"/>
+      <c r="D167" s="48"/>
+      <c r="E167" s="48"/>
+      <c r="F167" s="48"/>
+    </row>
+    <row r="168" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="46"/>
+      <c r="C168" s="48"/>
+      <c r="D168" s="48"/>
+      <c r="E168" s="48"/>
+      <c r="F168" s="48"/>
+    </row>
+    <row r="169" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="46"/>
+      <c r="C169" s="48"/>
+      <c r="D169" s="48"/>
+      <c r="E169" s="48"/>
+      <c r="F169" s="48"/>
+    </row>
+    <row r="170" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="46"/>
+      <c r="C170" s="48"/>
+      <c r="D170" s="48"/>
+      <c r="E170" s="48"/>
+      <c r="F170" s="48"/>
+    </row>
+    <row r="171" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="46"/>
+      <c r="C171" s="48"/>
+      <c r="D171" s="48"/>
+      <c r="E171" s="48"/>
+      <c r="F171" s="48"/>
+    </row>
+    <row r="172" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="46"/>
+      <c r="C172" s="48"/>
+      <c r="D172" s="48"/>
+      <c r="E172" s="48"/>
+      <c r="F172" s="48"/>
+    </row>
+    <row r="173" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="46"/>
+      <c r="C173" s="48"/>
+      <c r="D173" s="48"/>
+      <c r="E173" s="48"/>
+      <c r="F173" s="48"/>
+    </row>
+    <row r="174" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="46"/>
+      <c r="C174" s="48"/>
+      <c r="D174" s="48"/>
+      <c r="E174" s="48"/>
+      <c r="F174" s="48"/>
+    </row>
+    <row r="175" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="46"/>
+      <c r="C175" s="48"/>
+      <c r="D175" s="48"/>
+      <c r="E175" s="48"/>
+      <c r="F175" s="48"/>
+    </row>
+    <row r="176" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="46"/>
+      <c r="C176" s="48"/>
+      <c r="D176" s="48"/>
+      <c r="E176" s="48"/>
+      <c r="F176" s="48"/>
+    </row>
+    <row r="177" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="46"/>
+      <c r="C177" s="48"/>
+      <c r="D177" s="48"/>
+      <c r="E177" s="48"/>
+      <c r="F177" s="48"/>
+    </row>
+    <row r="178" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="46"/>
+      <c r="C178" s="48"/>
+      <c r="D178" s="48"/>
+      <c r="E178" s="48"/>
+      <c r="F178" s="48"/>
+    </row>
+    <row r="179" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="46"/>
+      <c r="C179" s="48"/>
+      <c r="D179" s="48"/>
+      <c r="E179" s="48"/>
+      <c r="F179" s="48"/>
+    </row>
+    <row r="180" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="46"/>
+      <c r="C180" s="48"/>
+      <c r="D180" s="48"/>
+      <c r="E180" s="48"/>
+      <c r="F180" s="48"/>
+    </row>
+    <row r="181" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="46"/>
+      <c r="C181" s="48"/>
+      <c r="D181" s="48"/>
+      <c r="E181" s="48"/>
+      <c r="F181" s="48"/>
+    </row>
+    <row r="182" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A182" s="46"/>
+      <c r="C182" s="48"/>
+      <c r="D182" s="48"/>
+      <c r="E182" s="48"/>
+      <c r="F182" s="48"/>
+    </row>
+    <row r="183" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A183" s="46"/>
+      <c r="C183" s="48"/>
+      <c r="D183" s="48"/>
+      <c r="E183" s="48"/>
+      <c r="F183" s="48"/>
+    </row>
+    <row r="184" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A184" s="46"/>
+      <c r="C184" s="48"/>
+      <c r="D184" s="48"/>
+      <c r="E184" s="48"/>
+      <c r="F184" s="48"/>
+    </row>
+    <row r="185" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="46"/>
+      <c r="C185" s="48"/>
+      <c r="D185" s="48"/>
+      <c r="E185" s="48"/>
+      <c r="F185" s="48"/>
+    </row>
+    <row r="186" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="46"/>
+      <c r="C186" s="48"/>
+      <c r="D186" s="48"/>
+      <c r="E186" s="48"/>
+      <c r="F186" s="48"/>
+    </row>
+    <row r="187" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="46"/>
+      <c r="C187" s="48"/>
+      <c r="D187" s="48"/>
+      <c r="E187" s="48"/>
+      <c r="F187" s="48"/>
+    </row>
+    <row r="188" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="46"/>
+      <c r="C188" s="48"/>
+      <c r="D188" s="48"/>
+      <c r="E188" s="48"/>
+      <c r="F188" s="48"/>
+    </row>
+    <row r="189" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A189" s="46"/>
+      <c r="C189" s="48"/>
+      <c r="D189" s="48"/>
+      <c r="E189" s="48"/>
+      <c r="F189" s="48"/>
+    </row>
+    <row r="190" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A190" s="46"/>
+      <c r="C190" s="48"/>
+      <c r="D190" s="48"/>
+      <c r="E190" s="48"/>
+      <c r="F190" s="48"/>
+    </row>
+    <row r="191" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A191" s="46"/>
+      <c r="C191" s="48"/>
+      <c r="D191" s="48"/>
+      <c r="E191" s="48"/>
+      <c r="F191" s="48"/>
+    </row>
+    <row r="192" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A192" s="46"/>
+      <c r="C192" s="48"/>
+      <c r="D192" s="48"/>
+      <c r="E192" s="48"/>
+      <c r="F192" s="48"/>
+    </row>
+    <row r="193" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="46"/>
+      <c r="C193" s="48"/>
+      <c r="D193" s="48"/>
+      <c r="E193" s="48"/>
+      <c r="F193" s="48"/>
+    </row>
+    <row r="194" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A194" s="46"/>
+      <c r="C194" s="48"/>
+      <c r="D194" s="48"/>
+      <c r="E194" s="48"/>
+      <c r="F194" s="48"/>
+    </row>
+    <row r="195" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A195" s="46"/>
+      <c r="C195" s="48"/>
+      <c r="D195" s="48"/>
+      <c r="E195" s="48"/>
+      <c r="F195" s="48"/>
+    </row>
+    <row r="196" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="46"/>
+      <c r="C196" s="48"/>
+      <c r="D196" s="48"/>
+      <c r="E196" s="48"/>
+      <c r="F196" s="48"/>
+    </row>
+    <row r="197" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A197" s="46"/>
+      <c r="C197" s="48"/>
+      <c r="D197" s="48"/>
+      <c r="E197" s="48"/>
+      <c r="F197" s="48"/>
+    </row>
+    <row r="198" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A198" s="46"/>
+      <c r="C198" s="48"/>
+      <c r="D198" s="48"/>
+      <c r="E198" s="48"/>
+      <c r="F198" s="48"/>
+    </row>
+    <row r="199" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A199" s="46"/>
+      <c r="C199" s="48"/>
+      <c r="D199" s="48"/>
+      <c r="E199" s="48"/>
+      <c r="F199" s="48"/>
+    </row>
+    <row r="200" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A200" s="46"/>
+      <c r="C200" s="48"/>
+      <c r="D200" s="48"/>
+      <c r="E200" s="48"/>
+      <c r="F200" s="48"/>
+    </row>
+    <row r="201" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A201" s="46"/>
+      <c r="C201" s="48"/>
+      <c r="D201" s="48"/>
+      <c r="E201" s="48"/>
+      <c r="F201" s="48"/>
+    </row>
+    <row r="202" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A202" s="46"/>
+      <c r="C202" s="48"/>
+      <c r="D202" s="48"/>
+      <c r="E202" s="48"/>
+      <c r="F202" s="48"/>
+    </row>
+    <row r="203" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A203" s="46"/>
+      <c r="C203" s="48"/>
+      <c r="D203" s="48"/>
+      <c r="E203" s="48"/>
+      <c r="F203" s="48"/>
+    </row>
+    <row r="204" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A204" s="46"/>
+      <c r="C204" s="48"/>
+      <c r="D204" s="48"/>
+      <c r="E204" s="48"/>
+      <c r="F204" s="48"/>
+    </row>
+    <row r="205" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A205" s="46"/>
+      <c r="C205" s="48"/>
+      <c r="D205" s="48"/>
+      <c r="E205" s="48"/>
+      <c r="F205" s="48"/>
+    </row>
+    <row r="206" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A206" s="46"/>
+      <c r="C206" s="48"/>
+      <c r="D206" s="48"/>
+      <c r="E206" s="48"/>
+      <c r="F206" s="48"/>
+    </row>
+    <row r="207" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A207" s="46"/>
+      <c r="C207" s="48"/>
+      <c r="D207" s="48"/>
+      <c r="E207" s="48"/>
+      <c r="F207" s="48"/>
+    </row>
+    <row r="208" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A208" s="46"/>
+      <c r="C208" s="48"/>
+      <c r="D208" s="48"/>
+      <c r="E208" s="48"/>
+      <c r="F208" s="48"/>
+    </row>
+    <row r="209" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A209" s="46"/>
+      <c r="C209" s="48"/>
+      <c r="D209" s="48"/>
+      <c r="E209" s="48"/>
+      <c r="F209" s="48"/>
+    </row>
+    <row r="210" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A210" s="46"/>
+      <c r="C210" s="48"/>
+      <c r="D210" s="48"/>
+      <c r="E210" s="48"/>
+      <c r="F210" s="48"/>
+    </row>
+    <row r="211" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A211" s="46"/>
+      <c r="C211" s="48"/>
+      <c r="D211" s="48"/>
+      <c r="E211" s="48"/>
+      <c r="F211" s="48"/>
+    </row>
+    <row r="212" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A212" s="46"/>
+      <c r="C212" s="48"/>
+      <c r="D212" s="48"/>
+      <c r="E212" s="48"/>
+      <c r="F212" s="48"/>
+    </row>
+    <row r="213" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A213" s="46"/>
+      <c r="C213" s="48"/>
+      <c r="D213" s="48"/>
+      <c r="E213" s="48"/>
+      <c r="F213" s="48"/>
+    </row>
+    <row r="214" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A214" s="46"/>
+      <c r="C214" s="48"/>
+      <c r="D214" s="48"/>
+      <c r="E214" s="48"/>
+      <c r="F214" s="48"/>
+    </row>
+    <row r="215" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A215" s="46"/>
+      <c r="C215" s="48"/>
+      <c r="D215" s="48"/>
+      <c r="E215" s="48"/>
+      <c r="F215" s="48"/>
+    </row>
+    <row r="216" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A216" s="46"/>
+      <c r="C216" s="48"/>
+      <c r="D216" s="48"/>
+      <c r="E216" s="48"/>
+      <c r="F216" s="48"/>
+    </row>
+    <row r="217" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A217" s="46"/>
+      <c r="C217" s="48"/>
+      <c r="D217" s="48"/>
+      <c r="E217" s="48"/>
+      <c r="F217" s="48"/>
+    </row>
+    <row r="218" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="46"/>
+      <c r="C218" s="48"/>
+      <c r="D218" s="48"/>
+      <c r="E218" s="48"/>
+      <c r="F218" s="48"/>
+    </row>
+    <row r="219" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A219" s="46"/>
+      <c r="C219" s="48"/>
+      <c r="D219" s="48"/>
+      <c r="E219" s="48"/>
+      <c r="F219" s="48"/>
+    </row>
+    <row r="220" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A220" s="46"/>
+      <c r="C220" s="48"/>
+      <c r="D220" s="48"/>
+      <c r="E220" s="48"/>
+      <c r="F220" s="48"/>
+    </row>
+    <row r="221" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A221" s="46"/>
+      <c r="C221" s="48"/>
+      <c r="D221" s="48"/>
+      <c r="E221" s="48"/>
+      <c r="F221" s="48"/>
+    </row>
+    <row r="222" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A222" s="46"/>
+      <c r="C222" s="48"/>
+      <c r="D222" s="48"/>
+      <c r="E222" s="48"/>
+      <c r="F222" s="48"/>
+    </row>
+    <row r="223" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A223" s="46"/>
+      <c r="C223" s="48"/>
+      <c r="D223" s="48"/>
+      <c r="E223" s="48"/>
+      <c r="F223" s="48"/>
+    </row>
+    <row r="224" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A224" s="46"/>
+      <c r="C224" s="48"/>
+      <c r="D224" s="48"/>
+      <c r="E224" s="48"/>
+      <c r="F224" s="48"/>
+    </row>
+    <row r="225" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A225" s="46"/>
+      <c r="C225" s="48"/>
+      <c r="D225" s="48"/>
+      <c r="E225" s="48"/>
+      <c r="F225" s="48"/>
+    </row>
+    <row r="226" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A226" s="46"/>
+      <c r="C226" s="48"/>
+      <c r="D226" s="48"/>
+      <c r="E226" s="48"/>
+      <c r="F226" s="48"/>
+    </row>
+    <row r="227" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A227" s="46"/>
+      <c r="C227" s="48"/>
+      <c r="D227" s="48"/>
+      <c r="E227" s="48"/>
+      <c r="F227" s="48"/>
+    </row>
+    <row r="228" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A228" s="46"/>
+      <c r="C228" s="48"/>
+      <c r="D228" s="48"/>
+      <c r="E228" s="48"/>
+      <c r="F228" s="48"/>
+    </row>
+    <row r="229" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A229" s="46"/>
+      <c r="C229" s="48"/>
+      <c r="D229" s="48"/>
+      <c r="E229" s="48"/>
+      <c r="F229" s="48"/>
+    </row>
+    <row r="230" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A230" s="46"/>
+      <c r="C230" s="48"/>
+      <c r="D230" s="48"/>
+      <c r="E230" s="48"/>
+      <c r="F230" s="48"/>
+    </row>
+    <row r="231" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A231" s="46"/>
+      <c r="C231" s="48"/>
+      <c r="D231" s="48"/>
+      <c r="E231" s="48"/>
+      <c r="F231" s="48"/>
+    </row>
+    <row r="232" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A232" s="46"/>
+      <c r="C232" s="48"/>
+      <c r="D232" s="48"/>
+      <c r="E232" s="48"/>
+      <c r="F232" s="48"/>
+    </row>
+    <row r="233" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="46"/>
+      <c r="C233" s="48"/>
+      <c r="D233" s="48"/>
+      <c r="E233" s="48"/>
+      <c r="F233" s="48"/>
+    </row>
+    <row r="234" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A234" s="46"/>
+      <c r="C234" s="48"/>
+      <c r="D234" s="48"/>
+      <c r="E234" s="48"/>
+      <c r="F234" s="48"/>
+    </row>
+    <row r="235" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="46"/>
+      <c r="C235" s="48"/>
+      <c r="D235" s="48"/>
+      <c r="E235" s="48"/>
+      <c r="F235" s="48"/>
+    </row>
+    <row r="236" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A236" s="46"/>
+      <c r="C236" s="48"/>
+      <c r="D236" s="48"/>
+      <c r="E236" s="48"/>
+      <c r="F236" s="48"/>
+    </row>
+    <row r="237" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A237" s="46"/>
+      <c r="C237" s="48"/>
+      <c r="D237" s="48"/>
+      <c r="E237" s="48"/>
+      <c r="F237" s="48"/>
+    </row>
+    <row r="238" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A238" s="46"/>
+      <c r="C238" s="48"/>
+      <c r="D238" s="48"/>
+      <c r="E238" s="48"/>
+      <c r="F238" s="48"/>
+    </row>
+    <row r="239" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A239" s="46"/>
+      <c r="C239" s="48"/>
+      <c r="D239" s="48"/>
+      <c r="E239" s="48"/>
+      <c r="F239" s="48"/>
+    </row>
+    <row r="240" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A240" s="46"/>
+      <c r="C240" s="48"/>
+      <c r="D240" s="48"/>
+      <c r="E240" s="48"/>
+      <c r="F240" s="48"/>
+    </row>
+    <row r="241" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A241" s="46"/>
+      <c r="C241" s="48"/>
+      <c r="D241" s="48"/>
+      <c r="E241" s="48"/>
+      <c r="F241" s="48"/>
+    </row>
+    <row r="242" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A242" s="46"/>
+      <c r="C242" s="48"/>
+      <c r="D242" s="48"/>
+      <c r="E242" s="48"/>
+      <c r="F242" s="48"/>
+    </row>
+    <row r="243" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A243" s="46"/>
+      <c r="C243" s="48"/>
+      <c r="D243" s="48"/>
+      <c r="E243" s="48"/>
+      <c r="F243" s="48"/>
+    </row>
+    <row r="244" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A244" s="46"/>
+      <c r="C244" s="48"/>
+      <c r="D244" s="48"/>
+      <c r="E244" s="48"/>
+      <c r="F244" s="48"/>
+    </row>
+    <row r="245" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A245" s="46"/>
+      <c r="C245" s="48"/>
+      <c r="D245" s="48"/>
+      <c r="E245" s="48"/>
+      <c r="F245" s="48"/>
+    </row>
+    <row r="246" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A246" s="46"/>
+      <c r="C246" s="48"/>
+      <c r="D246" s="48"/>
+      <c r="E246" s="48"/>
+      <c r="F246" s="48"/>
+    </row>
+    <row r="247" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A247" s="46"/>
+      <c r="C247" s="48"/>
+      <c r="D247" s="48"/>
+      <c r="E247" s="48"/>
+      <c r="F247" s="48"/>
+    </row>
+    <row r="248" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A248" s="46"/>
+      <c r="C248" s="48"/>
+      <c r="D248" s="48"/>
+      <c r="E248" s="48"/>
+      <c r="F248" s="48"/>
+    </row>
+    <row r="249" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A249" s="46"/>
+      <c r="C249" s="48"/>
+      <c r="D249" s="48"/>
+      <c r="E249" s="48"/>
+      <c r="F249" s="48"/>
+    </row>
+    <row r="250" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A250" s="46"/>
+      <c r="C250" s="48"/>
+      <c r="D250" s="48"/>
+      <c r="E250" s="48"/>
+      <c r="F250" s="48"/>
+    </row>
+    <row r="251" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A251" s="46"/>
+      <c r="C251" s="48"/>
+      <c r="D251" s="48"/>
+      <c r="E251" s="48"/>
+      <c r="F251" s="48"/>
+    </row>
+    <row r="252" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A252" s="46"/>
+      <c r="C252" s="48"/>
+      <c r="D252" s="48"/>
+      <c r="E252" s="48"/>
+      <c r="F252" s="48"/>
+    </row>
+    <row r="253" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A253" s="46"/>
+      <c r="C253" s="48"/>
+      <c r="D253" s="48"/>
+      <c r="E253" s="48"/>
+      <c r="F253" s="48"/>
+    </row>
+    <row r="254" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A254" s="46"/>
+      <c r="C254" s="48"/>
+      <c r="D254" s="48"/>
+      <c r="E254" s="48"/>
+      <c r="F254" s="48"/>
+    </row>
+    <row r="255" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A255" s="46"/>
+      <c r="C255" s="48"/>
+      <c r="D255" s="48"/>
+      <c r="E255" s="48"/>
+      <c r="F255" s="48"/>
+    </row>
+    <row r="256" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A256" s="46"/>
+      <c r="C256" s="48"/>
+      <c r="D256" s="48"/>
+      <c r="E256" s="48"/>
+      <c r="F256" s="48"/>
+    </row>
+    <row r="257" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A257" s="46"/>
+      <c r="C257" s="48"/>
+      <c r="D257" s="48"/>
+      <c r="E257" s="48"/>
+      <c r="F257" s="48"/>
+    </row>
+    <row r="258" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A258" s="46"/>
+      <c r="C258" s="48"/>
+      <c r="D258" s="48"/>
+      <c r="E258" s="48"/>
+      <c r="F258" s="48"/>
+    </row>
+    <row r="259" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A259" s="46"/>
+      <c r="C259" s="48"/>
+      <c r="D259" s="48"/>
+      <c r="E259" s="48"/>
+      <c r="F259" s="48"/>
+    </row>
+    <row r="260" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A260" s="46"/>
+      <c r="C260" s="48"/>
+      <c r="D260" s="48"/>
+      <c r="E260" s="48"/>
+      <c r="F260" s="48"/>
+    </row>
+    <row r="261" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A261" s="46"/>
+      <c r="C261" s="48"/>
+      <c r="D261" s="48"/>
+      <c r="E261" s="48"/>
+      <c r="F261" s="48"/>
+    </row>
+    <row r="262" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A262" s="46"/>
+      <c r="C262" s="48"/>
+      <c r="D262" s="48"/>
+      <c r="E262" s="48"/>
+      <c r="F262" s="48"/>
+    </row>
+    <row r="263" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A263" s="46"/>
+      <c r="C263" s="48"/>
+      <c r="D263" s="48"/>
+      <c r="E263" s="48"/>
+      <c r="F263" s="48"/>
+    </row>
+    <row r="264" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A264" s="46"/>
+      <c r="C264" s="48"/>
+      <c r="D264" s="48"/>
+      <c r="E264" s="48"/>
+      <c r="F264" s="48"/>
+    </row>
+    <row r="265" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A265" s="46"/>
+      <c r="C265" s="48"/>
+      <c r="D265" s="48"/>
+      <c r="E265" s="48"/>
+      <c r="F265" s="48"/>
+    </row>
+    <row r="266" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A266" s="46"/>
+      <c r="C266" s="48"/>
+      <c r="D266" s="48"/>
+      <c r="E266" s="48"/>
+      <c r="F266" s="48"/>
+    </row>
+    <row r="267" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A267" s="46"/>
+      <c r="C267" s="48"/>
+      <c r="D267" s="48"/>
+      <c r="E267" s="48"/>
+      <c r="F267" s="48"/>
+    </row>
+    <row r="268" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A268" s="46"/>
+      <c r="C268" s="48"/>
+      <c r="D268" s="48"/>
+      <c r="E268" s="48"/>
+      <c r="F268" s="48"/>
+    </row>
+    <row r="269" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A269" s="46"/>
+      <c r="C269" s="48"/>
+      <c r="D269" s="48"/>
+      <c r="E269" s="48"/>
+      <c r="F269" s="48"/>
+    </row>
+    <row r="270" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="46"/>
+      <c r="C270" s="48"/>
+      <c r="D270" s="48"/>
+      <c r="E270" s="48"/>
+      <c r="F270" s="48"/>
+    </row>
+    <row r="271" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="46"/>
+      <c r="C271" s="48"/>
+      <c r="D271" s="48"/>
+      <c r="E271" s="48"/>
+      <c r="F271" s="48"/>
+    </row>
+    <row r="272" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A272" s="46"/>
+      <c r="C272" s="48"/>
+      <c r="D272" s="48"/>
+      <c r="E272" s="48"/>
+      <c r="F272" s="48"/>
+    </row>
+    <row r="273" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A273" s="46"/>
+      <c r="C273" s="48"/>
+      <c r="D273" s="48"/>
+      <c r="E273" s="48"/>
+      <c r="F273" s="48"/>
+    </row>
+    <row r="274" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A274" s="46"/>
+      <c r="C274" s="48"/>
+      <c r="D274" s="48"/>
+      <c r="E274" s="48"/>
+      <c r="F274" s="48"/>
+    </row>
+    <row r="275" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A275" s="46"/>
+      <c r="C275" s="48"/>
+      <c r="D275" s="48"/>
+      <c r="E275" s="48"/>
+      <c r="F275" s="48"/>
+    </row>
+    <row r="276" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A276" s="46"/>
+      <c r="C276" s="48"/>
+      <c r="D276" s="48"/>
+      <c r="E276" s="48"/>
+      <c r="F276" s="48"/>
+    </row>
+    <row r="277" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A277" s="46"/>
+      <c r="C277" s="48"/>
+      <c r="D277" s="48"/>
+      <c r="E277" s="48"/>
+      <c r="F277" s="48"/>
+    </row>
+    <row r="278" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A278" s="46"/>
+      <c r="C278" s="48"/>
+      <c r="D278" s="48"/>
+      <c r="E278" s="48"/>
+      <c r="F278" s="48"/>
+    </row>
+    <row r="279" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A279" s="46"/>
+      <c r="C279" s="48"/>
+      <c r="D279" s="48"/>
+      <c r="E279" s="48"/>
+      <c r="F279" s="48"/>
+    </row>
+    <row r="280" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A280" s="46"/>
+      <c r="C280" s="48"/>
+      <c r="D280" s="48"/>
+      <c r="E280" s="48"/>
+      <c r="F280" s="48"/>
+    </row>
+    <row r="281" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A281" s="46"/>
+      <c r="C281" s="48"/>
+      <c r="D281" s="48"/>
+      <c r="E281" s="48"/>
+      <c r="F281" s="48"/>
+    </row>
+    <row r="282" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A282" s="46"/>
+      <c r="C282" s="48"/>
+      <c r="D282" s="48"/>
+      <c r="E282" s="48"/>
+      <c r="F282" s="48"/>
+    </row>
+    <row r="283" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A283" s="46"/>
+      <c r="C283" s="48"/>
+      <c r="D283" s="48"/>
+      <c r="E283" s="48"/>
+      <c r="F283" s="48"/>
+    </row>
+    <row r="284" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A284" s="46"/>
+      <c r="C284" s="48"/>
+      <c r="D284" s="48"/>
+      <c r="E284" s="48"/>
+      <c r="F284" s="48"/>
+    </row>
+    <row r="285" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A285" s="46"/>
+      <c r="C285" s="48"/>
+      <c r="D285" s="48"/>
+      <c r="E285" s="48"/>
+      <c r="F285" s="48"/>
+    </row>
+    <row r="286" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A286" s="46"/>
+      <c r="C286" s="48"/>
+      <c r="D286" s="48"/>
+      <c r="E286" s="48"/>
+      <c r="F286" s="48"/>
+    </row>
+    <row r="287" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A287" s="46"/>
+      <c r="C287" s="48"/>
+      <c r="D287" s="48"/>
+      <c r="E287" s="48"/>
+      <c r="F287" s="48"/>
+    </row>
+    <row r="288" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A288" s="46"/>
+      <c r="C288" s="48"/>
+      <c r="D288" s="48"/>
+      <c r="E288" s="48"/>
+      <c r="F288" s="48"/>
+    </row>
+    <row r="289" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A289" s="46"/>
+      <c r="C289" s="48"/>
+      <c r="D289" s="48"/>
+      <c r="E289" s="48"/>
+      <c r="F289" s="48"/>
+    </row>
+    <row r="290" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A290" s="46"/>
+      <c r="C290" s="48"/>
+      <c r="D290" s="48"/>
+      <c r="E290" s="48"/>
+      <c r="F290" s="48"/>
+    </row>
+    <row r="291" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A291" s="46"/>
+      <c r="C291" s="48"/>
+      <c r="D291" s="48"/>
+      <c r="E291" s="48"/>
+      <c r="F291" s="48"/>
+    </row>
+    <row r="292" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A292" s="46"/>
+      <c r="C292" s="48"/>
+      <c r="D292" s="48"/>
+      <c r="E292" s="48"/>
+      <c r="F292" s="48"/>
+    </row>
+    <row r="293" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A293" s="46"/>
+      <c r="C293" s="48"/>
+      <c r="D293" s="48"/>
+      <c r="E293" s="48"/>
+      <c r="F293" s="48"/>
+    </row>
+    <row r="294" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A294" s="46"/>
+      <c r="C294" s="48"/>
+      <c r="D294" s="48"/>
+      <c r="E294" s="48"/>
+      <c r="F294" s="48"/>
+    </row>
+    <row r="295" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A295" s="46"/>
+      <c r="C295" s="48"/>
+      <c r="D295" s="48"/>
+      <c r="E295" s="48"/>
+      <c r="F295" s="48"/>
+    </row>
+    <row r="296" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A296" s="46"/>
+      <c r="C296" s="48"/>
+      <c r="D296" s="48"/>
+      <c r="E296" s="48"/>
+      <c r="F296" s="48"/>
+    </row>
+    <row r="297" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A297" s="46"/>
+      <c r="C297" s="48"/>
+      <c r="D297" s="48"/>
+      <c r="E297" s="48"/>
+      <c r="F297" s="48"/>
+    </row>
+    <row r="298" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A298" s="46"/>
+      <c r="C298" s="48"/>
+      <c r="D298" s="48"/>
+      <c r="E298" s="48"/>
+      <c r="F298" s="48"/>
+    </row>
+    <row r="299" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A299" s="46"/>
+      <c r="C299" s="48"/>
+      <c r="D299" s="48"/>
+      <c r="E299" s="48"/>
+      <c r="F299" s="48"/>
+    </row>
+    <row r="300" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A300" s="46"/>
+      <c r="C300" s="48"/>
+      <c r="D300" s="48"/>
+      <c r="E300" s="48"/>
+      <c r="F300" s="48"/>
+    </row>
+    <row r="301" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A301" s="46"/>
+      <c r="C301" s="48"/>
+      <c r="D301" s="48"/>
+      <c r="E301" s="48"/>
+      <c r="F301" s="48"/>
+    </row>
+    <row r="302" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A302" s="46"/>
+      <c r="C302" s="48"/>
+      <c r="D302" s="48"/>
+      <c r="E302" s="48"/>
+      <c r="F302" s="48"/>
+    </row>
+    <row r="303" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A303" s="46"/>
+      <c r="C303" s="48"/>
+      <c r="D303" s="48"/>
+      <c r="E303" s="48"/>
+      <c r="F303" s="48"/>
+    </row>
+    <row r="304" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A304" s="46"/>
+      <c r="C304" s="48"/>
+      <c r="D304" s="48"/>
+      <c r="E304" s="48"/>
+      <c r="F304" s="48"/>
+    </row>
+    <row r="305" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A305" s="46"/>
+      <c r="C305" s="48"/>
+      <c r="D305" s="48"/>
+      <c r="E305" s="48"/>
+      <c r="F305" s="48"/>
+    </row>
+    <row r="306" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A306" s="46"/>
+      <c r="C306" s="48"/>
+      <c r="D306" s="48"/>
+      <c r="E306" s="48"/>
+      <c r="F306" s="48"/>
+    </row>
+    <row r="307" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A307" s="46"/>
+      <c r="C307" s="48"/>
+      <c r="D307" s="48"/>
+      <c r="E307" s="48"/>
+      <c r="F307" s="48"/>
+    </row>
+    <row r="308" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A308" s="46"/>
+      <c r="C308" s="48"/>
+      <c r="D308" s="48"/>
+      <c r="E308" s="48"/>
+      <c r="F308" s="48"/>
+    </row>
+    <row r="309" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A309" s="46"/>
+      <c r="C309" s="48"/>
+      <c r="D309" s="48"/>
+      <c r="E309" s="48"/>
+      <c r="F309" s="48"/>
+    </row>
+    <row r="310" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A310" s="46"/>
+      <c r="C310" s="48"/>
+      <c r="D310" s="48"/>
+      <c r="E310" s="48"/>
+      <c r="F310" s="48"/>
+    </row>
+    <row r="311" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A311" s="46"/>
+      <c r="C311" s="48"/>
+      <c r="D311" s="48"/>
+      <c r="E311" s="48"/>
+      <c r="F311" s="48"/>
+    </row>
+    <row r="312" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A312" s="46"/>
+      <c r="C312" s="48"/>
+      <c r="D312" s="48"/>
+      <c r="E312" s="48"/>
+      <c r="F312" s="48"/>
+    </row>
+    <row r="313" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A313" s="46"/>
+      <c r="C313" s="48"/>
+      <c r="D313" s="48"/>
+      <c r="E313" s="48"/>
+      <c r="F313" s="48"/>
+    </row>
+    <row r="314" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A314" s="46"/>
+      <c r="C314" s="48"/>
+      <c r="D314" s="48"/>
+      <c r="E314" s="48"/>
+      <c r="F314" s="48"/>
+    </row>
+    <row r="315" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A315" s="46"/>
+      <c r="C315" s="48"/>
+      <c r="D315" s="48"/>
+      <c r="E315" s="48"/>
+      <c r="F315" s="48"/>
+    </row>
+    <row r="316" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A316" s="46"/>
+      <c r="C316" s="48"/>
+      <c r="D316" s="48"/>
+      <c r="E316" s="48"/>
+      <c r="F316" s="48"/>
+    </row>
+    <row r="317" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A317" s="46"/>
+      <c r="C317" s="48"/>
+      <c r="D317" s="48"/>
+      <c r="E317" s="48"/>
+      <c r="F317" s="48"/>
+    </row>
+    <row r="318" spans="1:6" s="47" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A318" s="46"/>
+      <c r="C318" s="48"/>
+      <c r="D318" s="48"/>
+      <c r="E318" s="48"/>
+      <c r="F318" s="48"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C117" xr:uid="{8DB2C45C-F0A9-499E-A810-4379A89C157E}"/>
+  <autoFilter ref="A1:B117" xr:uid="{8DB2C45C-F0A9-499E-A810-4379A89C157E}"/>
   <mergeCells count="1">
-    <mergeCell ref="L123:L126"/>
+    <mergeCell ref="G123:G126"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C84FEFA8-8481-4FCD-A0CA-46F3CAEF3A31}">
-[...1691 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1CFF1BF-DD03-41A9-86B4-38FD79926446}">
   <dimension ref="B2:P128"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="S27" sqref="S27"/>
+      <selection activeCell="T37" sqref="T37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="5" max="5" width="9.5703125" style="48" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="9.140625" style="48"/>
+    <col min="5" max="5" width="9.54296875" style="39" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.1796875" style="39"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
-[...1 lines deleted...]
-      <c r="B3" s="21" t="s">
+    <row r="2" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="3" spans="2:16" x14ac:dyDescent="0.35">
+      <c r="B3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="E3" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="I3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="J3" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="16" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="N3" s="17" t="s">
+        <v>0</v>
+      </c>
+      <c r="O3" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="P3" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B4" s="20">
+        <v>125</v>
+      </c>
+      <c r="C4" s="21"/>
+      <c r="D4" s="69">
+        <v>12</v>
+      </c>
+      <c r="E4" s="25">
+        <v>106811</v>
+      </c>
+      <c r="F4" s="41">
+        <v>56.86</v>
+      </c>
+      <c r="G4" s="22">
+        <v>83</v>
+      </c>
+      <c r="H4" s="69">
+        <v>9</v>
+      </c>
+      <c r="I4" s="23"/>
+      <c r="J4" s="25">
+        <v>57238</v>
+      </c>
+      <c r="K4" s="41">
+        <v>30.47</v>
+      </c>
+      <c r="L4" s="22">
+        <v>41</v>
+      </c>
+      <c r="M4" s="69">
+        <v>5</v>
+      </c>
+      <c r="N4" s="23"/>
+      <c r="O4" s="25">
+        <v>32630</v>
+      </c>
+      <c r="P4" s="41">
+        <v>17.37</v>
+      </c>
+    </row>
+    <row r="5" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B5" s="20">
+        <v>124</v>
+      </c>
+      <c r="C5" s="21"/>
+      <c r="D5" s="69">
+        <v>12</v>
+      </c>
+      <c r="E5" s="25">
+        <v>105289</v>
+      </c>
+      <c r="F5" s="41">
+        <v>56.05</v>
+      </c>
+      <c r="G5" s="22">
+        <v>82</v>
+      </c>
+      <c r="H5" s="69">
+        <v>9</v>
+      </c>
+      <c r="I5" s="69">
+        <v>8</v>
+      </c>
+      <c r="J5" s="25">
+        <v>56392</v>
+      </c>
+      <c r="K5" s="41">
+        <v>30.02</v>
+      </c>
+      <c r="L5" s="22">
+        <v>40</v>
+      </c>
+      <c r="M5" s="69">
+        <v>5</v>
+      </c>
+      <c r="N5" s="21"/>
+      <c r="O5" s="25">
+        <v>32555</v>
+      </c>
+      <c r="P5" s="41">
+        <v>17.329999999999998</v>
+      </c>
+    </row>
+    <row r="6" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B6" s="20">
+        <v>123</v>
+      </c>
+      <c r="C6" s="21"/>
+      <c r="D6" s="69">
+        <v>12</v>
+      </c>
+      <c r="E6" s="25">
+        <v>103674</v>
+      </c>
+      <c r="F6" s="41">
+        <v>55.19</v>
+      </c>
+      <c r="G6" s="22">
+        <v>81</v>
+      </c>
+      <c r="H6" s="23"/>
+      <c r="I6" s="69">
+        <v>8</v>
+      </c>
+      <c r="J6" s="25">
+        <v>55547</v>
+      </c>
+      <c r="K6" s="41">
+        <v>29.57</v>
+      </c>
+      <c r="L6" s="22">
+        <v>39</v>
+      </c>
+      <c r="M6" s="69">
+        <v>5</v>
+      </c>
+      <c r="N6" s="21"/>
+      <c r="O6" s="25">
+        <v>32160</v>
+      </c>
+      <c r="P6" s="41">
+        <v>17.12</v>
+      </c>
+    </row>
+    <row r="7" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B7" s="20">
+        <v>122</v>
+      </c>
+      <c r="C7" s="21"/>
+      <c r="D7" s="69">
+        <v>12</v>
+      </c>
+      <c r="E7" s="25">
+        <v>102190</v>
+      </c>
+      <c r="F7" s="41">
+        <v>54.4</v>
+      </c>
+      <c r="G7" s="22">
+        <v>80</v>
+      </c>
+      <c r="H7" s="23"/>
+      <c r="I7" s="69">
+        <v>8</v>
+      </c>
+      <c r="J7" s="25">
+        <v>54739</v>
+      </c>
+      <c r="K7" s="41">
+        <v>29.14</v>
+      </c>
+      <c r="L7" s="22">
+        <v>38</v>
+      </c>
+      <c r="M7" s="69">
+        <v>5</v>
+      </c>
+      <c r="N7" s="21"/>
+      <c r="O7" s="25">
+        <v>31784</v>
+      </c>
+      <c r="P7" s="41">
+        <v>16.920000000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B8" s="20">
+        <v>121</v>
+      </c>
+      <c r="C8" s="21"/>
+      <c r="D8" s="69">
+        <v>12</v>
+      </c>
+      <c r="E8" s="25">
+        <v>100725</v>
+      </c>
+      <c r="F8" s="41">
+        <v>53.62</v>
+      </c>
+      <c r="G8" s="22">
+        <v>79</v>
+      </c>
+      <c r="H8" s="23"/>
+      <c r="I8" s="69">
+        <v>8</v>
+      </c>
+      <c r="J8" s="25">
+        <v>53932</v>
+      </c>
+      <c r="K8" s="41">
+        <v>28.71</v>
+      </c>
+      <c r="L8" s="22">
+        <v>37</v>
+      </c>
+      <c r="M8" s="69">
+        <v>5</v>
+      </c>
+      <c r="N8" s="21"/>
+      <c r="O8" s="25">
+        <v>31371</v>
+      </c>
+      <c r="P8" s="41">
+        <v>16.7</v>
+      </c>
+    </row>
+    <row r="9" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B9" s="20">
+        <v>120</v>
+      </c>
+      <c r="C9" s="21"/>
+      <c r="D9" s="69">
+        <v>12</v>
+      </c>
+      <c r="E9" s="25">
+        <v>99241</v>
+      </c>
+      <c r="F9" s="41">
+        <v>52.83</v>
+      </c>
+      <c r="G9" s="22">
+        <v>78</v>
+      </c>
+      <c r="H9" s="23"/>
+      <c r="I9" s="69">
+        <v>8</v>
+      </c>
+      <c r="J9" s="25">
+        <v>53161</v>
+      </c>
+      <c r="K9" s="41">
+        <v>28.3</v>
+      </c>
+      <c r="L9" s="22">
+        <v>36</v>
+      </c>
+      <c r="M9" s="69">
+        <v>5</v>
+      </c>
+      <c r="N9" s="21"/>
+      <c r="O9" s="25">
+        <v>30977</v>
+      </c>
+      <c r="P9" s="41">
+        <v>16.489999999999998</v>
+      </c>
+    </row>
+    <row r="10" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B10" s="20">
+        <v>119</v>
+      </c>
+      <c r="C10" s="21"/>
+      <c r="D10" s="69">
+        <v>12</v>
+      </c>
+      <c r="E10" s="25">
+        <v>97757</v>
+      </c>
+      <c r="F10" s="41">
+        <v>52.04</v>
+      </c>
+      <c r="G10" s="22">
+        <v>77</v>
+      </c>
+      <c r="H10" s="23"/>
+      <c r="I10" s="69">
+        <v>8</v>
+      </c>
+      <c r="J10" s="25">
+        <v>52297</v>
+      </c>
+      <c r="K10" s="41">
+        <v>27.84</v>
+      </c>
+      <c r="L10" s="22">
+        <v>35</v>
+      </c>
+      <c r="M10" s="69">
+        <v>5</v>
+      </c>
+      <c r="N10" s="21"/>
+      <c r="O10" s="25">
+        <v>30620</v>
+      </c>
+      <c r="P10" s="41">
+        <v>16.3</v>
+      </c>
+    </row>
+    <row r="11" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B11" s="20">
+        <v>118</v>
+      </c>
+      <c r="C11" s="69">
+        <v>11</v>
+      </c>
+      <c r="D11" s="69">
+        <v>12</v>
+      </c>
+      <c r="E11" s="25">
+        <v>96423</v>
+      </c>
+      <c r="F11" s="41">
+        <v>51.33</v>
+      </c>
+      <c r="G11" s="22">
+        <v>76</v>
+      </c>
+      <c r="H11" s="23"/>
+      <c r="I11" s="69">
+        <v>8</v>
+      </c>
+      <c r="J11" s="25">
+        <v>51565</v>
+      </c>
+      <c r="K11" s="41">
+        <v>27.45</v>
+      </c>
+      <c r="L11" s="22">
+        <v>34</v>
+      </c>
+      <c r="M11" s="69">
+        <v>5</v>
+      </c>
+      <c r="N11" s="21"/>
+      <c r="O11" s="25">
+        <v>30188</v>
+      </c>
+      <c r="P11" s="41">
+        <v>16.07</v>
+      </c>
+    </row>
+    <row r="12" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B12" s="20">
+        <v>117</v>
+      </c>
+      <c r="C12" s="69">
+        <v>11</v>
+      </c>
+      <c r="D12" s="69">
+        <v>12</v>
+      </c>
+      <c r="E12" s="25">
+        <v>94901</v>
+      </c>
+      <c r="F12" s="41">
+        <v>50.52</v>
+      </c>
+      <c r="G12" s="22">
+        <v>75</v>
+      </c>
+      <c r="H12" s="23"/>
+      <c r="I12" s="69">
+        <v>8</v>
+      </c>
+      <c r="J12" s="25">
+        <v>50813</v>
+      </c>
+      <c r="K12" s="41">
+        <v>27.05</v>
+      </c>
+      <c r="L12" s="22">
+        <v>33</v>
+      </c>
+      <c r="M12" s="21"/>
+      <c r="N12" s="69">
+        <v>4</v>
+      </c>
+      <c r="O12" s="25">
+        <v>29850</v>
+      </c>
+      <c r="P12" s="41">
+        <v>15.89</v>
+      </c>
+    </row>
+    <row r="13" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B13" s="20">
+        <v>116</v>
+      </c>
+      <c r="C13" s="69">
+        <v>11</v>
+      </c>
+      <c r="D13" s="21"/>
+      <c r="E13" s="25">
+        <v>93549</v>
+      </c>
+      <c r="F13" s="41">
+        <v>49.8</v>
+      </c>
+      <c r="G13" s="22">
+        <v>74</v>
+      </c>
+      <c r="H13" s="23"/>
+      <c r="I13" s="69">
+        <v>8</v>
+      </c>
+      <c r="J13" s="25">
+        <v>50062</v>
+      </c>
+      <c r="K13" s="41">
+        <v>26.65</v>
+      </c>
+      <c r="L13" s="22">
+        <v>32</v>
+      </c>
+      <c r="M13" s="21"/>
+      <c r="N13" s="69">
+        <v>4</v>
+      </c>
+      <c r="O13" s="25">
+        <v>29417</v>
+      </c>
+      <c r="P13" s="41">
+        <v>15.66</v>
+      </c>
+    </row>
+    <row r="14" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B14" s="20">
+        <v>115</v>
+      </c>
+      <c r="C14" s="69">
+        <v>11</v>
+      </c>
+      <c r="D14" s="21"/>
+      <c r="E14" s="25">
+        <v>92196</v>
+      </c>
+      <c r="F14" s="41">
+        <v>49.08</v>
+      </c>
+      <c r="G14" s="22">
+        <v>73</v>
+      </c>
+      <c r="H14" s="23"/>
+      <c r="I14" s="69">
+        <v>8</v>
+      </c>
+      <c r="J14" s="25">
+        <v>49329</v>
+      </c>
+      <c r="K14" s="41">
+        <v>26.26</v>
+      </c>
+      <c r="L14" s="22">
+        <v>31</v>
+      </c>
+      <c r="M14" s="21"/>
+      <c r="N14" s="69">
+        <v>4</v>
+      </c>
+      <c r="O14" s="25">
+        <v>29192</v>
+      </c>
+      <c r="P14" s="41">
+        <v>15.54</v>
+      </c>
+    </row>
+    <row r="15" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B15" s="20">
+        <v>114</v>
+      </c>
+      <c r="C15" s="69">
+        <v>11</v>
+      </c>
+      <c r="D15" s="21"/>
+      <c r="E15" s="25">
+        <v>90787</v>
+      </c>
+      <c r="F15" s="41">
+        <v>48.33</v>
+      </c>
+      <c r="G15" s="22">
+        <v>72</v>
+      </c>
+      <c r="H15" s="23"/>
+      <c r="I15" s="69">
+        <v>8</v>
+      </c>
+      <c r="J15" s="25">
+        <v>49010</v>
+      </c>
+      <c r="K15" s="41">
+        <v>26.09</v>
+      </c>
+      <c r="L15" s="22">
+        <v>30</v>
+      </c>
+      <c r="M15" s="21"/>
+      <c r="N15" s="69">
+        <v>4</v>
+      </c>
+      <c r="O15" s="25">
+        <v>28835</v>
+      </c>
+      <c r="P15" s="41">
+        <v>15.35</v>
+      </c>
+    </row>
+    <row r="16" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B16" s="20">
+        <v>113</v>
+      </c>
+      <c r="C16" s="69">
+        <v>11</v>
+      </c>
+      <c r="D16" s="21"/>
+      <c r="E16" s="25">
+        <v>89416</v>
+      </c>
+      <c r="F16" s="41">
+        <v>47.6</v>
+      </c>
+      <c r="G16" s="22">
+        <v>71</v>
+      </c>
+      <c r="H16" s="23"/>
+      <c r="I16" s="69">
+        <v>8</v>
+      </c>
+      <c r="J16" s="25">
+        <v>48334</v>
+      </c>
+      <c r="K16" s="41">
+        <v>25.73</v>
+      </c>
+      <c r="L16" s="22">
+        <v>29</v>
+      </c>
+      <c r="M16" s="21"/>
+      <c r="N16" s="69">
+        <v>4</v>
+      </c>
+      <c r="O16" s="25">
+        <v>28478</v>
+      </c>
+      <c r="P16" s="41">
+        <v>15.16</v>
+      </c>
+    </row>
+    <row r="17" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B17" s="20">
+        <v>112</v>
+      </c>
+      <c r="C17" s="69">
+        <v>11</v>
+      </c>
+      <c r="D17" s="21"/>
+      <c r="E17" s="25">
+        <v>88082</v>
+      </c>
+      <c r="F17" s="41">
+        <v>46.89</v>
+      </c>
+      <c r="G17" s="22">
+        <v>70</v>
+      </c>
+      <c r="H17" s="69">
         <v>7</v>
       </c>
-      <c r="C3" s="22" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="46" t="s">
+      <c r="I17" s="69">
         <v>8</v>
       </c>
-      <c r="F3" s="49" t="s">
+      <c r="J17" s="25">
+        <v>47639</v>
+      </c>
+      <c r="K17" s="41">
+        <v>25.36</v>
+      </c>
+      <c r="L17" s="22">
+        <v>28</v>
+      </c>
+      <c r="M17" s="21"/>
+      <c r="N17" s="69">
+        <v>4</v>
+      </c>
+      <c r="O17" s="25">
+        <v>28178</v>
+      </c>
+      <c r="P17" s="41">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B18" s="20">
+        <v>111</v>
+      </c>
+      <c r="C18" s="69">
+        <v>11</v>
+      </c>
+      <c r="D18" s="21"/>
+      <c r="E18" s="25">
+        <v>86805</v>
+      </c>
+      <c r="F18" s="41">
+        <v>46.21</v>
+      </c>
+      <c r="G18" s="22">
+        <v>69</v>
+      </c>
+      <c r="H18" s="69">
+        <v>7</v>
+      </c>
+      <c r="I18" s="23"/>
+      <c r="J18" s="25">
+        <v>46981</v>
+      </c>
+      <c r="K18" s="41">
+        <v>25.01</v>
+      </c>
+      <c r="L18" s="22">
+        <v>27</v>
+      </c>
+      <c r="M18" s="21"/>
+      <c r="N18" s="69">
+        <v>4</v>
+      </c>
+      <c r="O18" s="25">
+        <v>27858</v>
+      </c>
+      <c r="P18" s="41">
+        <v>14.83</v>
+      </c>
+    </row>
+    <row r="19" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B19" s="20">
+        <v>110</v>
+      </c>
+      <c r="C19" s="69">
+        <v>11</v>
+      </c>
+      <c r="D19" s="21"/>
+      <c r="E19" s="25">
+        <v>85490</v>
+      </c>
+      <c r="F19" s="41">
+        <v>45.51</v>
+      </c>
+      <c r="G19" s="22">
+        <v>68</v>
+      </c>
+      <c r="H19" s="69">
+        <v>7</v>
+      </c>
+      <c r="I19" s="23"/>
+      <c r="J19" s="25">
+        <v>46343</v>
+      </c>
+      <c r="K19" s="41">
+        <v>24.67</v>
+      </c>
+      <c r="L19" s="22">
+        <v>26</v>
+      </c>
+      <c r="M19" s="21"/>
+      <c r="N19" s="69">
+        <v>4</v>
+      </c>
+      <c r="O19" s="25">
+        <v>27577</v>
+      </c>
+      <c r="P19" s="41">
+        <v>14.68</v>
+      </c>
+    </row>
+    <row r="20" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B20" s="20">
+        <v>109</v>
+      </c>
+      <c r="C20" s="69">
+        <v>11</v>
+      </c>
+      <c r="D20" s="21"/>
+      <c r="E20" s="25">
+        <v>84288</v>
+      </c>
+      <c r="F20" s="41">
+        <v>44.87</v>
+      </c>
+      <c r="G20" s="22">
+        <v>67</v>
+      </c>
+      <c r="H20" s="69">
+        <v>7</v>
+      </c>
+      <c r="I20" s="23"/>
+      <c r="J20" s="25">
+        <v>45704</v>
+      </c>
+      <c r="K20" s="41">
+        <v>24.33</v>
+      </c>
+      <c r="L20" s="22">
+        <v>25</v>
+      </c>
+      <c r="M20" s="21"/>
+      <c r="N20" s="69">
+        <v>4</v>
+      </c>
+      <c r="O20" s="25">
+        <v>27257</v>
+      </c>
+      <c r="P20" s="41">
+        <v>14.51</v>
+      </c>
+    </row>
+    <row r="21" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B21" s="20">
+        <v>108</v>
+      </c>
+      <c r="C21" s="69">
+        <v>11</v>
+      </c>
+      <c r="D21" s="21"/>
+      <c r="E21" s="25">
+        <v>83067</v>
+      </c>
+      <c r="F21" s="41">
+        <v>44.22</v>
+      </c>
+      <c r="G21" s="22">
+        <v>66</v>
+      </c>
+      <c r="H21" s="69">
+        <v>7</v>
+      </c>
+      <c r="I21" s="23"/>
+      <c r="J21" s="25">
+        <v>44990</v>
+      </c>
+      <c r="K21" s="41">
+        <v>23.95</v>
+      </c>
+      <c r="L21" s="22">
+        <v>24</v>
+      </c>
+      <c r="M21" s="69">
+        <v>3</v>
+      </c>
+      <c r="N21" s="21"/>
+      <c r="O21" s="25">
+        <v>27032</v>
+      </c>
+      <c r="P21" s="41">
+        <v>14.39</v>
+      </c>
+    </row>
+    <row r="22" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B22" s="20">
+        <v>107</v>
+      </c>
+      <c r="C22" s="69">
+        <v>11</v>
+      </c>
+      <c r="D22" s="21"/>
+      <c r="E22" s="25">
+        <v>81827</v>
+      </c>
+      <c r="F22" s="41">
+        <v>43.56</v>
+      </c>
+      <c r="G22" s="22">
+        <v>65</v>
+      </c>
+      <c r="H22" s="69">
+        <v>7</v>
+      </c>
+      <c r="I22" s="23"/>
+      <c r="J22" s="25">
+        <v>44427</v>
+      </c>
+      <c r="K22" s="41">
+        <v>23.65</v>
+      </c>
+      <c r="L22" s="22">
+        <v>23</v>
+      </c>
+      <c r="M22" s="69">
+        <v>3</v>
+      </c>
+      <c r="N22" s="21"/>
+      <c r="O22" s="25">
+        <v>26806</v>
+      </c>
+      <c r="P22" s="41">
+        <v>14.27</v>
+      </c>
+    </row>
+    <row r="23" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B23" s="20">
+        <v>106</v>
+      </c>
+      <c r="C23" s="69">
+        <v>11</v>
+      </c>
+      <c r="D23" s="69">
+        <v>10</v>
+      </c>
+      <c r="E23" s="25">
+        <v>80569</v>
+      </c>
+      <c r="F23" s="41">
+        <v>42.89</v>
+      </c>
+      <c r="G23" s="22">
+        <v>64</v>
+      </c>
+      <c r="H23" s="69">
+        <v>7</v>
+      </c>
+      <c r="I23" s="21"/>
+      <c r="J23" s="25">
+        <v>44013</v>
+      </c>
+      <c r="K23" s="41">
+        <v>23.43</v>
+      </c>
+      <c r="L23" s="22">
+        <v>22</v>
+      </c>
+      <c r="M23" s="21"/>
+      <c r="N23" s="69">
+        <v>2</v>
+      </c>
+      <c r="O23" s="25">
+        <v>26525</v>
+      </c>
+      <c r="P23" s="41">
+        <v>14.12</v>
+      </c>
+    </row>
+    <row r="24" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B24" s="20">
+        <v>105</v>
+      </c>
+      <c r="C24" s="21"/>
+      <c r="D24" s="69">
+        <v>10</v>
+      </c>
+      <c r="E24" s="25">
+        <v>79347</v>
+      </c>
+      <c r="F24" s="41">
+        <v>42.24</v>
+      </c>
+      <c r="G24" s="22">
+        <v>63</v>
+      </c>
+      <c r="H24" s="69">
+        <v>7</v>
+      </c>
+      <c r="I24" s="21"/>
+      <c r="J24" s="25">
+        <v>43469</v>
+      </c>
+      <c r="K24" s="41">
+        <v>23.14</v>
+      </c>
+      <c r="L24" s="22">
+        <v>21</v>
+      </c>
+      <c r="M24" s="21"/>
+      <c r="N24" s="69">
+        <v>2</v>
+      </c>
+      <c r="O24" s="25">
+        <v>26205</v>
+      </c>
+      <c r="P24" s="41">
+        <v>13.95</v>
+      </c>
+    </row>
+    <row r="25" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B25" s="20">
+        <v>104</v>
+      </c>
+      <c r="C25" s="21"/>
+      <c r="D25" s="69">
+        <v>10</v>
+      </c>
+      <c r="E25" s="25">
+        <v>78220</v>
+      </c>
+      <c r="F25" s="41">
+        <v>41.64</v>
+      </c>
+      <c r="G25" s="22">
+        <v>62</v>
+      </c>
+      <c r="H25" s="69">
+        <v>7</v>
+      </c>
+      <c r="I25" s="21"/>
+      <c r="J25" s="25">
+        <v>42755</v>
+      </c>
+      <c r="K25" s="41">
+        <v>22.76</v>
+      </c>
+      <c r="L25" s="22">
+        <v>20</v>
+      </c>
+      <c r="M25" s="69">
+        <v>1</v>
+      </c>
+      <c r="N25" s="21"/>
+      <c r="O25" s="25">
+        <v>25924</v>
+      </c>
+      <c r="P25" s="41">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="26" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B26" s="20">
+        <v>103</v>
+      </c>
+      <c r="C26" s="21"/>
+      <c r="D26" s="69">
+        <v>10</v>
+      </c>
+      <c r="E26" s="25">
+        <v>76962</v>
+      </c>
+      <c r="F26" s="41">
+        <v>40.97</v>
+      </c>
+      <c r="G26" s="22">
+        <v>61</v>
+      </c>
+      <c r="H26" s="69">
+        <v>7</v>
+      </c>
+      <c r="I26" s="21"/>
+      <c r="J26" s="25">
+        <v>42285</v>
+      </c>
+      <c r="K26" s="41">
+        <v>22.51</v>
+      </c>
+      <c r="L26" s="22">
+        <v>19</v>
+      </c>
+      <c r="M26" s="70">
+        <v>1</v>
+      </c>
+      <c r="N26" s="24"/>
+      <c r="O26" s="25">
+        <v>25661</v>
+      </c>
+      <c r="P26" s="41">
+        <v>13.66</v>
+      </c>
+    </row>
+    <row r="27" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="20">
+        <v>102</v>
+      </c>
+      <c r="C27" s="21"/>
+      <c r="D27" s="69">
+        <v>10</v>
+      </c>
+      <c r="E27" s="25">
+        <v>75891</v>
+      </c>
+      <c r="F27" s="41">
+        <v>40.4</v>
+      </c>
+      <c r="G27" s="22">
+        <v>60</v>
+      </c>
+      <c r="H27" s="69">
+        <v>7</v>
+      </c>
+      <c r="I27" s="21"/>
+      <c r="J27" s="25">
+        <v>41628</v>
+      </c>
+      <c r="K27" s="41">
+        <v>22.16</v>
+      </c>
+      <c r="L27" s="74" t="s">
+        <v>6</v>
+      </c>
+      <c r="M27" s="75"/>
+      <c r="N27" s="75"/>
+      <c r="O27" s="76">
+        <v>25398</v>
+      </c>
+      <c r="P27" s="77">
+        <v>13.52</v>
+      </c>
+    </row>
+    <row r="28" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B28" s="20">
+        <v>101</v>
+      </c>
+      <c r="C28" s="21"/>
+      <c r="D28" s="69">
+        <v>10</v>
+      </c>
+      <c r="E28" s="25">
+        <v>74764</v>
+      </c>
+      <c r="F28" s="41">
+        <v>39.799999999999997</v>
+      </c>
+      <c r="G28" s="22">
+        <v>59</v>
+      </c>
+      <c r="H28" s="69">
+        <v>7</v>
+      </c>
+      <c r="I28" s="21"/>
+      <c r="J28" s="25">
+        <v>41083</v>
+      </c>
+      <c r="K28" s="41">
+        <v>21.87</v>
+      </c>
+      <c r="L28" s="74"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="76"/>
+      <c r="P28" s="77"/>
+    </row>
+    <row r="29" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B29" s="20">
+        <v>100</v>
+      </c>
+      <c r="C29" s="21"/>
+      <c r="D29" s="69">
+        <v>10</v>
+      </c>
+      <c r="E29" s="25">
+        <v>73656</v>
+      </c>
+      <c r="F29" s="41">
+        <v>39.21</v>
+      </c>
+      <c r="G29" s="22">
+        <v>58</v>
+      </c>
+      <c r="H29" s="69">
+        <v>7</v>
+      </c>
+      <c r="I29" s="69">
+        <v>6</v>
+      </c>
+      <c r="J29" s="25">
+        <v>40501</v>
+      </c>
+      <c r="K29" s="41">
+        <v>21.56</v>
+      </c>
+      <c r="L29" s="26"/>
+      <c r="M29" s="65"/>
+      <c r="N29" s="65"/>
+      <c r="O29" s="66"/>
+      <c r="P29" s="27"/>
+    </row>
+    <row r="30" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B30" s="22">
+        <v>99</v>
+      </c>
+      <c r="C30" s="21"/>
+      <c r="D30" s="69">
+        <v>10</v>
+      </c>
+      <c r="E30" s="25">
+        <v>72660</v>
+      </c>
+      <c r="F30" s="41">
+        <v>38.68</v>
+      </c>
+      <c r="G30" s="22">
+        <v>57</v>
+      </c>
+      <c r="H30" s="21"/>
+      <c r="I30" s="69">
+        <v>6</v>
+      </c>
+      <c r="J30" s="25">
+        <v>39918</v>
+      </c>
+      <c r="K30" s="41">
+        <v>21.25</v>
+      </c>
+      <c r="L30" s="26"/>
+      <c r="M30" s="65"/>
+      <c r="N30" s="65"/>
+      <c r="O30" s="66"/>
+      <c r="P30" s="27"/>
+    </row>
+    <row r="31" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B31" s="22">
+        <v>98</v>
+      </c>
+      <c r="C31" s="21"/>
+      <c r="D31" s="69">
+        <v>10</v>
+      </c>
+      <c r="E31" s="25">
+        <v>71477</v>
+      </c>
+      <c r="F31" s="41">
+        <v>38.049999999999997</v>
+      </c>
+      <c r="G31" s="22">
+        <v>56</v>
+      </c>
+      <c r="H31" s="21"/>
+      <c r="I31" s="69">
+        <v>6</v>
+      </c>
+      <c r="J31" s="25">
+        <v>39392</v>
+      </c>
+      <c r="K31" s="41">
+        <v>20.97</v>
+      </c>
+      <c r="L31" s="26"/>
+      <c r="M31" s="67"/>
+      <c r="N31" s="67"/>
+      <c r="O31" s="67"/>
+      <c r="P31" s="27"/>
+    </row>
+    <row r="32" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B32" s="22">
+        <v>97</v>
+      </c>
+      <c r="C32" s="21"/>
+      <c r="D32" s="69">
+        <v>10</v>
+      </c>
+      <c r="E32" s="25">
+        <v>70481</v>
+      </c>
+      <c r="F32" s="41">
+        <v>37.520000000000003</v>
+      </c>
+      <c r="G32" s="22">
+        <v>55</v>
+      </c>
+      <c r="H32" s="21"/>
+      <c r="I32" s="69">
+        <v>6</v>
+      </c>
+      <c r="J32" s="25">
+        <v>38810</v>
+      </c>
+      <c r="K32" s="41">
+        <v>20.66</v>
+      </c>
+      <c r="L32" s="26"/>
+      <c r="M32" s="67"/>
+      <c r="N32" s="67"/>
+      <c r="O32" s="67"/>
+      <c r="P32" s="27"/>
+    </row>
+    <row r="33" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B33" s="22">
+        <v>96</v>
+      </c>
+      <c r="C33" s="21"/>
+      <c r="D33" s="69">
+        <v>10</v>
+      </c>
+      <c r="E33" s="25">
+        <v>69410</v>
+      </c>
+      <c r="F33" s="41">
+        <v>36.950000000000003</v>
+      </c>
+      <c r="G33" s="22">
+        <v>54</v>
+      </c>
+      <c r="H33" s="21"/>
+      <c r="I33" s="69">
+        <v>6</v>
+      </c>
+      <c r="J33" s="25">
+        <v>38340</v>
+      </c>
+      <c r="K33" s="41">
+        <v>20.41</v>
+      </c>
+      <c r="L33" s="26"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="78"/>
+      <c r="P33" s="27"/>
+    </row>
+    <row r="34" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B34" s="22">
+        <v>95</v>
+      </c>
+      <c r="C34" s="21"/>
+      <c r="D34" s="69">
+        <v>10</v>
+      </c>
+      <c r="E34" s="25">
+        <v>68396</v>
+      </c>
+      <c r="F34" s="41">
+        <v>36.409999999999997</v>
+      </c>
+      <c r="G34" s="22">
+        <v>53</v>
+      </c>
+      <c r="H34" s="21"/>
+      <c r="I34" s="69">
+        <v>6</v>
+      </c>
+      <c r="J34" s="25">
+        <v>37814</v>
+      </c>
+      <c r="K34" s="41">
+        <v>20.13</v>
+      </c>
+      <c r="L34" s="26"/>
+      <c r="M34" s="78"/>
+      <c r="N34" s="78"/>
+      <c r="O34" s="78"/>
+      <c r="P34" s="27"/>
+    </row>
+    <row r="35" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B35" s="22">
+        <v>94</v>
+      </c>
+      <c r="C35" s="69">
         <v>9</v>
       </c>
-      <c r="G3" s="21" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="24" t="s">
+      <c r="D35" s="69">
+        <v>10</v>
+      </c>
+      <c r="E35" s="25">
+        <v>67457</v>
+      </c>
+      <c r="F35" s="41">
+        <v>35.909999999999997</v>
+      </c>
+      <c r="G35" s="22">
+        <v>52</v>
+      </c>
+      <c r="H35" s="21"/>
+      <c r="I35" s="69">
+        <v>6</v>
+      </c>
+      <c r="J35" s="25">
+        <v>37307</v>
+      </c>
+      <c r="K35" s="41">
+        <v>19.86</v>
+      </c>
+      <c r="L35" s="26"/>
+      <c r="M35" s="65"/>
+      <c r="N35" s="65"/>
+      <c r="O35" s="66"/>
+      <c r="P35" s="27"/>
+    </row>
+    <row r="36" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B36" s="22">
+        <v>93</v>
+      </c>
+      <c r="C36" s="69">
         <v>9</v>
       </c>
-      <c r="L3" s="21" t="s">
-[...11 lines deleted...]
-      <c r="P3" s="24" t="s">
+      <c r="D36" s="21"/>
+      <c r="E36" s="25">
+        <v>66367</v>
+      </c>
+      <c r="F36" s="41">
+        <v>35.33</v>
+      </c>
+      <c r="G36" s="22">
+        <v>51</v>
+      </c>
+      <c r="H36" s="21"/>
+      <c r="I36" s="69">
+        <v>6</v>
+      </c>
+      <c r="J36" s="25">
+        <v>36800</v>
+      </c>
+      <c r="K36" s="41">
+        <v>19.59</v>
+      </c>
+      <c r="L36" s="26"/>
+      <c r="M36" s="65"/>
+      <c r="N36" s="65"/>
+      <c r="O36" s="66"/>
+      <c r="P36" s="27"/>
+    </row>
+    <row r="37" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B37" s="22">
+        <v>92</v>
+      </c>
+      <c r="C37" s="69">
         <v>9</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="D4" s="27">
+      <c r="D37" s="23"/>
+      <c r="E37" s="25">
+        <v>65428</v>
+      </c>
+      <c r="F37" s="41">
+        <v>34.83</v>
+      </c>
+      <c r="G37" s="22">
+        <v>50</v>
+      </c>
+      <c r="H37" s="21"/>
+      <c r="I37" s="69">
+        <v>6</v>
+      </c>
+      <c r="J37" s="25">
+        <v>36349</v>
+      </c>
+      <c r="K37" s="41">
+        <v>19.350000000000001</v>
+      </c>
+      <c r="L37" s="26"/>
+      <c r="M37" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="E4" s="33">
-[...8 lines deleted...]
-      <c r="H4" s="29">
+      <c r="N37" s="73"/>
+      <c r="O37" s="73"/>
+      <c r="P37" s="27"/>
+    </row>
+    <row r="38" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B38" s="22">
+        <v>91</v>
+      </c>
+      <c r="C38" s="69">
         <v>9</v>
       </c>
-      <c r="I4" s="30"/>
-[...9 lines deleted...]
-      <c r="M4" s="29">
+      <c r="D38" s="23"/>
+      <c r="E38" s="25">
+        <v>64432</v>
+      </c>
+      <c r="F38" s="41">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="G38" s="22">
+        <v>49</v>
+      </c>
+      <c r="H38" s="21"/>
+      <c r="I38" s="69">
+        <v>6</v>
+      </c>
+      <c r="J38" s="25">
+        <v>35879</v>
+      </c>
+      <c r="K38" s="41">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="L38" s="26"/>
+      <c r="M38" s="73"/>
+      <c r="N38" s="73"/>
+      <c r="O38" s="73"/>
+      <c r="P38" s="27"/>
+    </row>
+    <row r="39" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B39" s="22">
+        <v>90</v>
+      </c>
+      <c r="C39" s="69">
+        <v>9</v>
+      </c>
+      <c r="D39" s="23"/>
+      <c r="E39" s="25">
+        <v>63474</v>
+      </c>
+      <c r="F39" s="41">
+        <v>33.79</v>
+      </c>
+      <c r="G39" s="22">
+        <v>48</v>
+      </c>
+      <c r="H39" s="21"/>
+      <c r="I39" s="69">
+        <v>6</v>
+      </c>
+      <c r="J39" s="25">
+        <v>35410</v>
+      </c>
+      <c r="K39" s="41">
+        <v>18.850000000000001</v>
+      </c>
+      <c r="L39" s="26"/>
+      <c r="M39" s="73"/>
+      <c r="N39" s="73"/>
+      <c r="O39" s="73"/>
+      <c r="P39" s="27"/>
+    </row>
+    <row r="40" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B40" s="22">
+        <v>89</v>
+      </c>
+      <c r="C40" s="69">
+        <v>9</v>
+      </c>
+      <c r="D40" s="23"/>
+      <c r="E40" s="25">
+        <v>62629</v>
+      </c>
+      <c r="F40" s="41">
+        <v>33.340000000000003</v>
+      </c>
+      <c r="G40" s="22">
+        <v>47</v>
+      </c>
+      <c r="H40" s="21"/>
+      <c r="I40" s="69">
+        <v>6</v>
+      </c>
+      <c r="J40" s="25">
+        <v>34940</v>
+      </c>
+      <c r="K40" s="41">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="L40" s="26"/>
+      <c r="M40" s="65"/>
+      <c r="N40" s="65"/>
+      <c r="O40" s="66"/>
+      <c r="P40" s="27"/>
+    </row>
+    <row r="41" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B41" s="22">
+        <v>88</v>
+      </c>
+      <c r="C41" s="69">
+        <v>9</v>
+      </c>
+      <c r="D41" s="23"/>
+      <c r="E41" s="25">
+        <v>61671</v>
+      </c>
+      <c r="F41" s="41">
+        <v>32.83</v>
+      </c>
+      <c r="G41" s="22">
+        <v>46</v>
+      </c>
+      <c r="H41" s="69">
         <v>5</v>
       </c>
-      <c r="N4" s="30"/>
-[...24 lines deleted...]
-      <c r="H5" s="29">
+      <c r="I41" s="69">
+        <v>6</v>
+      </c>
+      <c r="J41" s="25">
+        <v>34452</v>
+      </c>
+      <c r="K41" s="41">
+        <v>18.34</v>
+      </c>
+      <c r="L41" s="26"/>
+      <c r="M41" s="65"/>
+      <c r="N41" s="65"/>
+      <c r="O41" s="66"/>
+      <c r="P41" s="27"/>
+    </row>
+    <row r="42" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B42" s="22">
+        <v>87</v>
+      </c>
+      <c r="C42" s="69">
         <v>9</v>
       </c>
-      <c r="I5" s="27">
-[...11 lines deleted...]
-      <c r="M5" s="29">
+      <c r="D42" s="23"/>
+      <c r="E42" s="25">
+        <v>60694</v>
+      </c>
+      <c r="F42" s="41">
+        <v>32.31</v>
+      </c>
+      <c r="G42" s="22">
+        <v>45</v>
+      </c>
+      <c r="H42" s="69">
         <v>5</v>
       </c>
-      <c r="N5" s="26"/>
-[...37 lines deleted...]
-      <c r="M6" s="29">
+      <c r="I42" s="23"/>
+      <c r="J42" s="25">
+        <v>34039</v>
+      </c>
+      <c r="K42" s="41">
+        <v>18.12</v>
+      </c>
+      <c r="L42" s="26"/>
+      <c r="M42" s="65"/>
+      <c r="N42" s="65"/>
+      <c r="O42" s="66"/>
+      <c r="P42" s="27"/>
+    </row>
+    <row r="43" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B43" s="22">
+        <v>86</v>
+      </c>
+      <c r="C43" s="69">
+        <v>9</v>
+      </c>
+      <c r="D43" s="23"/>
+      <c r="E43" s="25">
+        <v>59811</v>
+      </c>
+      <c r="F43" s="41">
+        <v>31.84</v>
+      </c>
+      <c r="G43" s="22">
+        <v>44</v>
+      </c>
+      <c r="H43" s="69">
         <v>5</v>
       </c>
-      <c r="N6" s="26"/>
-[...37 lines deleted...]
-      <c r="M7" s="29">
+      <c r="I43" s="23"/>
+      <c r="J43" s="25">
+        <v>33644</v>
+      </c>
+      <c r="K43" s="41">
+        <v>17.91</v>
+      </c>
+      <c r="L43" s="26"/>
+      <c r="M43" s="65"/>
+      <c r="N43" s="65"/>
+      <c r="O43" s="66"/>
+      <c r="P43" s="27"/>
+    </row>
+    <row r="44" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B44" s="22">
+        <v>85</v>
+      </c>
+      <c r="C44" s="69">
+        <v>9</v>
+      </c>
+      <c r="D44" s="23"/>
+      <c r="E44" s="25">
+        <v>58966</v>
+      </c>
+      <c r="F44" s="41">
+        <v>31.39</v>
+      </c>
+      <c r="G44" s="22">
+        <v>43</v>
+      </c>
+      <c r="H44" s="69">
         <v>5</v>
       </c>
-      <c r="N7" s="26"/>
-[...37 lines deleted...]
-      <c r="M8" s="29">
+      <c r="I44" s="23"/>
+      <c r="J44" s="25">
+        <v>33513</v>
+      </c>
+      <c r="K44" s="41">
+        <v>17.84</v>
+      </c>
+      <c r="L44" s="26"/>
+      <c r="M44" s="65"/>
+      <c r="N44" s="65"/>
+      <c r="O44" s="68"/>
+      <c r="P44" s="27"/>
+    </row>
+    <row r="45" spans="2:16" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B45" s="28">
+        <v>84</v>
+      </c>
+      <c r="C45" s="71">
+        <v>9</v>
+      </c>
+      <c r="D45" s="29"/>
+      <c r="E45" s="43">
+        <v>58139</v>
+      </c>
+      <c r="F45" s="42">
+        <v>30.95</v>
+      </c>
+      <c r="G45" s="28">
+        <v>42</v>
+      </c>
+      <c r="H45" s="71">
         <v>5</v>
       </c>
-      <c r="N8" s="26"/>
-[...1386 lines deleted...]
-      <c r="J45" s="52">
+      <c r="I45" s="29"/>
+      <c r="J45" s="43">
         <v>32949</v>
       </c>
-      <c r="K45" s="51">
+      <c r="K45" s="42">
         <v>17.54</v>
       </c>
-      <c r="L45" s="39"/>
-[...5 lines deleted...]
-    <row r="126" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="L45" s="30"/>
+      <c r="M45" s="31"/>
+      <c r="N45" s="31"/>
+      <c r="O45" s="31"/>
+      <c r="P45" s="32"/>
+    </row>
+    <row r="47" spans="2:16" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B47" s="79" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="2:6" x14ac:dyDescent="0.35">
       <c r="B126" s="1"/>
       <c r="C126" s="1"/>
       <c r="D126" s="1"/>
-      <c r="E126" s="47"/>
-[...12 lines deleted...]
-      <c r="F128" s="47"/>
+      <c r="E126" s="38"/>
+      <c r="F126" s="38"/>
+    </row>
+    <row r="127" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C127" s="33"/>
+      <c r="D127" s="34"/>
+      <c r="E127" s="38"/>
+      <c r="F127" s="38"/>
+    </row>
+    <row r="128" spans="2:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="C128" s="35"/>
+      <c r="D128" s="36"/>
+      <c r="E128" s="38"/>
+      <c r="F128" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="M37:O39"/>
     <mergeCell ref="L27:N28"/>
     <mergeCell ref="O27:O28"/>
     <mergeCell ref="P27:P28"/>
     <mergeCell ref="M33:O33"/>
     <mergeCell ref="M34:O34"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
@@ -16687,68 +10114,67 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="6da3a045-128e-4918-ae05-8338e55ea68a"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="51174ec9-e8b0-4f33-8184-32f034dfa9db"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>'2025-27 Term Time (Accessible)'!Print_Area</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>2026-27 52 week (Accessible)</vt:lpstr>
+      <vt:lpstr>2026-27 Term Time (Accessible)</vt:lpstr>
+      <vt:lpstr>2026-27 (Alternative layout)</vt:lpstr>
+      <vt:lpstr>'2026-27 52 week (Accessible)'!Print_Area</vt:lpstr>
+      <vt:lpstr>'2026-27 Term Time (Accessible)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Linda Rowe</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>