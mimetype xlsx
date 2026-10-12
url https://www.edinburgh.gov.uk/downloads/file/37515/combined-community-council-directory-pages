--- v5 (2026-08-28)
+++ v6 (2026-10-12)
@@ -5,63 +5,63 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\Governance\Community Councils\Combined Office Bearer Distribution List from Jadu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0013F5FB-BEEE-4FEA-B1ED-EDED71F398DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{533A274F-1BBF-4DEC-A53B-6E36361B7E16}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
   </bookViews>
   <sheets>
     <sheet name="CC Combined List" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="314">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Chairperson</t>
   </si>
   <si>
     <t>Chair email</t>
   </si>
   <si>
     <t>Secretary</t>
   </si>
   <si>
     <t>Secretary email</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>Treasurer email</t>
   </si>
   <si>
     <t>Engagement and Inclusion Office Bearer</t>
   </si>
   <si>
@@ -73,83 +73,71 @@
   <si>
     <t>Richard Henderson</t>
   </si>
   <si>
     <t>richardmhenderson@gmail.com</t>
   </si>
   <si>
     <t>Anthony John Allen</t>
   </si>
   <si>
     <t>ajabcc01@gmail.com</t>
   </si>
   <si>
     <t>Thomas Watt</t>
   </si>
   <si>
     <t>hugh-w@hotmail.com</t>
   </si>
   <si>
     <t>Vacant</t>
   </si>
   <si>
     <t>Colinton Community Council</t>
   </si>
   <si>
-    <t>David Bewsey</t>
-[...1 lines deleted...]
-  <si>
     <t>chair@colintoncc.org.uk</t>
   </si>
   <si>
     <t>secretary@colintoncc.org.uk</t>
   </si>
   <si>
-    <t>Ian Cowie</t>
-[...1 lines deleted...]
-  <si>
     <t>treasurer@colintoncc.org.uk</t>
   </si>
   <si>
-    <t>Gill Thatcher</t>
-[...1 lines deleted...]
-  <si>
     <t>engagement@colintoncc.org.uk</t>
   </si>
   <si>
     <t>Craigentinny / Meadowbank</t>
   </si>
   <si>
     <t>William Johnston</t>
   </si>
   <si>
     <t>Linda Furley</t>
   </si>
   <si>
-    <t>Anne Neal</t>
-[...1 lines deleted...]
-  <si>
     <t>Craigleith / Blackhall</t>
   </si>
   <si>
     <t>Stuart Pinkerton</t>
   </si>
   <si>
     <t>stuartpinkerton@hotmail.com</t>
   </si>
   <si>
     <t>Alan Denham</t>
   </si>
   <si>
     <t>sec.cbcc@gmail.com</t>
   </si>
   <si>
     <t>Grant Roger</t>
   </si>
   <si>
     <t>Russell Murdoch</t>
   </si>
   <si>
     <t>russ.murdoch@outlook.com</t>
   </si>
   <si>
     <t>Craiglockhart</t>
@@ -602,56 +590,50 @@
     <t>diane.anderson61@hotmail.co.uk</t>
   </si>
   <si>
     <t>Carol Munro</t>
   </si>
   <si>
     <t>carolmunro@msn.com</t>
   </si>
   <si>
     <t>Theofilos Sidiropoulos</t>
   </si>
   <si>
     <t>theo.sidiropoulos@hotmail.com</t>
   </si>
   <si>
     <t>Southside Community Council</t>
   </si>
   <si>
     <t>Stenhouse, Saughton Mains and Whitson</t>
   </si>
   <si>
     <t>Patricia Carr</t>
   </si>
   <si>
     <t>Pat_carr24@hotmail.com</t>
-  </si>
-[...4 lines deleted...]
-    <t>Victoria.mcdermott@yahoo.co.uk</t>
   </si>
   <si>
     <t>Margaret Wilson</t>
   </si>
   <si>
     <t>Stuart Anderson</t>
   </si>
   <si>
     <t>stuart.anderson3@edinburgh.gov.uk</t>
   </si>
   <si>
     <t>Stockbridge / Inverleith</t>
   </si>
   <si>
     <t>Tannis Dodd</t>
   </si>
   <si>
     <t>stockbridgeandinverleithcc@gmail.com</t>
   </si>
   <si>
     <t>Tollcross</t>
   </si>
   <si>
     <t>Richard Allen</t>
   </si>
@@ -961,51 +943,72 @@
     <t>secretary@lhncc.org.uk</t>
   </si>
   <si>
     <t>Charlotte Encombe [Chair]
 Martina Pugliese [Vice Chair]</t>
   </si>
   <si>
     <t>chair@leithcentralcc.co.uk
 vice.chair@leithcentralcc.co.uk</t>
   </si>
   <si>
     <t>Jed Milroy</t>
   </si>
   <si>
     <t>Douglas J Tharby
 Elaine Campbell Dick</t>
   </si>
   <si>
     <t>chair@LHNCC.org.uk
 elaine.dick@lhncc.org.uk</t>
   </si>
   <si>
     <t>Andrew Syme</t>
   </si>
   <si>
-    <t>Last updated - 21 August 2026</t>
+    <t>Hatice Tuğba İkizler</t>
+  </si>
+  <si>
+    <t>treasurer@drylawtelfordcc.org.uk</t>
+  </si>
+  <si>
+    <t>Alice McAulay</t>
+  </si>
+  <si>
+    <t>David Houston &amp; Tom McDonald</t>
+  </si>
+  <si>
+    <t>Sonia Rutherford</t>
+  </si>
+  <si>
+    <t>Tom McDonald</t>
+  </si>
+  <si>
+    <t>Jennie Loudon</t>
+  </si>
+  <si>
+    <t>Last updated - 30 September 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -1894,1225 +1897,1235 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gavinduncan4915@hotmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:treasurer@drylawtelfordcc.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gavinduncan4915@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DA124F4-DBF3-4628-AA09-9B0BA305E575}">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G33" sqref="G33"/>
+      <pane ySplit="2" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="46.90625" style="3" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="46.81640625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7265625" style="3" customWidth="1"/>
-    <col min="3" max="3" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="42.453125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29" style="3" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="40.54296875" style="3" customWidth="1"/>
     <col min="8" max="8" width="35.1796875" style="3" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="40.6328125" style="3" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="31.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="40.54296875" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="45.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="42.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="31.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:9" s="1" customFormat="1" ht="51.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="51.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
-        <v>211</v>
+        <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A4" s="3" t="s">
-        <v>229</v>
+        <v>223</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>230</v>
+        <v>224</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>233</v>
+        <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="3" t="s">
-        <v>210</v>
+        <v>204</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>275</v>
+        <v>269</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>205</v>
+        <v>199</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>276</v>
+        <v>270</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>277</v>
+        <v>271</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>278</v>
+        <v>272</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
-        <v>206</v>
+        <v>200</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>208</v>
+        <v>202</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>238</v>
+        <v>232</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
-        <v>200</v>
+        <v>194</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="I9" s="3" t="s">
         <v>193</v>
-      </c>
-[...19 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>175</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="F11" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="G11" s="3" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A12" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>182</v>
       </c>
-      <c r="B12" s="3" t="s">
+      <c r="F12" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="G12" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="D12" s="3" t="s">
+      <c r="H12" s="3" t="s">
         <v>185</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A13" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="F13" s="3" t="s">
         <v>168</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="G13" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="D13" s="3" t="s">
+      <c r="H13" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I13" s="3" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>243</v>
+        <v>237</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>244</v>
+        <v>238</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>237</v>
+        <v>231</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>245</v>
+        <v>239</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A15" s="2" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="H16" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="B16" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I16" s="3" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="B17" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F17" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="B18" s="3" t="s">
+      <c r="G18" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="C18" s="3" t="s">
+      <c r="H18" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="I18" s="3" t="s">
         <v>155</v>
-      </c>
-[...16 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="E19" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="B19" s="3" t="s">
+      <c r="F19" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="C19" s="3" t="s">
+      <c r="G19" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="D19" s="3" t="s">
+      <c r="H19" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="E19" s="3" t="s">
+      <c r="I19" s="3" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A20" s="2" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="F21" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="B21" s="3" t="s">
+      <c r="G21" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="H21" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I21" s="3" t="s">
-        <v>270</v>
+        <v>264</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="G22" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="H22" s="3" t="s">
         <v>121</v>
-      </c>
-[...16 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="F23" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="B23" s="3" t="s">
+      <c r="G23" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="C23" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H23" s="3" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>252</v>
+        <v>246</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="F24" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="B24" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="3" t="s">
+      <c r="G24" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="I24" s="3" t="s">
         <v>108</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="B25" s="3" t="s">
+      <c r="H25" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="C25" s="3" t="s">
+      <c r="I25" s="3" t="s">
         <v>115</v>
-      </c>
-[...16 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C26" s="4" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>255</v>
+        <v>249</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="B28" s="3" t="s">
+      <c r="F28" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="C28" s="3" t="s">
+      <c r="G28" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D28" s="3" t="s">
+      <c r="H28" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="E28" s="3" t="s">
+      <c r="I28" s="3" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B29" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="C29" s="3" t="s">
+      <c r="G29" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D29" s="3" t="s">
+      <c r="H29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I29" s="3" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A30" s="2" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>295</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="H31" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="B31" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I31" s="3" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="H32" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="B32" s="3" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I32" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C33" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D33" s="3" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="F33" s="4" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="G33" s="4" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="H35" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E35" s="3" t="s">
+      <c r="I35" s="3" t="s">
         <v>64</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A36" s="2" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A37" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="H37" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="B37" s="3" t="s">
+      <c r="I37" s="3" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A38" s="2" t="s">
-        <v>221</v>
+        <v>215</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B39" s="3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H39" s="3" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E40" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="B40" s="3" t="s">
+      <c r="F40" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="C40" s="3" t="s">
+      <c r="G40" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="H40" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="E40" s="3" t="s">
+      <c r="I40" s="3" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A41" s="2" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>280</v>
+        <v>274</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>279</v>
+        <v>273</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H42" s="3" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="I42" s="3" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>274</v>
+        <v>268</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>28</v>
+        <v>308</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E44" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="B44" s="3" t="s">
+      <c r="F44" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="C44" s="3" t="s">
+      <c r="G44" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H44" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D44" s="3" t="s">
+      <c r="I44" s="3" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A45" s="3" t="s">
-        <v>222</v>
+        <v>216</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="F45" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>223</v>
+        <v>217</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>224</v>
+        <v>218</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A46" s="3" t="s">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>284</v>
+        <v>278</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>235</v>
+        <v>229</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>285</v>
+        <v>279</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A47" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>210</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>212</v>
       </c>
-      <c r="B47" s="3" t="s">
+      <c r="H47" s="3" t="s">
         <v>213</v>
       </c>
-      <c r="C47" s="3" t="s">
+      <c r="I47" s="3" t="s">
         <v>214</v>
-      </c>
-[...16 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A48" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C48" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C48" s="3" t="s">
+      <c r="D48" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E48" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D48" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E48" s="3" t="s">
+      <c r="F48" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="G48" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="F48" s="3" t="s">
+      <c r="H48" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="I48" s="3" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A50" s="3" t="s">
-        <v>225</v>
+        <v>219</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>226</v>
+        <v>220</v>
       </c>
       <c r="C50" s="3" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>228</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I39" r:id="rId1" display="mailto:gavinduncan4915@hotmail.com" xr:uid="{A10AC3F5-CA98-4C9B-B6E2-33138008E231}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{2173CFE3-5C0C-4E1C-B16B-33E98A9BEF2A}"/>
+    <hyperlink ref="G37" r:id="rId3" xr:uid="{B4319891-1279-425E-A878-30EAE210859E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CC Combined List</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>