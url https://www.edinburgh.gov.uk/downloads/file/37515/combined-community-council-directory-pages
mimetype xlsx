--- v2 (2026-03-20)
+++ v3 (2026-05-29)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\Governance\Community Councils\Combined Office Bearer Distribution List from Jadu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{243C51B6-9462-4459-9AFC-F2ED0B1E5D1F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE597978-7978-45D4-A997-2BED2F64B447}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
   </bookViews>
   <sheets>
     <sheet name="CC Combined List" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="314">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="316">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Chairperson</t>
   </si>
   <si>
     <t>Chair email</t>
   </si>
   <si>
     <t>Secretary</t>
   </si>
   <si>
     <t>Secretary email</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>Treasurer email</t>
   </si>
   <si>
     <t>Engagement and Inclusion Office Bearer</t>
   </si>
   <si>
@@ -505,53 +505,50 @@
   <si>
     <t>Carol Duncan</t>
   </si>
   <si>
     <t>engagement@morningside.org.uk</t>
   </si>
   <si>
     <t>Muirhouse Salvesen</t>
   </si>
   <si>
     <t>Murrayfield</t>
   </si>
   <si>
     <t>John Yellowlees</t>
   </si>
   <si>
     <t>jyellowlees@blueyonder.co.uk</t>
   </si>
   <si>
     <t>Hamish Ross</t>
   </si>
   <si>
     <t>secretary@murrayfieldcc.org.uk</t>
   </si>
   <si>
-    <t>Jim McDonaugh</t>
-[...1 lines deleted...]
-  <si>
     <t>New Town / Broughton</t>
   </si>
   <si>
     <t>Peter Williamson</t>
   </si>
   <si>
     <t>chair@ntbcc.org.uk</t>
   </si>
   <si>
     <t>secretary@ntbcc.org.uk</t>
   </si>
   <si>
     <t>Nick Reid</t>
   </si>
   <si>
     <t>treasurer@ntbcc.org.uk</t>
   </si>
   <si>
     <t>engagement@ntbcc.org.uk</t>
   </si>
   <si>
     <t>Northfield and Willowbrae</t>
   </si>
   <si>
     <t>Ruth Pearson</t>
@@ -724,59 +721,50 @@
   <si>
     <t>Moira Willis</t>
   </si>
   <si>
     <t>cewccc.treasurer@gmail.com</t>
   </si>
   <si>
     <t>Federico Marsili</t>
   </si>
   <si>
     <t>cewccc.social@gmail.com</t>
   </si>
   <si>
     <t>Davidsons Mains and Silverknowes</t>
   </si>
   <si>
     <t>Corstorphine Gyle</t>
   </si>
   <si>
     <t>Murray Smith</t>
   </si>
   <si>
     <t>murrayjsmith@hotmail.co.uk</t>
   </si>
   <si>
-    <t>Fiona Goulding</t>
-[...7 lines deleted...]
-  <si>
     <t>Matthew Farnham</t>
   </si>
   <si>
     <t>corstorphinegyleccengagement@gmail.com</t>
   </si>
   <si>
     <t>Edinburgh Association of Community Councils (EACC)</t>
   </si>
   <si>
     <t>Douglas Tharby (Deputy Chair)</t>
   </si>
   <si>
     <t>depchair@edinburghcommunitycouncils.org.uk</t>
   </si>
   <si>
     <t>Not in post</t>
   </si>
   <si>
     <t>Wester Hailes</t>
   </si>
   <si>
     <t>Min Leng</t>
   </si>
   <si>
     <t>John Michael Grant</t>
@@ -952,57 +940,75 @@
   <si>
     <t>secretary@cc-cc.org.uk</t>
   </si>
   <si>
     <t>treasurer@cc-cc.org.uk</t>
   </si>
   <si>
     <t>gpccengagement@gmail.com</t>
   </si>
   <si>
     <t>memberlldc@gmail.com</t>
   </si>
   <si>
     <t>Wendy Irvine</t>
   </si>
   <si>
     <t>hello@eotcc.org.uk</t>
   </si>
   <si>
     <t>Mark Galloway</t>
   </si>
   <si>
     <t>BalernoCC@gmail.com</t>
   </si>
   <si>
-    <t>Last updated - 13 March 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Abigail Cunningham and Angus Hardie (Co-Chairs)</t>
   </si>
   <si>
     <t>treasurer@leithlinkscc.org.uk</t>
+  </si>
+  <si>
+    <t>Gavin Duncan</t>
+  </si>
+  <si>
+    <t>gavinduncan4915@hotmail.com</t>
+  </si>
+  <si>
+    <t>Alessandro Fusco</t>
+  </si>
+  <si>
+    <t>chair@sccedinburgh.org.uk</t>
+  </si>
+  <si>
+    <t>secretary@sccedinburgh.org.uk</t>
+  </si>
+  <si>
+    <t>John Lamb</t>
+  </si>
+  <si>
+    <t>Last updated - 25 May 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -1512,71 +1518,70 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="42" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="33" borderId="10" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
@@ -1912,83 +1917,83 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretary@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gavinduncan4915@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DA124F4-DBF3-4628-AA09-9B0BA305E575}">
   <dimension ref="A1:AF50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="B29" sqref="B29"/>
+      <selection pane="bottomLeft" sqref="A1:XFD1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="46.90625" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="42.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1796875" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="37.81640625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="35.1796875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="40.6328125" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="45.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="42.36328125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="31.08984375" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="5" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
       <c r="P1" s="6"/>
       <c r="Q1" s="6"/>
       <c r="R1" s="6"/>
       <c r="S1" s="6"/>
       <c r="T1" s="6"/>
       <c r="U1" s="6"/>
       <c r="V1" s="6"/>
       <c r="W1" s="6"/>
       <c r="X1" s="6"/>
       <c r="Y1" s="6"/>
@@ -2009,797 +2014,803 @@
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:32" s="4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>245</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="6" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B6" s="1" t="s">
+      <c r="C6" t="s">
+        <v>289</v>
+      </c>
+      <c r="F6" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...6 lines deleted...]
-        <v>294</v>
+      <c r="G6" t="s">
+        <v>290</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>296</v>
+        <v>291</v>
+      </c>
+      <c r="I6" t="s">
+        <v>292</v>
       </c>
     </row>
     <row r="7" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="C7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="1" t="s">
+      <c r="E7" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H7" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="E7" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I7" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
     </row>
     <row r="8" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="E8" s="1" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B9" s="1" t="s">
+      <c r="C9" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="D9" s="1" t="s">
+      <c r="E9" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="E9" s="1" t="s">
+      <c r="F9" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="F9" s="1" t="s">
+      <c r="G9" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H9" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="G9" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="1" t="s">
+      <c r="I9" s="1" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>313</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>185</v>
       </c>
-      <c r="B11" s="1" t="s">
+      <c r="C11" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="C11" s="1" t="s">
+      <c r="D11" s="1" t="s">
         <v>187</v>
       </c>
-      <c r="D11" s="1" t="s">
+      <c r="E11" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="E11" s="1" t="s">
+      <c r="F11" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="F11" s="1" t="s">
+      <c r="G11" s="1" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="B12" s="1" t="s">
+      <c r="C12" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C12" s="1" t="s">
+      <c r="D12" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="D12" s="1" t="s">
+      <c r="E12" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="E12" s="1" t="s">
+      <c r="F12" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="F12" s="1" t="s">
+      <c r="G12" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="G12" s="1" t="s">
+      <c r="H12" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="H12" s="1" t="s">
+      <c r="I12" s="1" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A13" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="B13" s="1" t="s">
+      <c r="C13" s="1" t="s">
         <v>178</v>
       </c>
-      <c r="C13" s="1" t="s">
+      <c r="D13" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="D13" s="1" t="s">
+      <c r="E13" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="E13" s="1" t="s">
+      <c r="F13" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="F13" s="1" t="s">
+      <c r="G13" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" s="1" t="s">
         <v>183</v>
       </c>
-      <c r="H13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I13" s="1" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A14" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>255</v>
+      </c>
+      <c r="C14" t="s">
+        <v>304</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>256</v>
+      </c>
+      <c r="E14" t="s">
+        <v>304</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>308</v>
+        <v>257</v>
+      </c>
+      <c r="G14" t="s">
+        <v>304</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="I14" s="1" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
     </row>
     <row r="15" spans="1:32" s="4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A16" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B16" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="B16" s="1" t="s">
+      <c r="C16" s="1" t="s">
         <v>171</v>
       </c>
-      <c r="C16" s="1" t="s">
+      <c r="D16" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E16" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="1" t="s">
+      <c r="F16" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H16" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="F16" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I16" s="1" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A17" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>160</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>161</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>162</v>
+        <v>314</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="H17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="18" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>163</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="C18" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="D18" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="E18" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E18" s="1" t="s">
+      <c r="F18" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="F18" s="1" t="s">
+      <c r="G18" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="G18" s="1" t="s">
+      <c r="H18" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="I18" s="1" t="s">
         <v>168</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A19" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>149</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>150</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>151</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>153</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A21" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>143</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="E21" s="9" t="s">
-        <v>286</v>
+      <c r="E21" t="s">
+        <v>282</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="G21" s="9" t="s">
-        <v>287</v>
+      <c r="G21" t="s">
+        <v>283</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="I21" s="9" t="s">
-        <v>288</v>
+      <c r="I21" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A22" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="C22" s="9" t="s">
-        <v>300</v>
+      <c r="C22" t="s">
+        <v>296</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="E22" s="9" t="s">
-        <v>299</v>
+      <c r="E22" t="s">
+        <v>295</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>132</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>133</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>138</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>139</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>140</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="I23" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A24" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>117</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>119</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="G24" s="9" t="s">
-        <v>313</v>
+      <c r="G24" t="s">
+        <v>308</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>120</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A25" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>124</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>125</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>126</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>127</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A26" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>112</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>113</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="H26" s="1" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="I26" s="1" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A27" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>106</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>109</v>
       </c>
       <c r="I27" s="1" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A28" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>98</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>102</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A29" s="1" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>93</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>90</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:9" s="4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A30" s="4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A31" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>79</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>79</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="G31" s="9" t="s">
-        <v>289</v>
+      <c r="G31" t="s">
+        <v>285</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="I31" s="9" t="s">
-        <v>305</v>
+      <c r="I31" t="s">
+        <v>301</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A32" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>84</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>86</v>
       </c>
       <c r="I32" s="1" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="33" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A33" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A34" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="I34" s="1" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A35" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>66</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>67</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>68</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>69</v>
       </c>
       <c r="I35" s="1" t="s">
@@ -2817,273 +2828,264 @@
       </c>
       <c r="B37" s="1" t="s">
         <v>57</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>58</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>59</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>62</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A38" s="4" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A39" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>44</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H39" s="1" t="s">
-        <v>44</v>
+        <v>309</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>310</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A40" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>54</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="4" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A41" s="4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A42" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>38</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>39</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>292</v>
+        <v>249</v>
+      </c>
+      <c r="E43" t="s">
+        <v>288</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A44" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>32</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>35</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A45" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="H45" s="1" t="s">
         <v>234</v>
       </c>
-      <c r="D45" s="1" t="s">
+      <c r="I45" s="1" t="s">
         <v>235</v>
-      </c>
-[...13 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A46" s="1" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>247</v>
+      </c>
+      <c r="C46" t="s">
+        <v>297</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>298</v>
+      </c>
+      <c r="E46" t="s">
+        <v>299</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>247</v>
+      </c>
+      <c r="I46" t="s">
+        <v>297</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A47" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="D47" s="1" t="s">
+      <c r="E47" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="E47" s="1" t="s">
+      <c r="F47" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="F47" s="1" t="s">
+      <c r="G47" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="G47" s="1" t="s">
+      <c r="H47" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="H47" s="1" t="s">
+      <c r="I47" s="1" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A48" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>16</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>20</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>21</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H48" s="1" t="s">
@@ -3094,82 +3096,87 @@
       </c>
     </row>
     <row r="49" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>310</v>
+        <v>305</v>
+      </c>
+      <c r="I49" t="s">
+        <v>306</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A50" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>286</v>
+      </c>
+      <c r="E50" t="s">
+        <v>287</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="I39" r:id="rId1" display="mailto:gavinduncan4915@hotmail.com" xr:uid="{A10AC3F5-CA98-4C9B-B6E2-33138008E231}"/>
+    <hyperlink ref="C10" r:id="rId2" xr:uid="{2173CFE3-5C0C-4E1C-B16B-33E98A9BEF2A}"/>
+    <hyperlink ref="E10" r:id="rId3" xr:uid="{8D357FA2-6F9D-4FEE-BAEC-7EFA48AC2E76}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CC Combined List</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>