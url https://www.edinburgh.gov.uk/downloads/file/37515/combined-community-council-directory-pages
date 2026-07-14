--- v3 (2026-05-29)
+++ v4 (2026-07-14)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\Governance\Community Councils\Combined Office Bearer Distribution List from Jadu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CE597978-7978-45D4-A997-2BED2F64B447}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59C43D3A-73D3-4B80-9CB1-792003E9F708}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
   </bookViews>
   <sheets>
     <sheet name="CC Combined List" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="316">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="318">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Chairperson</t>
   </si>
   <si>
     <t>Chair email</t>
   </si>
   <si>
     <t>Secretary</t>
   </si>
   <si>
     <t>Secretary email</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>Treasurer email</t>
   </si>
   <si>
     <t>Engagement and Inclusion Office Bearer</t>
   </si>
   <si>
@@ -199,56 +199,50 @@
   <si>
     <t>Colin MacLeod</t>
   </si>
   <si>
     <t>col.m.macleod@gmail.com</t>
   </si>
   <si>
     <t>Moira Peterson</t>
   </si>
   <si>
     <t>moirapeterson1@gmail.com</t>
   </si>
   <si>
     <t>Drylaw / Telford</t>
   </si>
   <si>
     <t>Mhairi Curran</t>
   </si>
   <si>
     <t>Pam Whitefield</t>
   </si>
   <si>
     <t>pamhigginsdtcc@gmail.com</t>
   </si>
   <si>
-    <t>Jacqueline Brown</t>
-[...4 lines deleted...]
-  <si>
     <t>John Stuart</t>
   </si>
   <si>
     <t>stuartjohn86@yahoo.com</t>
   </si>
   <si>
     <t>Fairmilehead</t>
   </si>
   <si>
     <t>Colin Anderson</t>
   </si>
   <si>
     <t>secretaryfcc1@gmail.com</t>
   </si>
   <si>
     <t>Barbara Dick</t>
   </si>
   <si>
     <t>barbaradick1910@gmail.com</t>
   </si>
   <si>
     <t>Stella Thomson</t>
   </si>
   <si>
     <t>engagementfcc1@gmail.com</t>
@@ -334,77 +328,56 @@
   <si>
     <t>Kirklistoncc.chair@gmail.com</t>
   </si>
   <si>
     <t>Steph Wilson</t>
   </si>
   <si>
     <t>Kirklistoncc.secretary@gmail.com</t>
   </si>
   <si>
     <t>Agnes Rothney</t>
   </si>
   <si>
     <t>Kirklistoncc.treasurer@gmail.com</t>
   </si>
   <si>
     <t>Steve Lee</t>
   </si>
   <si>
     <t>Kirklistoncc.officer@gmail.com</t>
   </si>
   <si>
     <t>Leith / Harbour and Newhaven</t>
   </si>
   <si>
-    <t>Douglas J Tharby / Elaine Campbell Dick</t>
-[...10 lines deleted...]
-  <si>
     <t>Morgane Perez-Huet</t>
   </si>
   <si>
     <t>Leith Central</t>
   </si>
   <si>
-    <t>Charlotte Encombe</t>
-[...7 lines deleted...]
-  <si>
     <t>secretary@leithcentralcc.co.uk</t>
   </si>
   <si>
     <t>John Wilkinson</t>
   </si>
   <si>
     <t>Leith Links</t>
   </si>
   <si>
     <t>chair@leithlinkscc.org.uk</t>
   </si>
   <si>
     <t>Sally Millar</t>
   </si>
   <si>
     <t>secretary@leithlinkscc.org.uk</t>
   </si>
   <si>
     <t>Aric Gilinsky</t>
   </si>
   <si>
     <t>engagementofficer@leithlinks.org.uk</t>
   </si>
   <si>
     <t>Liberton and District</t>
@@ -964,58 +937,97 @@
   <si>
     <t>Abigail Cunningham and Angus Hardie (Co-Chairs)</t>
   </si>
   <si>
     <t>treasurer@leithlinkscc.org.uk</t>
   </si>
   <si>
     <t>Gavin Duncan</t>
   </si>
   <si>
     <t>gavinduncan4915@hotmail.com</t>
   </si>
   <si>
     <t>Alessandro Fusco</t>
   </si>
   <si>
     <t>chair@sccedinburgh.org.uk</t>
   </si>
   <si>
     <t>secretary@sccedinburgh.org.uk</t>
   </si>
   <si>
     <t>John Lamb</t>
   </si>
   <si>
-    <t>Last updated - 25 May 2026</t>
+    <t>Neil K Kempsell (Chair)
+Ellen-Raissa Jackson (Vice Chair)</t>
+  </si>
+  <si>
+    <t>chair@grangeprestonfieldcc.org.uk
+vicechair@grangeprestonfieldcc.org.uk</t>
+  </si>
+  <si>
+    <t>Keir.harvie@lhncc.org.uk</t>
+  </si>
+  <si>
+    <t>Keir Harvie</t>
+  </si>
+  <si>
+    <t>Jonathan 'Geo' Camp</t>
+  </si>
+  <si>
+    <t>secretary@lhncc.org.uk</t>
+  </si>
+  <si>
+    <t>Last updated - 02 July 2026</t>
+  </si>
+  <si>
+    <t>Charlotte Encombe [Chair]
+Martina Pugliese [Vice Chair]</t>
+  </si>
+  <si>
+    <t>chair@leithcentralcc.co.uk
+vice.chair@leithcentralcc.co.uk</t>
+  </si>
+  <si>
+    <t>Jed Milroy</t>
+  </si>
+  <si>
+    <t>Douglas J Tharby
+Elaine Campbell Dick</t>
+  </si>
+  <si>
+    <t>chair@LHNCC.org.uk
+elaine.dick@lhncc.org.uk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
       <family val="2"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
@@ -1107,73 +1119,80 @@
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...6 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1318,51 +1337,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1448,139 +1467,115 @@
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...22 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="42" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1917,1266 +1912,1234 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:secretary@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gavinduncan4915@hotmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gavinduncan4915@hotmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DA124F4-DBF3-4628-AA09-9B0BA305E575}">
-  <dimension ref="A1:AF50"/>
+  <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:XFD1"/>
+      <selection pane="bottomLeft" activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="46.90625" style="1" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="8.81640625" style="1"/>
+    <col min="1" max="1" width="46.90625" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="41.7265625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="29" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="37.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="35.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="40.6328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="45.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="31.08984375" style="3" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="18" style="3" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="8" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:9" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="6" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="1" customFormat="1" ht="51.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A3" s="2" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A4" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="H4" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A5" s="3" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A6" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A7" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>208</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A8" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A9" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A10" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A11" s="3" t="s">
+        <v>175</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A12" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>185</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A13" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>168</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>171</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>172</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>173</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>174</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A14" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="H14" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A15" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A16" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>164</v>
+      </c>
+      <c r="I16" s="3" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A17" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>151</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>305</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A18" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>154</v>
+      </c>
+      <c r="C18" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D18" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A19" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C19" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D19" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>143</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A20" s="2" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A21" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B21" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D21" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="H21" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A22" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B22" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D22" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A23" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A24" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="I24" s="3" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A25" s="3" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="I25" s="3" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="32" x14ac:dyDescent="0.4">
+      <c r="A26" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="C26" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="D26" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="B1" s="6"/>
-[...61 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="E26" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" ht="32" x14ac:dyDescent="0.4">
+      <c r="A27" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="I27" s="3" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A28" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="I28" s="3" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A29" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A30" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="32" x14ac:dyDescent="0.4">
+      <c r="A31" s="3" t="s">
+        <v>75</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>307</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="F31" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A32" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="E32" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A33" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="D33" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="F33" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A34" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="E34" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="I34" s="3" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A35" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="E35" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A36" s="2" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A37" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>59</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A38" s="2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A39" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="F39" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A40" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
+      <c r="A41" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A42" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D42" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="E42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="F42" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="H42" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A43" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="B43" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="E43" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="F43" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A44" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D44" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E44" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F44" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I44" s="3" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A45" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="H45" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="I45" s="3" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A46" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B46" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="E46" s="3" t="s">
+        <v>290</v>
+      </c>
+      <c r="F46" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="G46" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="H46" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="I46" s="3" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A47" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E47" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F47" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="G47" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="I47" s="3" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="4" spans="1:32" ht="14.5" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B4" s="1" t="s">
+    <row r="48" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A48" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="1" t="s">
-[...413 lines deleted...]
-      <c r="C22" t="s">
+      <c r="E48" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A49" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B49" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F49" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="H49" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="D22" s="1" t="s">
-[...308 lines deleted...]
-      <c r="D34" s="1" t="s">
+      <c r="I49" s="3" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+      <c r="A50" s="3" t="s">
+        <v>227</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D50" s="3" t="s">
         <v>277</v>
       </c>
-      <c r="E34" s="1" t="s">
-[...2 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="E50" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...67 lines deleted...]
-      <c r="A38" s="4" t="s">
+      <c r="F50" s="3" t="s">
         <v>230</v>
-      </c>
-[...289 lines deleted...]
-        <v>239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I39" r:id="rId1" display="mailto:gavinduncan4915@hotmail.com" xr:uid="{A10AC3F5-CA98-4C9B-B6E2-33138008E231}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{2173CFE3-5C0C-4E1C-B16B-33E98A9BEF2A}"/>
-    <hyperlink ref="E10" r:id="rId3" xr:uid="{8D357FA2-6F9D-4FEE-BAEC-7EFA48AC2E76}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CC Combined List</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>