--- v4 (2026-07-14)
+++ v5 (2026-08-28)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\Governance\Community Councils\Combined Office Bearer Distribution List from Jadu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59C43D3A-73D3-4B80-9CB1-792003E9F708}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0013F5FB-BEEE-4FEA-B1ED-EDED71F398DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{40909D2F-4721-4AFA-90AB-B6CFAFFA9FC8}"/>
   </bookViews>
   <sheets>
     <sheet name="CC Combined List" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="345" uniqueCount="313">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Chairperson</t>
   </si>
   <si>
     <t>Chair email</t>
   </si>
   <si>
     <t>Secretary</t>
   </si>
   <si>
     <t>Secretary email</t>
   </si>
   <si>
     <t>Treasurer</t>
   </si>
   <si>
     <t>Treasurer email</t>
   </si>
   <si>
     <t>Engagement and Inclusion Office Bearer</t>
   </si>
   <si>
@@ -688,98 +688,86 @@
   <si>
     <t>Karen Gray</t>
   </si>
   <si>
     <t>cewccc.secretary@gmail.com</t>
   </si>
   <si>
     <t>Moira Willis</t>
   </si>
   <si>
     <t>cewccc.treasurer@gmail.com</t>
   </si>
   <si>
     <t>Federico Marsili</t>
   </si>
   <si>
     <t>cewccc.social@gmail.com</t>
   </si>
   <si>
     <t>Davidsons Mains and Silverknowes</t>
   </si>
   <si>
     <t>Corstorphine Gyle</t>
   </si>
   <si>
-    <t>Murray Smith</t>
-[...4 lines deleted...]
-  <si>
     <t>Matthew Farnham</t>
   </si>
   <si>
     <t>corstorphinegyleccengagement@gmail.com</t>
   </si>
   <si>
     <t>Edinburgh Association of Community Councils (EACC)</t>
   </si>
   <si>
     <t>Douglas Tharby (Deputy Chair)</t>
   </si>
   <si>
     <t>depchair@edinburghcommunitycouncils.org.uk</t>
   </si>
   <si>
     <t>Not in post</t>
   </si>
   <si>
     <t>Wester Hailes</t>
   </si>
   <si>
-    <t>Min Leng</t>
-[...1 lines deleted...]
-  <si>
     <t>John Michael Grant</t>
   </si>
   <si>
     <t>mikeg40@yahoo.com</t>
   </si>
   <si>
     <t>Kern Hutson</t>
   </si>
   <si>
     <t>angelrocks43@hotmail.com</t>
   </si>
   <si>
     <t>Corstorphine and Clermiston</t>
   </si>
   <si>
-    <t>Donald Rutherford</t>
-[...1 lines deleted...]
-  <si>
     <t>David Lowe</t>
   </si>
   <si>
     <t>Kirsty Pattison</t>
   </si>
   <si>
     <t>Paul Penman</t>
   </si>
   <si>
     <t>tcc-comms@outlook.com</t>
   </si>
   <si>
     <t>mgti_wilson@hotmail.co.uk</t>
   </si>
   <si>
     <t>Philip Pinsky</t>
   </si>
   <si>
     <t>treasurer@sccedinburgh.org.uk</t>
   </si>
   <si>
     <t>Marie Macarthur</t>
   </si>
   <si>
     <t xml:space="preserve">Carolynn Reddell </t>
@@ -835,99 +823,93 @@
   <si>
     <t>Treasurer@grantoncc.scot</t>
   </si>
   <si>
     <t>engagement@grantoncc.scot</t>
   </si>
   <si>
     <t>Lesley Gibson Eaglesham</t>
   </si>
   <si>
     <t>gilmertonanddistrictcc@outlook.com</t>
   </si>
   <si>
     <t>Asia Auriemma</t>
   </si>
   <si>
     <t>Susan Gill</t>
   </si>
   <si>
     <t>jaloudon@gmail.com</t>
   </si>
   <si>
     <t>Lauren Kennelly </t>
   </si>
   <si>
-    <t>Alex Mckendrick</t>
-[...1 lines deleted...]
-  <si>
     <t>merchistoncc@gmail.com</t>
   </si>
   <si>
     <t>treasurer@merchistoncc.org.uk</t>
   </si>
   <si>
     <t>merchistoneandi@gmail.com</t>
   </si>
   <si>
     <t>treasurer@grangeprestonfieldcc.org.uk</t>
   </si>
   <si>
     <t>Ken Robertson </t>
   </si>
   <si>
     <t>secretary@edinburghcommunitycouncils.org.uk</t>
   </si>
   <si>
     <t>craigentinnymeadowbankcc@gmail.com</t>
   </si>
   <si>
     <t>chair@tollcrosscc.org.uk</t>
   </si>
   <si>
     <t>treasurer@tollcrosscc.org.uk</t>
   </si>
   <si>
     <t>Liz Summerfield</t>
   </si>
   <si>
     <t>community@tollcross.org.uk</t>
   </si>
   <si>
     <t>John Corbett (interim Treasurer)</t>
   </si>
   <si>
     <t>Nick Stewart</t>
   </si>
   <si>
     <t xml:space="preserve">longstonecommunitycouncil@gmail.com </t>
   </si>
   <si>
     <t>chairLCC@virginmedia.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>chair@cc-cc.org.uk</t>
   </si>
   <si>
     <t>Gary Smith</t>
   </si>
   <si>
     <t>secretary@cc-cc.org.uk</t>
   </si>
   <si>
     <t>treasurer@cc-cc.org.uk</t>
   </si>
   <si>
     <t>gpccengagement@gmail.com</t>
   </si>
   <si>
     <t>memberlldc@gmail.com</t>
   </si>
   <si>
     <t>Wendy Irvine</t>
   </si>
   <si>
     <t>hello@eotcc.org.uk</t>
   </si>
   <si>
     <t>Mark Galloway</t>
   </si>
@@ -957,70 +939,73 @@
   </si>
   <si>
     <t>John Lamb</t>
   </si>
   <si>
     <t>Neil K Kempsell (Chair)
 Ellen-Raissa Jackson (Vice Chair)</t>
   </si>
   <si>
     <t>chair@grangeprestonfieldcc.org.uk
 vicechair@grangeprestonfieldcc.org.uk</t>
   </si>
   <si>
     <t>Keir.harvie@lhncc.org.uk</t>
   </si>
   <si>
     <t>Keir Harvie</t>
   </si>
   <si>
     <t>Jonathan 'Geo' Camp</t>
   </si>
   <si>
     <t>secretary@lhncc.org.uk</t>
   </si>
   <si>
-    <t>Last updated - 02 July 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Charlotte Encombe [Chair]
 Martina Pugliese [Vice Chair]</t>
   </si>
   <si>
     <t>chair@leithcentralcc.co.uk
 vice.chair@leithcentralcc.co.uk</t>
   </si>
   <si>
     <t>Jed Milroy</t>
   </si>
   <si>
     <t>Douglas J Tharby
 Elaine Campbell Dick</t>
   </si>
   <si>
     <t>chair@LHNCC.org.uk
 elaine.dick@lhncc.org.uk</t>
+  </si>
+  <si>
+    <t>Andrew Syme</t>
+  </si>
+  <si>
+    <t>Last updated - 21 August 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Aptos Display"/>
@@ -1513,69 +1498,66 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="9">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="42" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
@@ -1920,261 +1902,261 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chair@sccedinburgh.org.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gavinduncan4915@hotmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9DA124F4-DBF3-4628-AA09-9B0BA305E575}">
   <dimension ref="A1:I50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A27" sqref="A27"/>
+      <pane ySplit="2" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="36" customHeight="1" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="46.90625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7265625" style="3" customWidth="1"/>
     <col min="3" max="3" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.1796875" style="3" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="37.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="40.54296875" style="3" customWidth="1"/>
     <col min="8" max="8" width="35.1796875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="40.6328125" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="45.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="42.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="31.08984375" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="6" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="51.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A3" s="2" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A4" s="3" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="H4" s="3" t="s">
         <v>232</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>233</v>
-      </c>
-[...7 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A5" s="3" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A6" s="3" t="s">
         <v>203</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>204</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>280</v>
+        <v>275</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>205</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>281</v>
+        <v>276</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>282</v>
+        <v>277</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
     </row>
     <row r="7" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A7" s="3" t="s">
         <v>206</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>207</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>208</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>207</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>209</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A8" s="3" t="s">
         <v>200</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>201</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>202</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A9" s="3" t="s">
         <v>192</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>195</v>
       </c>
       <c r="E9" s="3" t="s">
         <v>196</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>197</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>198</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A10" s="3" t="s">
         <v>191</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>302</v>
+        <v>296</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>16</v>
+        <v>311</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A11" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>178</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>179</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>180</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>181</v>
       </c>
       <c r="H11" s="3" t="s">
@@ -2222,155 +2204,155 @@
       </c>
       <c r="D13" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>171</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>172</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>173</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>174</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A14" s="3" t="s">
         <v>165</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
     </row>
     <row r="15" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A15" s="2" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A16" s="3" t="s">
         <v>160</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="E16" s="3" t="s">
         <v>163</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>163</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>164</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A17" s="3" t="s">
         <v>148</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>151</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>152</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="18" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A18" s="3" t="s">
         <v>153</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>154</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="E18" s="3" t="s">
         <v>156</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>158</v>
       </c>
       <c r="H18" s="3" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="19" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A19" s="3" t="s">
         <v>138</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>141</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>142</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>143</v>
       </c>
       <c r="G19" s="3" t="s">
@@ -2380,407 +2362,407 @@
         <v>145</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="20" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A20" s="2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A21" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>133</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>135</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>136</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>137</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A22" s="3" t="s">
         <v>120</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>121</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D22" s="3" t="s">
         <v>122</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>123</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>124</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="23" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A23" s="3" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>127</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>129</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>130</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>131</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
     </row>
     <row r="24" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A24" s="3" t="s">
         <v>107</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E24" s="3" t="s">
         <v>110</v>
       </c>
       <c r="F24" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="H24" s="3" t="s">
         <v>111</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A25" s="3" t="s">
         <v>113</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>114</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="F25" s="3" t="s">
         <v>116</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>117</v>
       </c>
       <c r="H25" s="3" t="s">
         <v>118</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="26" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A26" s="3" t="s">
         <v>104</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-        <v>314</v>
+        <v>306</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>307</v>
       </c>
       <c r="D26" s="3" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
     </row>
     <row r="27" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A27" s="3" t="s">
         <v>102</v>
       </c>
       <c r="B27" s="4" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="C27" s="4" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
     </row>
     <row r="28" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A28" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>94</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>96</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>97</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>98</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>99</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>100</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A29" s="3" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>90</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>91</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>88</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="30" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A30" s="2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A31" s="3" t="s">
         <v>75</v>
       </c>
       <c r="B31" s="4" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="C31" s="4" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>79</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
     </row>
     <row r="32" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A32" s="3" t="s">
         <v>80</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>81</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>83</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>84</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:9" ht="16" x14ac:dyDescent="0.4">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="32" x14ac:dyDescent="0.4">
       <c r="A33" s="3" t="s">
         <v>71</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="F33" s="3" t="s">
-[...2 lines deleted...]
-      <c r="G33" s="3" t="s">
+      <c r="F33" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G33" s="4" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A34" s="3" t="s">
         <v>70</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
     </row>
     <row r="35" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A35" s="3" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>64</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H35" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I35" s="3" t="s">
@@ -2803,224 +2785,215 @@
         <v>58</v>
       </c>
       <c r="E37" s="3" t="s">
         <v>59</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>60</v>
       </c>
       <c r="I37" s="3" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A38" s="2" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A39" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D39" s="3" t="s">
         <v>44</v>
       </c>
       <c r="F39" s="3" t="s">
         <v>45</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>300</v>
+        <v>294</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>301</v>
+        <v>295</v>
       </c>
     </row>
     <row r="40" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A40" s="3" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F40" s="3" t="s">
         <v>52</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H40" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I40" s="3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:9" s="2" customFormat="1" ht="16" x14ac:dyDescent="0.4">
       <c r="A41" s="2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A42" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="E42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="G42" s="5" t="s">
         <v>38</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="43" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A43" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>279</v>
+        <v>274</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>27</v>
       </c>
       <c r="H43" s="3" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A44" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>32</v>
       </c>
       <c r="E44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="F44" s="3" t="s">
         <v>34</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="45" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A45" s="3" t="s">
         <v>222</v>
       </c>
       <c r="B45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H45" s="3" t="s">
         <v>223</v>
       </c>
-      <c r="C45" s="3" t="s">
+      <c r="I45" s="3" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="46" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A46" s="3" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>234</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>291</v>
-[...5 lines deleted...]
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="47" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A47" s="3" t="s">
         <v>212</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>213</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>215</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>216</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>217</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>218</v>
       </c>
       <c r="H47" s="3" t="s">
@@ -3060,74 +3033,74 @@
       </c>
     </row>
     <row r="49" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E49" s="3" t="s">
         <v>13</v>
       </c>
       <c r="F49" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
     </row>
     <row r="50" spans="1:9" ht="16" x14ac:dyDescent="0.4">
       <c r="A50" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="C50" s="3" t="s">
         <v>227</v>
       </c>
-      <c r="B50" s="3" t="s">
+      <c r="D50" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E50" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F50" s="3" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:XFD1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="I39" r:id="rId1" display="mailto:gavinduncan4915@hotmail.com" xr:uid="{A10AC3F5-CA98-4C9B-B6E2-33138008E231}"/>
     <hyperlink ref="C10" r:id="rId2" xr:uid="{2173CFE3-5C0C-4E1C-B16B-33E98A9BEF2A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>