--- v0 (2025-12-18)
+++ v1 (2026-10-06)
@@ -513,78 +513,78 @@
         <w:gridCol w:w="3469"/>
         <w:gridCol w:w="3469"/>
         <w:gridCol w:w="3519"/>
       </w:tblGrid>
       <w:tr w:rsidR="009A2C88" w14:paraId="2F708D27" w14:textId="4B237A8D" w:rsidTr="00E55D7C">
         <w:trPr>
           <w:trHeight w:val="699"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3469" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10F47D01" w14:textId="2134105E" w:rsidR="008B43BC" w:rsidRDefault="00380E4E" w:rsidP="009A2C88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which Meeting Room do you require? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3469" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E6C43E4" w14:textId="508F8D06" w:rsidR="009A2C88" w:rsidRDefault="009A2C88" w:rsidP="009A2C88">
+          <w:p w14:paraId="0E6C43E4" w14:textId="138CAEA2" w:rsidR="009A2C88" w:rsidRDefault="009A2C88" w:rsidP="009A2C88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00566AFA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NOTE</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3509">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>: Room hire charges as agreed by CEC from 01 April 202</w:t>
             </w:r>
-            <w:r w:rsidR="00E55D7C">
+            <w:r w:rsidR="00A5602C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3509">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> are as follows:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3519" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B214C64" w14:textId="6D1AFEF3" w:rsidR="009A2C88" w:rsidRDefault="009A2C88" w:rsidP="009A2C88">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -624,50 +624,51 @@
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E55D7C" w14:paraId="5389C167" w14:textId="58896B16" w:rsidTr="00E55D7C">
         <w:trPr>
           <w:trHeight w:val="485"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Meeting Room "/>
             <w:tag w:val="Please Select"/>
             <w:id w:val="-187307408"/>
             <w:placeholder>
               <w:docPart w:val="F0D45F45BDB446C2B59324E73D46AEE9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="0000FF"/>
             <w:dropDownList>
               <w:listItem w:displayText="George Washington Browne Room" w:value="George Washington Browne Room"/>
               <w:listItem w:displayText="Board Room" w:value="Board Room"/>
               <w:listItem w:displayText="Meeting Room 2 " w:value="Meeting Room 2 "/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3469" w:type="dxa"/>
                 <w:vMerge w:val="restart"/>
               </w:tcPr>
               <w:p w14:paraId="0BE3E4A4" w14:textId="77777777" w:rsidR="00E55D7C" w:rsidRDefault="00E55D7C" w:rsidP="00E55D7C">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                 </w:pPr>
                 <w:r w:rsidRPr="009F419E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsia="Times"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
@@ -922,50 +923,51 @@
           </w:p>
           <w:p w14:paraId="40C72864" w14:textId="3A1255AE" w:rsidR="00E55D7C" w:rsidRPr="000F2231" w:rsidRDefault="00E55D7C" w:rsidP="00E55D7C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3519" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="301F092E" w14:textId="77777777" w:rsidR="00E55D7C" w:rsidRDefault="00E55D7C" w:rsidP="00E55D7C"/>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="461077357"/>
               <w:placeholder>
                 <w:docPart w:val="343B147B259442829083C73AAB4E7B7C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Community" w:value="Community"/>
                 <w:listItem w:displayText="Non-Community / Commercial" w:value="Non-Community / Commercial"/>
                 <w:listItem w:displayText="Waiver" w:value="Waiver"/>
               </w:dropDownList>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="2ADE1671" w14:textId="338AF74C" w:rsidR="00E55D7C" w:rsidRPr="000F2231" w:rsidRDefault="00E55D7C" w:rsidP="00E55D7C">
                 <w:r w:rsidRPr="00F4618C">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsia="Times"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="36"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E55D7C" w14:paraId="00BFA4C8" w14:textId="77777777" w:rsidTr="00E55D7C">
         <w:trPr>
           <w:trHeight w:val="2321"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3469" w:type="dxa"/>
             <w:vMerge/>
@@ -1022,51 +1024,50 @@
         <w:gridCol w:w="1244"/>
         <w:gridCol w:w="1024"/>
         <w:gridCol w:w="166"/>
         <w:gridCol w:w="346"/>
         <w:gridCol w:w="441"/>
         <w:gridCol w:w="404"/>
         <w:gridCol w:w="1339"/>
         <w:gridCol w:w="1042"/>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="544"/>
         <w:gridCol w:w="55"/>
         <w:gridCol w:w="592"/>
         <w:gridCol w:w="261"/>
         <w:gridCol w:w="930"/>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="1137"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DA3509" w:rsidRPr="00B44E3C" w14:paraId="17E6263B" w14:textId="77777777" w:rsidTr="00566AFA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="88"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="015AEA96" w14:textId="77777777" w:rsidR="00DA3509" w:rsidRPr="00B44E3C" w:rsidRDefault="00DA3509" w:rsidP="00686914">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00376CBA" w:rsidRPr="00B44E3C" w14:paraId="7876522D" w14:textId="77777777" w:rsidTr="00566AFA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10776" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09937183" w14:textId="77777777" w:rsidR="00376CBA" w:rsidRPr="00B44E3C" w:rsidRDefault="00376CBA" w:rsidP="00686914">
@@ -1425,51 +1426,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E2A88A" w14:textId="77777777" w:rsidR="00B9006F" w:rsidRPr="00B44E3C" w:rsidRDefault="00B9006F" w:rsidP="006E3F2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00504896" w:rsidRPr="00B44E3C" w14:paraId="27D61F3C" w14:textId="77777777" w:rsidTr="00566AFA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="876"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60C1B160" w14:textId="76687638" w:rsidR="00504896" w:rsidRDefault="00504896" w:rsidP="00686914">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44E3C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Are you a</w:t>
             </w:r>
             <w:r w:rsidR="00203F75">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> registered charity</w:t>
@@ -1620,51 +1620,50 @@
             </w:r>
             <w:r w:rsidR="00566AFA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
           <w:p w14:paraId="01BE96D5" w14:textId="142748FA" w:rsidR="00504896" w:rsidRPr="00B44E3C" w:rsidRDefault="00504896" w:rsidP="00504896">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3976" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07AD0C86" w14:textId="77777777" w:rsidR="00504896" w:rsidRDefault="00504896" w:rsidP="00686914">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44E3C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Is a charge being made to attend the event?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29C6B48C" w14:textId="77777777" w:rsidR="00566AFA" w:rsidRDefault="00566AFA" w:rsidP="00566AFA">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -1786,51 +1785,50 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="14C62B6E" w14:textId="6EDCDAE7" w:rsidR="00504896" w:rsidRPr="00B44E3C" w:rsidRDefault="00504896" w:rsidP="00686914">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3579" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="117CCEA8" w14:textId="77777777" w:rsidR="00504896" w:rsidRDefault="00504896" w:rsidP="00504896">
             <w:pPr>
               <w:pStyle w:val="Italics"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44E3C">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Will the event involve children/young people? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C84FD67" w14:textId="77777777" w:rsidR="00566AFA" w:rsidRDefault="00566AFA" w:rsidP="00566AFA">
             <w:pPr>
               <w:rPr>
@@ -2291,59 +2289,51 @@
             <w:r>
               <w:t xml:space="preserve">Confirmation </w:t>
             </w:r>
             <w:r w:rsidR="00643D3C">
               <w:t>provided:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5218" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46035D2B" w14:textId="77777777" w:rsidR="009E3BF3" w:rsidRDefault="009E3BF3" w:rsidP="001515C7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001515C7" w14:paraId="32FC6A27" w14:textId="77777777" w:rsidTr="00693B4F">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5239" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58280CCE" w14:textId="07EF561E" w:rsidR="001515C7" w:rsidRDefault="001515C7" w:rsidP="001515C7">
             <w:r>
-              <w:t xml:space="preserve">Room </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> charge</w:t>
+              <w:t>Room hire charge</w:t>
             </w:r>
             <w:r w:rsidR="00B25265">
               <w:t xml:space="preserve"> agreed</w:t>
             </w:r>
             <w:r w:rsidR="00643D3C">
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5218" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13801042" w14:textId="77777777" w:rsidR="001515C7" w:rsidRDefault="001515C7" w:rsidP="001515C7"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007E60C0" w14:paraId="384B674B" w14:textId="77777777" w:rsidTr="00693B4F">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2376,1016 +2366,866 @@
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11CA7571" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="0098CC"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F0833F0" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Hiring a room at Edinburgh Libraries - Terms and Conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BD4765" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="5B437D73" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Any person visiting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> must adhere to the Management Rules for Edinburgh City Libraries and Information Services.</w:t>
+        <w:t xml:space="preserve"> Library must adhere to the Management Rules for Edinburgh City Libraries and Information Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3068B2ED" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="473084EA" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Booking a room</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA501A5" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="2B67D136" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Each</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Library reserves the right to refuse a booking without stating any reason for doing so, although in most circumstances an explanation will be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443CDEB9" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="48D1D40A" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A booking will not be considered if: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E39397E" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="34C07227" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">It is made by or on behalf of persons under 21 years of age; or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245F9242" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="55E818EF" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The precise purpose for which the room/venue is required is not stated at the time of the booking. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017AAEA5" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="44116FB3" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A8A9A0D" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="6BF70EED" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Cancellation of bookings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1244C1B7" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="00047F54" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Library may cancel a booking at any time before or during the period of hire if:-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...26 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="72C83204" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="47957C47" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The Hirer fails to observe any of the conditions of booking; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0533A790" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="4CCD8390" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">There is a material omission or </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in the Room Booking Form </w:t>
+        <w:t xml:space="preserve">There is a material omission or mis-statement in the Room Booking Form </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AFE634" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="033D15DD" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:ind w:left="357"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the booking is cancelled for any of these reasons, the Hirer will not be reimbursed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1F16C8" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="597C7E00" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB9D1D8" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="17FAA11E" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Hire charges and payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B4277C" w14:textId="1E9E6175" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="0503C196" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Please pay by cash</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Please pay by cash or cheque at the library. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485B759F" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="7C26481E" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Block bookings can be made for a maximum of 3 months. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Thereafter a new booking form must be completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0ABADA" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="63A9A2AE" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55AEFF22" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="7DD2C9BE" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Supervision </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357E8F33" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="1A928ABE" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">During the period of the hire the Hirer has responsibility for the supervision of the event, including: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534854D1" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="02E1534C" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The effective </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>oversight</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EAC619" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="19454DE6" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>The orderly and safe admission and departure of persons to and from the room(s</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">The orderly and safe admission and departure of persons to and from the room(s); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BE5D57" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="12CA2862" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The orderly and safe evacuation of the room(s) in case of </w:t>
+        <w:t>The orderly and safe evacuation of the room(s) in case of emergency;</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="7F0F852E" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="707BE814" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Understanding fire or other evacuation procedures (provided by the library)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117526DC" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="5C83351C" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensuring that all exits are kept immediately available. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="566074C0" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="3099581A" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6BD7BF" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="05D5AAA0" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="80"/>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other conditions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4086BD" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="008D6E2B" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="70FF730B" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="008D6E2B" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">No alcohol is permitted </w:t>
       </w:r>
       <w:r w:rsidRPr="008D6E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>unless by prior arrangement</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7DDE05" w14:textId="25198024" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="12ED72AC" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D6E2B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">An Occasional License is required for any events where alcohol is being sold. </w:t>
+        <w:t xml:space="preserve">An Occasional License is required for any events where alcohol is being sold. For more info go to </w:t>
       </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005A16E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:snapToGrid w:val="0"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>http://www.edinburgh.gov.uk/directory_record/626093/occasional_licence</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4ABB4C18" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="3A54E5C2" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">It is not permitted to smoke in the library or immediately outside the main entrance. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E630C50" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="65FF22EF" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>No dogs or animals are permitted, except for assistance dogs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC1981" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="07EC1467" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>No more than the number of people stipulated on Room Booking Form is permitted to attend an event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ECB256E" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="06D76446" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">No flags, emblems or other decorations should be displayed outside or inside any part of the Library or the Room(s) without prior written consent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5267D64F" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="102E9565" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">No bolts, nails, tacks, screws, or anything which may cause damage should be affixed to any part of the Room or its fixtures or fittings. This also includes </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> tack.</w:t>
+        <w:t>No bolts, nails, tacks, screws, or anything which may cause damage should be affixed to any part of the Room or its fixtures or fittings. This also includes sellotape and blu tack.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74957D85" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="6625ED80" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Should the Hirer wish to play recorded music or DVDs he or she will be responsible for the payment of any fees which may become due to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="005A16E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>TheMusicLicense</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FD5BF1" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="58152EFA" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The room(s) and the immediately surrounding areas must be left in a clean, tidy and safe condition.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03BCF383" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="3FB800BE" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The Hirer must ensure that the Room is vacated promptly and failure to do so may incur an excess fee. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D69C98" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="11013D49" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are organising an event for children, we will require you to let us know your PVG Scheme membership number. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4228F0" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="7798DF33" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B298875" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRPr="005A16E6" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="3EB7A4E2" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRPr="005A16E6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Edinburgh</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Librar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3395,151 +3235,142 @@
         </w:rPr>
         <w:t>ies or the City of Edinburgh Council</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be liable for any damage, theft or loss of any of property/articles. This includes damage caused to any audio or video reproduction equipment due to defects or the condition of loan items played on them. This also includes loss or theft of personal data arising from the use of computer equipment in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> Library. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1364D86F" w14:textId="77777777" w:rsidR="00FC09EB" w:rsidRDefault="00FC09EB" w:rsidP="00FC09EB">
+    <w:p w14:paraId="263D4799" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Edinburgh</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Librar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ies or the City of Edinburgh Council</w:t>
       </w:r>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be liable for any loss which arises as a results of events beyond its reasonable control, including (without limitation) strikes, lockouts or other industrial disputes, act of God, war, riot, civil commotion, malicious damage, compliance with any law or governmental order, rule regulation or direction, accident, breakdown of machinery, failure of supply of electricity, leakage of water, flood, fire, or storm, which may cause the room(s) to be temporarily closed or the period of hire to be interrupted or cancelled. The hirer will be reimbursed for the full amount in these circumstances.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD5977">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF9F1F2" w14:textId="3CFEB09E" w:rsidR="005B6909" w:rsidRDefault="005B6909" w:rsidP="00FC09EB">
+    <w:p w14:paraId="17F075BA" w14:textId="77777777" w:rsidR="00130AA6" w:rsidRDefault="00130AA6" w:rsidP="00130AA6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7AF9F1F2" w14:textId="3CFEB09E" w:rsidR="005B6909" w:rsidRDefault="005B6909" w:rsidP="00FC09EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="005B6909" w:rsidSect="00741A5B">
-      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="680" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="218"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70C72305" w14:textId="77777777" w:rsidR="003915C7" w:rsidRDefault="003915C7" w:rsidP="0020199A">
+    <w:p w14:paraId="09070965" w14:textId="77777777" w:rsidR="003722F1" w:rsidRDefault="003722F1" w:rsidP="0020199A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26481D61" w14:textId="77777777" w:rsidR="003915C7" w:rsidRDefault="003915C7" w:rsidP="0020199A">
+    <w:p w14:paraId="17E23DFC" w14:textId="77777777" w:rsidR="003722F1" w:rsidRDefault="003722F1" w:rsidP="0020199A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3567,51 +3398,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Roboto"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBB666F" w14:textId="77777777" w:rsidR="006E3F2D" w:rsidRDefault="006E3F2D" w:rsidP="0020199A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A89FD35" wp14:editId="2136A927">
@@ -3644,58 +3475,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29F6A730" w14:textId="77777777" w:rsidR="003915C7" w:rsidRDefault="003915C7" w:rsidP="0020199A">
+    <w:p w14:paraId="24B507BA" w14:textId="77777777" w:rsidR="003722F1" w:rsidRDefault="003722F1" w:rsidP="0020199A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AA8D083" w14:textId="77777777" w:rsidR="003915C7" w:rsidRDefault="003915C7" w:rsidP="0020199A">
+    <w:p w14:paraId="32FF2099" w14:textId="77777777" w:rsidR="003722F1" w:rsidRDefault="003722F1" w:rsidP="0020199A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02BF12B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64186B4E"/>
     <w:lvl w:ilvl="0" w:tplc="B7805222">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4652,51 +4483,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1948534998">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="875193368">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1469014009">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="37976732">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="80"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#77ad1c,#c33,#636,#09c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -4704,50 +4535,51 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00686914"/>
     <w:rsid w:val="000005A8"/>
     <w:rsid w:val="00007763"/>
     <w:rsid w:val="00014E60"/>
     <w:rsid w:val="000176C8"/>
     <w:rsid w:val="00030655"/>
     <w:rsid w:val="00034FF4"/>
     <w:rsid w:val="0005489F"/>
     <w:rsid w:val="000869B4"/>
     <w:rsid w:val="00097247"/>
     <w:rsid w:val="000A37E0"/>
     <w:rsid w:val="000A4565"/>
     <w:rsid w:val="000B1647"/>
     <w:rsid w:val="000B294B"/>
     <w:rsid w:val="000E208B"/>
     <w:rsid w:val="000F2231"/>
     <w:rsid w:val="00107A64"/>
     <w:rsid w:val="00124DB6"/>
     <w:rsid w:val="00125EBA"/>
+    <w:rsid w:val="00130AA6"/>
     <w:rsid w:val="00135EE5"/>
     <w:rsid w:val="001442A4"/>
     <w:rsid w:val="001515C7"/>
     <w:rsid w:val="00163902"/>
     <w:rsid w:val="001672E1"/>
     <w:rsid w:val="00167C34"/>
     <w:rsid w:val="001756F2"/>
     <w:rsid w:val="001776D1"/>
     <w:rsid w:val="00183236"/>
     <w:rsid w:val="001913A7"/>
     <w:rsid w:val="001A0973"/>
     <w:rsid w:val="001A1527"/>
     <w:rsid w:val="001B26BB"/>
     <w:rsid w:val="001D0055"/>
     <w:rsid w:val="001D2B7B"/>
     <w:rsid w:val="001E7594"/>
     <w:rsid w:val="001F16F4"/>
     <w:rsid w:val="0020113E"/>
     <w:rsid w:val="0020199A"/>
     <w:rsid w:val="0020252D"/>
     <w:rsid w:val="00202A1B"/>
     <w:rsid w:val="00203F75"/>
     <w:rsid w:val="0020609E"/>
     <w:rsid w:val="00213BC6"/>
     <w:rsid w:val="00215541"/>
@@ -4757,50 +4589,51 @@
     <w:rsid w:val="00232684"/>
     <w:rsid w:val="002400C0"/>
     <w:rsid w:val="002477A5"/>
     <w:rsid w:val="002659B1"/>
     <w:rsid w:val="00277BE3"/>
     <w:rsid w:val="00286A31"/>
     <w:rsid w:val="00297A38"/>
     <w:rsid w:val="002A0CA4"/>
     <w:rsid w:val="002B2F54"/>
     <w:rsid w:val="002B6F57"/>
     <w:rsid w:val="002D174F"/>
     <w:rsid w:val="002E4108"/>
     <w:rsid w:val="002F1B20"/>
     <w:rsid w:val="002F40D0"/>
     <w:rsid w:val="002F5F29"/>
     <w:rsid w:val="00313152"/>
     <w:rsid w:val="00316E8F"/>
     <w:rsid w:val="00325B49"/>
     <w:rsid w:val="00331355"/>
     <w:rsid w:val="003350A3"/>
     <w:rsid w:val="00353A18"/>
     <w:rsid w:val="00353E14"/>
     <w:rsid w:val="00354512"/>
     <w:rsid w:val="003619C4"/>
     <w:rsid w:val="00362000"/>
+    <w:rsid w:val="003722F1"/>
     <w:rsid w:val="00375406"/>
     <w:rsid w:val="00376CBA"/>
     <w:rsid w:val="00380797"/>
     <w:rsid w:val="003808CA"/>
     <w:rsid w:val="00380E4E"/>
     <w:rsid w:val="003811B4"/>
     <w:rsid w:val="00382EBD"/>
     <w:rsid w:val="00386E5C"/>
     <w:rsid w:val="003915C7"/>
     <w:rsid w:val="003A04FC"/>
     <w:rsid w:val="003A08EF"/>
     <w:rsid w:val="003A25C1"/>
     <w:rsid w:val="003A4BEF"/>
     <w:rsid w:val="003C3465"/>
     <w:rsid w:val="003C3E12"/>
     <w:rsid w:val="003D14B5"/>
     <w:rsid w:val="003D2FA4"/>
     <w:rsid w:val="003F3875"/>
     <w:rsid w:val="003F676C"/>
     <w:rsid w:val="00401BDA"/>
     <w:rsid w:val="004041A3"/>
     <w:rsid w:val="00407806"/>
     <w:rsid w:val="00410148"/>
     <w:rsid w:val="0041167F"/>
     <w:rsid w:val="00421ECE"/>
@@ -4809,52 +4642,54 @@
     <w:rsid w:val="0044458A"/>
     <w:rsid w:val="00454ABC"/>
     <w:rsid w:val="00455947"/>
     <w:rsid w:val="004616F0"/>
     <w:rsid w:val="00481783"/>
     <w:rsid w:val="00490093"/>
     <w:rsid w:val="00494321"/>
     <w:rsid w:val="00494B27"/>
     <w:rsid w:val="004954B6"/>
     <w:rsid w:val="00495D30"/>
     <w:rsid w:val="0049677E"/>
     <w:rsid w:val="004973D8"/>
     <w:rsid w:val="004A4994"/>
     <w:rsid w:val="004B1AC2"/>
     <w:rsid w:val="004C1BED"/>
     <w:rsid w:val="004C35CF"/>
     <w:rsid w:val="004C37FE"/>
     <w:rsid w:val="004D313B"/>
     <w:rsid w:val="004D5455"/>
     <w:rsid w:val="004D558D"/>
     <w:rsid w:val="004D7696"/>
     <w:rsid w:val="004D79AF"/>
     <w:rsid w:val="004E5709"/>
     <w:rsid w:val="0050426B"/>
     <w:rsid w:val="00504896"/>
+    <w:rsid w:val="00506108"/>
     <w:rsid w:val="00506320"/>
     <w:rsid w:val="0051639B"/>
+    <w:rsid w:val="00522C12"/>
     <w:rsid w:val="00530907"/>
     <w:rsid w:val="00531027"/>
     <w:rsid w:val="00560DF2"/>
     <w:rsid w:val="00566AFA"/>
     <w:rsid w:val="0058385B"/>
     <w:rsid w:val="005847C4"/>
     <w:rsid w:val="005852C0"/>
     <w:rsid w:val="005949C4"/>
     <w:rsid w:val="005970B1"/>
     <w:rsid w:val="005A16E6"/>
     <w:rsid w:val="005A1B7C"/>
     <w:rsid w:val="005A2FC9"/>
     <w:rsid w:val="005B4086"/>
     <w:rsid w:val="005B6909"/>
     <w:rsid w:val="005E10A8"/>
     <w:rsid w:val="005F0254"/>
     <w:rsid w:val="00616F1E"/>
     <w:rsid w:val="00624D02"/>
     <w:rsid w:val="00625930"/>
     <w:rsid w:val="006334F6"/>
     <w:rsid w:val="00636AD7"/>
     <w:rsid w:val="00643D3C"/>
     <w:rsid w:val="0064632C"/>
     <w:rsid w:val="00651418"/>
     <w:rsid w:val="00654CA9"/>
@@ -4926,50 +4761,51 @@
     <w:rsid w:val="00974A72"/>
     <w:rsid w:val="0098286F"/>
     <w:rsid w:val="00992527"/>
     <w:rsid w:val="00996041"/>
     <w:rsid w:val="009A2C88"/>
     <w:rsid w:val="009B2CC0"/>
     <w:rsid w:val="009C2244"/>
     <w:rsid w:val="009D4449"/>
     <w:rsid w:val="009D77C1"/>
     <w:rsid w:val="009E3BF3"/>
     <w:rsid w:val="009F419E"/>
     <w:rsid w:val="009F46DF"/>
     <w:rsid w:val="009F7631"/>
     <w:rsid w:val="00A20B44"/>
     <w:rsid w:val="00A21AE6"/>
     <w:rsid w:val="00A34C85"/>
     <w:rsid w:val="00A35E3F"/>
     <w:rsid w:val="00A37276"/>
     <w:rsid w:val="00A44588"/>
     <w:rsid w:val="00A454CD"/>
     <w:rsid w:val="00A45805"/>
     <w:rsid w:val="00A46B83"/>
     <w:rsid w:val="00A501B3"/>
     <w:rsid w:val="00A51214"/>
     <w:rsid w:val="00A55684"/>
+    <w:rsid w:val="00A5602C"/>
     <w:rsid w:val="00A7531F"/>
     <w:rsid w:val="00A81449"/>
     <w:rsid w:val="00A82CAE"/>
     <w:rsid w:val="00A94B05"/>
     <w:rsid w:val="00A974A9"/>
     <w:rsid w:val="00AB0D66"/>
     <w:rsid w:val="00AB35EF"/>
     <w:rsid w:val="00AB42D6"/>
     <w:rsid w:val="00AC4817"/>
     <w:rsid w:val="00AC4904"/>
     <w:rsid w:val="00AD2D9E"/>
     <w:rsid w:val="00AD33F2"/>
     <w:rsid w:val="00AD35F1"/>
     <w:rsid w:val="00AD3B8A"/>
     <w:rsid w:val="00AE1948"/>
     <w:rsid w:val="00AE415D"/>
     <w:rsid w:val="00AF17BF"/>
     <w:rsid w:val="00B009EE"/>
     <w:rsid w:val="00B06AF9"/>
     <w:rsid w:val="00B210BF"/>
     <w:rsid w:val="00B23358"/>
     <w:rsid w:val="00B25265"/>
     <w:rsid w:val="00B26607"/>
     <w:rsid w:val="00B32383"/>
     <w:rsid w:val="00B34D2D"/>
@@ -4978,123 +4814,126 @@
     <w:rsid w:val="00B41262"/>
     <w:rsid w:val="00B42CA0"/>
     <w:rsid w:val="00B553FE"/>
     <w:rsid w:val="00B605D6"/>
     <w:rsid w:val="00B6247B"/>
     <w:rsid w:val="00B650BC"/>
     <w:rsid w:val="00B66ABE"/>
     <w:rsid w:val="00B67FFB"/>
     <w:rsid w:val="00B72F71"/>
     <w:rsid w:val="00B9006F"/>
     <w:rsid w:val="00BA1FEE"/>
     <w:rsid w:val="00BB7BD7"/>
     <w:rsid w:val="00BC365B"/>
     <w:rsid w:val="00BD5EF8"/>
     <w:rsid w:val="00BF24EF"/>
     <w:rsid w:val="00BF781B"/>
     <w:rsid w:val="00C01032"/>
     <w:rsid w:val="00C04802"/>
     <w:rsid w:val="00C16C3B"/>
     <w:rsid w:val="00C309DE"/>
     <w:rsid w:val="00C44288"/>
     <w:rsid w:val="00C552A8"/>
     <w:rsid w:val="00C617D2"/>
     <w:rsid w:val="00C65523"/>
     <w:rsid w:val="00C67416"/>
+    <w:rsid w:val="00C72A1A"/>
     <w:rsid w:val="00C74D87"/>
     <w:rsid w:val="00C7793A"/>
     <w:rsid w:val="00C77E85"/>
     <w:rsid w:val="00C82428"/>
     <w:rsid w:val="00C83CEC"/>
     <w:rsid w:val="00C853E5"/>
     <w:rsid w:val="00C96A36"/>
     <w:rsid w:val="00CB2AC4"/>
     <w:rsid w:val="00CB4EC8"/>
     <w:rsid w:val="00CC02EA"/>
     <w:rsid w:val="00CC4AA2"/>
     <w:rsid w:val="00CC4D90"/>
     <w:rsid w:val="00CC6248"/>
     <w:rsid w:val="00CC7444"/>
     <w:rsid w:val="00CC74EB"/>
     <w:rsid w:val="00CD5977"/>
     <w:rsid w:val="00CD75D0"/>
     <w:rsid w:val="00CD7BA6"/>
     <w:rsid w:val="00CE0D5C"/>
     <w:rsid w:val="00CE2D7C"/>
     <w:rsid w:val="00CF2822"/>
     <w:rsid w:val="00CF7DBC"/>
     <w:rsid w:val="00D350E6"/>
     <w:rsid w:val="00D37E69"/>
     <w:rsid w:val="00D438C5"/>
     <w:rsid w:val="00D44469"/>
     <w:rsid w:val="00D57D33"/>
     <w:rsid w:val="00D60447"/>
     <w:rsid w:val="00D63F3A"/>
     <w:rsid w:val="00D64C57"/>
     <w:rsid w:val="00D70823"/>
     <w:rsid w:val="00D714FA"/>
     <w:rsid w:val="00D71EB0"/>
     <w:rsid w:val="00D749F4"/>
     <w:rsid w:val="00D82F0F"/>
+    <w:rsid w:val="00D86D6B"/>
     <w:rsid w:val="00DA0CE2"/>
     <w:rsid w:val="00DA3509"/>
     <w:rsid w:val="00E11DEA"/>
     <w:rsid w:val="00E12DDD"/>
     <w:rsid w:val="00E214C3"/>
     <w:rsid w:val="00E275DA"/>
     <w:rsid w:val="00E34C09"/>
     <w:rsid w:val="00E34E71"/>
     <w:rsid w:val="00E55D7C"/>
     <w:rsid w:val="00E61FFA"/>
     <w:rsid w:val="00E66252"/>
     <w:rsid w:val="00E70A80"/>
     <w:rsid w:val="00E80716"/>
     <w:rsid w:val="00E83942"/>
     <w:rsid w:val="00E840CF"/>
     <w:rsid w:val="00E96A33"/>
     <w:rsid w:val="00E96F60"/>
     <w:rsid w:val="00EA3B52"/>
     <w:rsid w:val="00EA5435"/>
     <w:rsid w:val="00ED0BD8"/>
     <w:rsid w:val="00ED3E38"/>
     <w:rsid w:val="00EE19C3"/>
     <w:rsid w:val="00EE68BD"/>
     <w:rsid w:val="00EF14BC"/>
     <w:rsid w:val="00EF54F8"/>
     <w:rsid w:val="00EF5CD2"/>
     <w:rsid w:val="00F05FF8"/>
     <w:rsid w:val="00F07E87"/>
     <w:rsid w:val="00F1634E"/>
     <w:rsid w:val="00F26F02"/>
     <w:rsid w:val="00F362FC"/>
     <w:rsid w:val="00F4405F"/>
     <w:rsid w:val="00F4618C"/>
     <w:rsid w:val="00F47033"/>
     <w:rsid w:val="00F64870"/>
     <w:rsid w:val="00F6594B"/>
     <w:rsid w:val="00F87251"/>
     <w:rsid w:val="00F960AA"/>
+    <w:rsid w:val="00FA14D6"/>
     <w:rsid w:val="00FA5B47"/>
     <w:rsid w:val="00FB369E"/>
     <w:rsid w:val="00FC09EB"/>
     <w:rsid w:val="00FE2D3F"/>
     <w:rsid w:val="00FE79CA"/>
     <w:rsid w:val="00FF2A2E"/>
     <w:rsid w:val="376476AF"/>
     <w:rsid w:val="5F12375D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -5752,118 +5591,118 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1939563000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pplprs.co.uk/themusiclicence/?creative=272511819735&amp;keyword=the%20music%20license&amp;matchtype=p&amp;network=g&amp;device=c&amp;gclid=CjwKCAjwo9rtBRAdEiwA_WXcFigsYBIF15vPVKkJ9-QMdo4v8YMZWebUU33GgyhT9AQFEAZrohlf8RoCQwAQAvD_BwE" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghcouncil-my.sharepoint.com/personal/2489212_edinburgh_gov_uk/Documents/Downloads/central.library.roomhire@edinburgh.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pplprs.co.uk/themusiclicence/?creative=272511819735&amp;keyword=the%20music%20license&amp;matchtype=p&amp;network=g&amp;device=c&amp;gclid=CjwKCAjwo9rtBRAdEiwA_WXcFigsYBIF15vPVKkJ9-QMdo4v8YMZWebUU33GgyhT9AQFEAZrohlf8RoCQwAQAvD_BwE" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edinburgh.gov.uk/directory_record/626093/occasional_licence" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edinburghcouncil-my.sharepoint.com/personal/2489212_edinburgh_gov_uk/Documents/Downloads/central.library.roomhire@edinburgh.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Temp\A4%20blue%20city_tab%20poster.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F0D45F45BDB446C2B59324E73D46AEE9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E8E10486-3A14-4808-9C28-F47F0F47DB77}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00233A93" w:rsidP="00233A93">
+        <w:p w:rsidR="00D21509" w:rsidRDefault="00233A93" w:rsidP="00233A93">
           <w:pPr>
             <w:pStyle w:val="F0D45F45BDB446C2B59324E73D46AEE9"/>
           </w:pPr>
           <w:r w:rsidRPr="009F419E">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsia="Times"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="343B147B259442829083C73AAB4E7B7C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B02F433B-A334-456E-80EE-D22112411BC2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00233A93" w:rsidP="00233A93">
+        <w:p w:rsidR="00D21509" w:rsidRDefault="00233A93" w:rsidP="00233A93">
           <w:pPr>
             <w:pStyle w:val="343B147B259442829083C73AAB4E7B7C"/>
           </w:pPr>
           <w:r w:rsidRPr="00F4618C">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:eastAsia="Times"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
@@ -5903,102 +5742,107 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Roboto"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00787D1E"/>
     <w:rsid w:val="00233A93"/>
     <w:rsid w:val="0028110B"/>
+    <w:rsid w:val="00367DBF"/>
+    <w:rsid w:val="00506108"/>
+    <w:rsid w:val="00522C12"/>
     <w:rsid w:val="00787D1E"/>
     <w:rsid w:val="00815EF4"/>
     <w:rsid w:val="008C6D3D"/>
     <w:rsid w:val="0098286F"/>
     <w:rsid w:val="00A11E52"/>
     <w:rsid w:val="00A9754E"/>
     <w:rsid w:val="00C24F9D"/>
+    <w:rsid w:val="00D21509"/>
     <w:rsid w:val="00DB189E"/>
     <w:rsid w:val="00FB0C57"/>
+    <w:rsid w:val="00FD13D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -6413,76 +6257,50 @@
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00233A93"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="034A01EC95E8413DA01DA1333FF805301">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0D45F45BDB446C2B59324E73D46AEE9">
     <w:name w:val="F0D45F45BDB446C2B59324E73D46AEE9"/>
     <w:rsid w:val="00233A93"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="343B147B259442829083C73AAB4E7B7C">
     <w:name w:val="343B147B259442829083C73AAB4E7B7C"/>
     <w:rsid w:val="00233A93"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
@@ -6774,50 +6592,59 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E87CC5BA7A90B44393278BEB05FA5A73" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8581e5ec5176090b731ce228bc947fdf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="588386ed-c625-499e-996f-a53309ab9398" xmlns:ns3="58da641e-a434-4c69-950e-b5ae895f4f04" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ae939abd5b607485886fb0dd3cd418bb" ns2:_="" ns3:_="">
     <xsd:import namespace="588386ed-c625-499e-996f-a53309ab9398"/>
     <xsd:import namespace="58da641e-a434-4c69-950e-b5ae895f4f04"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -6982,143 +6809,134 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{772D27A1-352C-4958-94E1-77915B297ED1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6B169C7-AF3F-4494-B62C-DE240C4E62C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="588386ed-c625-499e-996f-a53309ab9398"/>
     <ds:schemaRef ds:uri="58da641e-a434-4c69-950e-b5ae895f4f04"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{554A329B-1F41-4B97-8237-2276652498A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5D6F866-FD42-4FC1-9CB1-A7A0A4A25CE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>A4 blue city_tab poster</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>866</Words>
-  <Characters>4942</Characters>
+  <Words>884</Words>
+  <Characters>5045</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <DocSecurity>4</DocSecurity>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The City of Edinburgh Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5797</CharactersWithSpaces>
+  <CharactersWithSpaces>5918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Fiona Myles</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100E87CC5BA7A90B44393278BEB05FA5A73</vt:lpwstr>
   </property>