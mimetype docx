--- v0 (2025-12-18)
+++ v1 (2026-04-06)
@@ -13,107 +13,110 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="77668855" w14:textId="77777777" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Public Performance Scorecard  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CDE0C2B" w14:textId="6A991CCC" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
+    <w:p w14:paraId="5CDE0C2B" w14:textId="560ECA8A" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003F2D00">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidR="003F2D00">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Q</w:t>
       </w:r>
-      <w:r w:rsidR="00F81BFA">
-        <w:t>2</w:t>
+      <w:r w:rsidR="00777D4B">
+        <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277E4A02" w14:textId="562FCBC1" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5E1552" w14:textId="3FECF958" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="0016107E">
+    <w:p w14:paraId="5A5E1552" w14:textId="2C6A7546" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="0016107E">
       <w:r>
         <w:t xml:space="preserve">This is our </w:t>
       </w:r>
-      <w:r w:rsidR="003F2D00">
-        <w:t>seventh</w:t>
+      <w:r w:rsidR="00777D4B">
+        <w:t>ninth</w:t>
       </w:r>
       <w:r w:rsidR="00650A03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Public Performance </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Scorecard</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and it gives an overview of how we are performing. It focuses on giving a picture of the day to day running of Council services and contains a range of indicators. These cover services that a large proportion of the residents of Edinburgh use or where there is a high level of public interest. This report will be updated on a quarterly basis.</w:t>
       </w:r>
       <w:r w:rsidR="0016107E" w:rsidRPr="0016107E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0016107E">
-        <w:t xml:space="preserve">Some indicators are annual and only appear in our annual performance report. </w:t>
+        <w:t>Some indicators are annual and only appear in our annual performance report.</w:t>
+      </w:r>
+      <w:r w:rsidR="00777D4B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6664CA05" w14:textId="77777777" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
       <w:r>
         <w:t>For each indicator, we show:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A71CD9" w14:textId="77777777" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="0016107E">
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>the latest data available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0A9469" w14:textId="77777777" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="0016107E">
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>current target – allowing us to give each indicator a RAG status</w:t>
       </w:r>
     </w:p>
@@ -275,90 +278,80 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1800225" cy="819150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B61166B" w14:textId="5531EAE4" w:rsidR="00A60DB2" w:rsidRPr="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
+    <w:p w14:paraId="2B61166B" w14:textId="35FDF452" w:rsidR="00A60DB2" w:rsidRPr="002A5F77" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You can get this document on audio CD, in Braille, large print if you ask us. Please contact Interpretation and Translation Service (ITS) on </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>its@edinburgh.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  and </w:t>
       </w:r>
       <w:r w:rsidR="0016107E">
         <w:t>q</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">uote reference number </w:t>
       </w:r>
-      <w:r w:rsidR="00D47B78" w:rsidRPr="00415844">
-[...17 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="002A5F77" w:rsidRPr="002A5F77">
+        <w:t>26-0320 - 2025Q3_PPS_PDF Accessible</w:t>
       </w:r>
       <w:r w:rsidR="0043638C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t>ITS can also give information on community language translations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A360C3" w14:textId="77777777" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00A60DB2" w:rsidSect="00264331">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1803DF2A" w14:textId="10E76CA7" w:rsidR="00A60DB2" w:rsidRDefault="00A60DB2" w:rsidP="00A60DB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
@@ -510,141 +503,138 @@
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0046649B">
         <w:t>We support people with their various housing needs. From helping people who are homeless into settled accommodation, renting our council housing, and ensuring repairs to our properties are completed quickly and to a high quality. We are working with developers to support house building in this city through our active work to grow the number of affordable houses as well as efficiently processing planning and building applications. This section contains measures we use to monitor how we are performing across all these services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9510A6" w14:textId="0063DFD4" w:rsidR="0046649B" w:rsidRDefault="0046649B" w:rsidP="0046649B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">How are we performing this quarter? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="009451E6" w14:textId="250D3C49" w:rsidR="0046649B" w:rsidRDefault="0046649B" w:rsidP="0046649B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Overview – All indicators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B489AA6" w14:textId="7B8A9D57" w:rsidR="0046649B" w:rsidRDefault="00402DCB" w:rsidP="003237D8">
+    <w:p w14:paraId="1B489AA6" w14:textId="0B0D58FE" w:rsidR="0046649B" w:rsidRDefault="00402DCB" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00530E6A">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00A9381B">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t xml:space="preserve"> (3</w:t>
       </w:r>
-      <w:r w:rsidR="00530E6A">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00A9381B">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t xml:space="preserve">%) are on or ahead of target. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190D83B7" w14:textId="39FF104C" w:rsidR="0046649B" w:rsidRDefault="00F92871" w:rsidP="003237D8">
+    <w:p w14:paraId="190D83B7" w14:textId="11316546" w:rsidR="0046649B" w:rsidRDefault="00163326" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>8</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>1</w:t>
-[...2 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t>%) are behind target by 5% or less.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0098BD8C" w14:textId="4EDCE708" w:rsidR="0046649B" w:rsidRDefault="00F92871" w:rsidP="003237D8">
+    <w:p w14:paraId="0098BD8C" w14:textId="08751E91" w:rsidR="0046649B" w:rsidRDefault="00163326" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>4</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
-        <w:t>6</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t>%) are behind target by more than 5%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28929EE5" w14:textId="128614D7" w:rsidR="0046649B" w:rsidRDefault="00BF459B" w:rsidP="003237D8">
+    <w:p w14:paraId="28929EE5" w14:textId="4D03CA98" w:rsidR="0046649B" w:rsidRDefault="00BF459B" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F92871">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00163326">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00167D03">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00F92871">
-        <w:t>6</w:t>
+      <w:r w:rsidR="00163326">
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0046649B">
         <w:t xml:space="preserve">%) are </w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t xml:space="preserve">monitoring only indicators. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEF29CB" w14:textId="23BABF37" w:rsidR="003237D8" w:rsidRDefault="004506D4" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:t>11</w:t>
       </w:r>
@@ -682,131 +672,162 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032583D">
         <w:t xml:space="preserve">assigned a direction of travel for </w:t>
       </w:r>
       <w:r w:rsidR="00AE4BE6">
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="0032583D">
         <w:t xml:space="preserve"> KPIs due to either the data not being comparable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032583D">
         <w:t>to previous year figures (due to changes in recording or calculation) or where it is a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0032583D">
         <w:t>new indicator.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="36EC69FE" w14:textId="77777777" w:rsidR="002B2749" w:rsidRDefault="002B2749" w:rsidP="002B2749">
+      <w:r>
+        <w:t xml:space="preserve">Why </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>some indicators do</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> not have a target?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482823F0" w14:textId="5FF24A9A" w:rsidR="002B2749" w:rsidRDefault="002B2749" w:rsidP="002B2749">
+      <w:r>
+        <w:t>Grey RAGs are shown for measures that are tracking demand for a service so setting a target is not appropriate; where it is a new measure and a target will be set for next year; or where there is no current target but work to set a target is underway.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F79AE9" w14:textId="77777777" w:rsidR="002B2749" w:rsidRDefault="002B2749" w:rsidP="002B2749">
+      <w:r>
+        <w:t>Longer term performance charts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54753028" w14:textId="2FA99C36" w:rsidR="002B2749" w:rsidRDefault="002B2749" w:rsidP="002B2749">
+      <w:r>
+        <w:t>We also include charts to show changes in performance over the longer term. Monthly figures are collated into quarters so that up to five years of data can be shown. Targets are shown as a dotted pink line where possible.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4F2D0DE8" w14:textId="66916DC1" w:rsidR="003237D8" w:rsidRDefault="003237D8" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBEFB90" w14:textId="3DAD5407" w:rsidR="003237D8" w:rsidRDefault="0032583D" w:rsidP="003237D8">
+    <w:p w14:paraId="5BBEFB90" w14:textId="0F985696" w:rsidR="003237D8" w:rsidRDefault="0032583D" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00E56F11">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00997EDF">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t xml:space="preserve"> are maintaining: performance has remained the same as in the same period last year (within 2% of last year).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655FB439" w14:textId="10445952" w:rsidR="003237D8" w:rsidRDefault="003237D8" w:rsidP="003237D8">
+    <w:p w14:paraId="655FB439" w14:textId="0FB55B49" w:rsidR="003237D8" w:rsidRDefault="003237D8" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00E56F11">
-        <w:t>4</w:t>
+      <w:r w:rsidR="00997EDF">
+        <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are improving: </w:t>
       </w:r>
       <w:r w:rsidRPr="003237D8">
         <w:t>performance has improved on last year (more than 2% change on last year)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647C4CA9" w14:textId="6F09C655" w:rsidR="003237D8" w:rsidRDefault="00D47D7D" w:rsidP="003237D8">
+    <w:p w14:paraId="647C4CA9" w14:textId="15F5D6A3" w:rsidR="003237D8" w:rsidRDefault="00D47D7D" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>24</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00997EDF">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t xml:space="preserve"> are declining: p</w:t>
       </w:r>
       <w:r w:rsidR="003237D8" w:rsidRPr="003237D8">
         <w:t>erformance has declined on last year (more than 2% change on last year)</w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A6BDD9" w14:textId="75265E1E" w:rsidR="00913B4F" w:rsidRDefault="00E56F11" w:rsidP="003237D8">
+    <w:p w14:paraId="60A6BDD9" w14:textId="472A12D9" w:rsidR="00913B4F" w:rsidRDefault="00997EDF" w:rsidP="003237D8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t>9</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t xml:space="preserve"> do not have an applicable direction of travel: c</w:t>
       </w:r>
       <w:r w:rsidR="003237D8" w:rsidRPr="003237D8">
         <w:t>omparing performance to last year is not possible due to data not being available or not comparable to previous figures (due to change in calculation) or where it’s a new indicator</w:t>
       </w:r>
       <w:r w:rsidR="003237D8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C242012" w14:textId="3143ECBA" w:rsidR="003237D8" w:rsidRDefault="00913B4F" w:rsidP="00913B4F">
       <w:pPr>
         <w:sectPr w:rsidR="003237D8" w:rsidSect="00264331">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="24BD04AF" w14:textId="4DFE14D5" w:rsidR="003237D8" w:rsidRDefault="00661BB5" w:rsidP="00C560F7">
@@ -824,870 +845,834 @@
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Number of people waiting for a package of care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F563AC" w14:textId="698AD668" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>RAG:</w:t>
       </w:r>
       <w:r w:rsidR="00D52DA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D47D7D">
         <w:t>End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B609C73" w14:textId="47BED0FA" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
+    <w:p w14:paraId="6B609C73" w14:textId="115996E9" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Value:</w:t>
       </w:r>
       <w:r w:rsidR="00D52DA0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00112C90">
-        <w:t>411</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2749">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00112C90">
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39F93934" w14:textId="623B3CDB" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Target:</w:t>
       </w:r>
       <w:r w:rsidR="004447C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t>141</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C006EB1" w14:textId="7BAB57BF" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel:</w:t>
       </w:r>
       <w:r w:rsidR="004447C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E6DAA">
         <w:t>Declining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A727D6C" w14:textId="0CB12757" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
+    <w:p w14:paraId="6A727D6C" w14:textId="536B822E" w:rsidR="005E6E01" w:rsidRDefault="005E6E01" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Last update:</w:t>
       </w:r>
       <w:r w:rsidR="004447C9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="340982E2" w14:textId="28DB353B" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Number of people waiting for </w:t>
       </w:r>
       <w:r w:rsidR="004964D2">
         <w:t>discharge from hospital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FDBDD5" w14:textId="77777777" w:rsidR="000D7B75" w:rsidRDefault="00B006E2" w:rsidP="000D7B75">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>RAG:</w:t>
       </w:r>
       <w:r w:rsidR="00DA633E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t>End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F5B10B" w14:textId="755E503C" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="00672D5E">
+    <w:p w14:paraId="46F5B10B" w14:textId="22028DC3" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="00672D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Value:</w:t>
       </w:r>
       <w:r w:rsidR="00DA633E">
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>07</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>32</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A95D7C6" w14:textId="245A1A9E" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Target:</w:t>
       </w:r>
       <w:r w:rsidR="00DA633E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t>87</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4183AC88" w14:textId="2B3C1E2C" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel:</w:t>
       </w:r>
       <w:r w:rsidR="00DA633E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t>Improvi</w:t>
       </w:r>
       <w:r w:rsidR="004964D2">
         <w:t>ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737EC2EE" w14:textId="1DB6922F" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="001C568A">
+    <w:p w14:paraId="737EC2EE" w14:textId="3F12864C" w:rsidR="00B006E2" w:rsidRDefault="00B006E2" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Last update:</w:t>
       </w:r>
       <w:r w:rsidR="00DA633E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A97F508" w14:textId="77777777" w:rsidR="00582B3F" w:rsidRPr="00582B3F" w:rsidRDefault="00582B3F" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00582B3F">
         <w:t xml:space="preserve">Number of adult support and protection duty to inquire assessments started </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E0337B" w14:textId="5673913F" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring onl</w:t>
       </w:r>
       <w:r w:rsidR="00BF2CC7">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E23AE1C" w14:textId="0E2B665D" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
+    <w:p w14:paraId="0E23AE1C" w14:textId="173F9564" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>634</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>558</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09DB1309" w14:textId="3068A44C" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00BF2CC7">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3475EFDA" w14:textId="0D74E77C" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00BF2CC7">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7F3EC9" w14:textId="7FBB06CA" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
+    <w:p w14:paraId="2B7F3EC9" w14:textId="3614E7BD" w:rsidR="00DB6343" w:rsidRDefault="00DB6343" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CBB205" w14:textId="4302D00D" w:rsidR="00EB70EF" w:rsidRPr="00582B3F" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB70EF">
         <w:t xml:space="preserve">Number of people </w:t>
       </w:r>
       <w:r w:rsidR="001C568A">
         <w:t>receiving a package of care at home</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72791413" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0407D4" w14:textId="11DF9086" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
+    <w:p w14:paraId="2A0407D4" w14:textId="353651FB" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="000207EC">
         <w:t>5,</w:t>
       </w:r>
       <w:r w:rsidR="00C97981">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C766AC">
-        <w:t>37</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82C37">
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AD0B48" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4496BCFF" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel: Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DD5595" w14:textId="6F818568" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
+    <w:p w14:paraId="65DD5595" w14:textId="51949210" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C3A2B68" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRPr="00582B3F" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB70EF">
         <w:t>Number of people supported in care homes and nursing homes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA00CAC" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D12FECC" w14:textId="71DBD4D7" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
+    <w:p w14:paraId="1D12FECC" w14:textId="304BA9AC" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Value: 2,</w:t>
       </w:r>
-      <w:r w:rsidR="007B0057">
-[...3 lines deleted...]
-        <w:t>21</w:t>
+      <w:r w:rsidR="00F82C37">
+        <w:t>468</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CC5A98E" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4606976F" w14:textId="77777777" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel: Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EC5811" w14:textId="186D1E54" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
+    <w:p w14:paraId="05EC5811" w14:textId="5E7D3D35" w:rsidR="00EB70EF" w:rsidRDefault="00EB70EF" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CEE31A1" w14:textId="3A01718A" w:rsidR="001C568A" w:rsidRPr="00582B3F" w:rsidRDefault="0036355E" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="0036355E">
         <w:t>Percentage of all care services with minimum grade of 'Good' (4) or above in Care Inspectorate inspections</w:t>
       </w:r>
       <w:r w:rsidR="001C568A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F2EF7E" w14:textId="77777777" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADA6DF1" w14:textId="0CADC518" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
+    <w:p w14:paraId="6ADA6DF1" w14:textId="0942AE30" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="0036355E">
-[...9 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00F82C37">
+        <w:t>100</w:t>
       </w:r>
       <w:r w:rsidR="0036355E">
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58B8A718" w14:textId="77777777" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEF16F7" w14:textId="2F835933" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="007B0057">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7550D400" w14:textId="7FA847ED" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
+    <w:p w14:paraId="7550D400" w14:textId="362E7411" w:rsidR="001C568A" w:rsidRDefault="001C568A" w:rsidP="001C568A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00CD4C63">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="007B0057">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41127876" w14:textId="77777777" w:rsidR="000B0A3F" w:rsidRDefault="000B0A3F" w:rsidP="000B0A3F"/>
     <w:p w14:paraId="19EC647D" w14:textId="7F676283" w:rsidR="00711C43" w:rsidRDefault="00F52B06" w:rsidP="00DA633E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CEA197" w14:textId="3507E023" w:rsidR="00CD4C63" w:rsidRDefault="00CD4C63" w:rsidP="00CD4C63">
+    <w:p w14:paraId="75DFD55E" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The number of people who were waiting in hospital for discharge has been gradually decreasing over the last 12 months, and at 106 at the end of Sep 25 is around 70 people less than seen at the same time last year (179 </w:t>
+        <w:t>The number of people who were waiting in hospital for discharge which had been</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27097ACD" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>gradually decreasing over the last 18 months, shows a slight rise to 132 at the end of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B8C37F" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dec 25. This is a similar number of people waiting as seen at the same time last year</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18309B62" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(139 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> Sep 24). We have set a target of 87 for Mar 26 as we work to continue this downward trend. These figures remain lower than the pre-pandemic average over 2017-19 (206).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C3D5C92" w14:textId="77777777" w:rsidR="00FF1830" w:rsidRDefault="00FF1830" w:rsidP="00CD4C63">
+        <w:t xml:space="preserve"> Dec 24). We have set a target of 87 for Mar 26 as we work to continue this</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC5B394" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4D1A1CEF" w14:textId="77777777" w:rsidR="00CD4C63" w:rsidRDefault="00CD4C63" w:rsidP="00CD4C63">
+      <w:r>
+        <w:t>longer term downward trend. These figures remain lower than the pre-pandemic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A86F85B" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
+        <w:t>average over 2017-19 (206).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EA110F" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76F26863" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
         <w:t>Due to the change in our internal service model, from June 2025, the number of people</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6662B4" w14:textId="5ED922AD" w:rsidR="00CD4C63" w:rsidRDefault="00CD4C63" w:rsidP="00CD4C63">
+    <w:p w14:paraId="4C9B9A0C" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>waiting on a package of care (411) now includes people in the EHSCP Reablement</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>waiting on a package of care (431) now includes people in the EHSCP Reablement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08719069" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>service, in receipt of short-term care, who are ready for transfer to an external care</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1830">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BDBBA7" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>provider. This equates to over 100 people. The increase has also been exacerbated by</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1830">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D4AF4A" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>reduced capacity in external providers as they are taking time to grow capacity</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1830">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E557782" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>following the transition of people from the internal Homecare service. To ensure that we</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1830">
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD696F5" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>are maximising existing capacity in care at home providers, we have invested in 5</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1830">
-[...17 lines deleted...]
-    <w:p w14:paraId="6319395A" w14:textId="77777777" w:rsidR="00FF1830" w:rsidRDefault="00FF1830" w:rsidP="00CD4C63">
+    </w:p>
+    <w:p w14:paraId="00A54551" w14:textId="05097D40" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="00351CF0" w14:textId="77777777" w:rsidR="00FF1830" w:rsidRDefault="00CD4C63" w:rsidP="00EF4951">
+      <w:r>
+        <w:t>additional staff to support that interface. These figures remain lower than the pre-pandemic average over 2017-19 which was 670.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1D6D31" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F60E654" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>When concerns are raised with us about the safety of an individual, we make adult</w:t>
       </w:r>
-      <w:r w:rsidR="00FF1830">
-[...35 lines deleted...]
-    <w:p w14:paraId="76DC9B89" w14:textId="77777777" w:rsidR="00FF1830" w:rsidRDefault="00FF1830" w:rsidP="00EF4951">
+    </w:p>
+    <w:p w14:paraId="2370FD4F" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="448E0172" w14:textId="10A3CC2D" w:rsidR="00F24C55" w:rsidRDefault="00EF4951" w:rsidP="00EF4951">
+      <w:r>
+        <w:t>support and protection inquiries (called Duty to Inquiry assessments) to establish risk</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B28801" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
-        <w:t>When concerns are raised with us about the safety of an individual, we make adult</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">a reduction of these assessments. </w:t>
+        <w:t>and need. Our revised systems and practices are embedded with earlier preventative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C187312" w14:textId="77777777" w:rsidR="002F0DED" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t>signposting which resulted in a reduction of these assessments. The number has</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00351CF0" w14:textId="7847ABC4" w:rsidR="00FF1830" w:rsidRDefault="002F0DED" w:rsidP="002F0DED">
+      <w:pPr>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">levelled off at just below 600 since Jul to Sep </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>However</w:t>
+        <w:t>2024 .</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="4D8A03DB" w14:textId="77777777" w:rsidR="00F24C55" w:rsidRDefault="00F24C55" w:rsidP="00EF4951">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EA5E05C" w14:textId="16DA3E05" w:rsidR="0036355E" w:rsidRDefault="00A76925" w:rsidP="00EF4951">
       <w:pPr>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>We provide social care support to over 21,500 people.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF92191" w14:textId="6DFB6C09" w:rsidR="00EB34AB" w:rsidRDefault="00A76925" w:rsidP="00A76925">
-[...50 lines deleted...]
-        <w:t>or above.</w:t>
+    <w:p w14:paraId="6A7B80A6" w14:textId="7940DEAF" w:rsidR="00B22B7B" w:rsidRDefault="00B22B7B" w:rsidP="00B22B7B">
+      <w:r>
+        <w:t>The top two indicators shown on this page are service demand metrics and give a view of the social care services provided for the residents of Edinburgh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621F5F91" w14:textId="74C907A4" w:rsidR="00B22B7B" w:rsidRDefault="00B22B7B" w:rsidP="00B22B7B">
+      <w:r>
+        <w:t>Almost 5,600 people are receiving social care in their own homes each week, while around 2,500 people are care for in residential/nursing homes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D70B42D" w14:textId="0B58C400" w:rsidR="00A76925" w:rsidRPr="0036355E" w:rsidRDefault="00B22B7B" w:rsidP="00B22B7B">
+      <w:r>
+        <w:t xml:space="preserve">The third indicator shows the percentage of care services provided by us in Edinburgh with a minimum grade that is 'Good' (4) or above in their latest Care Inspectorate inspection (with 6 being the highest grade). Our Care Inspectorate gradings have been gradually rising and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> our services had a minimum grade of 'Good' or above in Oct to Dec 25.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333E0BD2" w14:textId="77777777" w:rsidR="00693A41" w:rsidRDefault="00693A41">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="600BB628" w14:textId="779892A0" w:rsidR="00661BB5" w:rsidRDefault="00746A7D" w:rsidP="00D74F87">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Children, Families and Community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D20B94" w14:textId="237156CD" w:rsidR="0054022D" w:rsidRDefault="0054022D" w:rsidP="0054022D">
@@ -1696,114 +1681,114 @@
       </w:pPr>
       <w:r>
         <w:t>Children services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0259BA" w14:textId="77777777" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Children on the Child Protection Register as a rate per 1,000 population</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08390280" w14:textId="77777777" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: On target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E219862" w14:textId="33549D58" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
+    <w:p w14:paraId="0E219862" w14:textId="7CA5FCA8" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Value: 1</w:t>
       </w:r>
       <w:r w:rsidR="00B86AE5">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF7ABA">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00B22B7B">
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DF9DB3" w14:textId="3F9F4770" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: 2.</w:t>
       </w:r>
       <w:r w:rsidR="002E678A">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B1BB69" w14:textId="3F3EBF2B" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00AF7ABA">
         <w:t>Improv</w:t>
       </w:r>
       <w:r w:rsidR="00B86AE5">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076F8DC1" w14:textId="55C57585" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
+    <w:p w14:paraId="076F8DC1" w14:textId="18430B85" w:rsidR="00D96D68" w:rsidRDefault="00D96D68" w:rsidP="00D96D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A99845F" w14:textId="42149531" w:rsidR="00364579" w:rsidRDefault="00364579" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Looked After Children as a rate per 1,000 population</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B40C9AC" w14:textId="77777777" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: On target</w:t>
       </w:r>
     </w:p>
@@ -1815,319 +1800,299 @@
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="00AF7ABA">
         <w:t>9.8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60A0A6D0" w14:textId="50ED6B1A" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="002E678A">
         <w:t>11.7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E2C5A00" w14:textId="46A6D182" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+    <w:p w14:paraId="0E2C5A00" w14:textId="7D18F0B8" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00AF7ABA">
-[...6 lines deleted...]
-    <w:p w14:paraId="56855CB5" w14:textId="3D6BBCD5" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+      <w:r w:rsidR="00B22B7B">
+        <w:t>Maintaini</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56855CB5" w14:textId="10046E08" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61BFD6B1" w14:textId="77777777" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of Children’s Services cases that are allocated</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DC8DF96" w14:textId="0DE36166" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="001A0E54">
         <w:t>Within 5% of target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E363A8F" w14:textId="00E26E9F" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+    <w:p w14:paraId="3E363A8F" w14:textId="7A8CBE03" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="001A0E54">
         <w:t>9</w:t>
       </w:r>
-      <w:r w:rsidR="001A4DB7">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00B22B7B">
+        <w:t>1.4</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41715B36" w14:textId="536B1094" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00E6522F">
         <w:t>95</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C50999" w14:textId="1E0E3F6C" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+    <w:p w14:paraId="34C50999" w14:textId="503C527A" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
+      <w:r w:rsidR="00B22B7B">
+        <w:t>Maintain</w:t>
+      </w:r>
       <w:r w:rsidR="001A0E54">
-        <w:t>Improving</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="060E0A67" w14:textId="28D96D6B" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="060E0A67" w14:textId="6B2A3FB1" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="179C3C0A" w14:textId="2C253EF7" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of children with 3 or more placements in a year</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0D524D" w14:textId="0DDADD8D" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="004D48A5">
         <w:t>Within 5% of target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B4292" w14:textId="5D485146" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+    <w:p w14:paraId="131B4292" w14:textId="68CFEA22" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="001A4DB7">
-[...6 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00B22B7B">
+        <w:t>6.9</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D5926A" w14:textId="06119877" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: 5%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775EA8E6" w14:textId="0268B310" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="005C5272">
         <w:t>Maintaining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058268D5" w14:textId="29A9A38F" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
+    <w:p w14:paraId="058268D5" w14:textId="2A61FEF5" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A163650" w14:textId="1D0F58AE" w:rsidR="00D8046C" w:rsidRDefault="00D8046C" w:rsidP="00D8046C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9EE275" w14:textId="3BD19044" w:rsidR="009442B7" w:rsidRDefault="000C25A4" w:rsidP="00900E4A">
+    <w:p w14:paraId="0B9EE275" w14:textId="16ED3A22" w:rsidR="009442B7" w:rsidRDefault="000C25A4" w:rsidP="00900E4A">
       <w:r w:rsidRPr="000C25A4">
         <w:t>The number of children requiring formal Child</w:t>
       </w:r>
       <w:r w:rsidR="009442B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C25A4">
         <w:t xml:space="preserve">Protection registration has </w:t>
       </w:r>
       <w:r w:rsidR="005C5272">
         <w:t xml:space="preserve">been </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="009208E6">
+        <w:t>gradually falling over</w:t>
       </w:r>
       <w:r w:rsidR="0030526E">
-        <w:t>at around</w:t>
-[...14 lines deleted...]
-        <w:t>to 1.3 in September</w:t>
+        <w:t xml:space="preserve"> the last 12 months </w:t>
+      </w:r>
+      <w:r w:rsidR="009208E6">
+        <w:t>sitting at 1.1 in December</w:t>
       </w:r>
       <w:r w:rsidR="00D62DD1">
         <w:t xml:space="preserve"> 2025.</w:t>
       </w:r>
       <w:r w:rsidRPr="000C25A4">
         <w:t xml:space="preserve"> This</w:t>
       </w:r>
       <w:r w:rsidR="009442B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000C25A4">
         <w:t>remains below the national rate of 2.</w:t>
       </w:r>
       <w:r w:rsidR="00D62DD1">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="000C25A4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009442B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AE5358C" w14:textId="376F2640" w:rsidR="00A419D4" w:rsidRDefault="000C25A4" w:rsidP="00900E4A">
       <w:r w:rsidRPr="000C25A4">
@@ -2153,3990 +2118,4003 @@
         <w:t>fairly steady</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D62DD1">
         <w:t xml:space="preserve"> sitting </w:t>
       </w:r>
       <w:r w:rsidR="00007997">
         <w:t>around</w:t>
       </w:r>
       <w:r w:rsidR="00D62DD1">
         <w:t xml:space="preserve"> 10 since </w:t>
       </w:r>
       <w:r w:rsidR="00007997">
         <w:t>June</w:t>
       </w:r>
       <w:r w:rsidR="00D62DD1">
         <w:t xml:space="preserve"> 2024</w:t>
       </w:r>
       <w:r w:rsidRPr="000C25A4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009442B7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7D0CB8" w14:textId="47A3DB61" w:rsidR="00E21342" w:rsidRPr="00900E4A" w:rsidRDefault="00850EB4" w:rsidP="00900E4A">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">which consistently sits just behind our target of 5% since June 2024 and only dipping below 5% and ahead of our target in June 2025. </w:t>
+    <w:p w14:paraId="4C7D0CB8" w14:textId="4F0272B8" w:rsidR="00E21342" w:rsidRPr="00900E4A" w:rsidRDefault="00F2183A" w:rsidP="00F2183A">
+      <w:r>
+        <w:t>We include two other measures to give a broader picture of how we support children and young people. The ‘percentage of children’s services cases that are allocated’ has been above 90% since Aug 24, but we are yet to reach our target of 95%. The second measure is ‘children with 3 or more placements in a year’. After dipping below our target (of 5%) in Apr to June 25, the proportion has risen to 6.9% in Oct to Dec 25. Some of these will be due to emergency placements where children require to be placed quickly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D18699A" w14:textId="6482E420" w:rsidR="004D01F6" w:rsidRDefault="003C4552" w:rsidP="003C4552">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Community</w:t>
       </w:r>
       <w:r w:rsidR="00E21330">
         <w:t xml:space="preserve"> – Libraries</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="236141A7" w14:textId="77777777" w:rsidR="00BF1D94" w:rsidRDefault="00BF1D94" w:rsidP="00A31E47">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of active library users</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2106B504" w14:textId="083886E4" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="0058122C">
         <w:t>On</w:t>
       </w:r>
       <w:r w:rsidR="00701F77">
         <w:t xml:space="preserve"> target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195B1161" w14:textId="09B10481" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="195B1161" w14:textId="11695052" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="00701F77">
         <w:t>10</w:t>
       </w:r>
-      <w:r w:rsidR="0058122C">
-        <w:t>7</w:t>
+      <w:r w:rsidR="007925F9">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00701F77">
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="007925F9">
+        <w:t>597</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B66F2F" w14:textId="2BA0D5E6" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00701F77">
+        <w:t>10</w:t>
+      </w:r>
       <w:r w:rsidR="00D650AE">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="0058122C">
-[...19 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00701F77">
         <w:t>,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D439B6" w14:textId="75F43DE1" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="0083045F">
         <w:t>Improving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B6DA94" w14:textId="19AEAB3A" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="32B6DA94" w14:textId="755338B0" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B34D77" w14:textId="094342DF" w:rsidR="00A31E47" w:rsidRDefault="00A31E47" w:rsidP="00A31E47">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Number of library loans </w:t>
       </w:r>
       <w:r w:rsidR="00CD19DE">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> physical</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74691171" w14:textId="4AF30844" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="0083045F">
         <w:t>End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCF113C" w14:textId="6D18D234" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="7DCF113C" w14:textId="60E877EB" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00C2376A">
-[...6 lines deleted...]
-        <w:t>647</w:t>
+      <w:r w:rsidR="007925F9">
+        <w:t>985,139</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A0E083" w14:textId="2226D5CE" w:rsidR="00BE020F" w:rsidRDefault="00CD19DE" w:rsidP="00BE020F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00F62BEB">
         <w:t>1,3</w:t>
       </w:r>
       <w:r w:rsidR="00D650AE">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00F62BEB">
         <w:t>0,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C5DEB0F" w14:textId="555DAB97" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="006B5500">
         <w:t>Improving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A0F62F0" w14:textId="54168D07" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="0A0F62F0" w14:textId="23751B1C" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64AFC750" w14:textId="77777777" w:rsidR="00A31E47" w:rsidRDefault="00A31E47" w:rsidP="00A31E47">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of library loans - digital (e-books and e-audiobooks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F36D6CF" w14:textId="66461086" w:rsidR="00BE020F" w:rsidRDefault="00CD19DE" w:rsidP="00BE020F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00A735C9">
         <w:t>End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1A8327" w14:textId="36633859" w:rsidR="003C77E8" w:rsidRDefault="00CD19DE" w:rsidP="00F9621D">
+    <w:p w14:paraId="0D1A8327" w14:textId="0844673A" w:rsidR="003C77E8" w:rsidRDefault="00CD19DE" w:rsidP="00F9621D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00C2376A">
-        <w:t>227,449</w:t>
+      <w:r w:rsidR="007925F9">
+        <w:t>339,383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E78EA3D" w14:textId="2E5EFFA4" w:rsidR="003C77E8" w:rsidRDefault="00CD19DE" w:rsidP="003C77E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00A735C9">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00D650AE">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A735C9">
         <w:t>0,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="534068A7" w14:textId="43960CA9" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00C2376A">
         <w:t>Improv</w:t>
       </w:r>
       <w:r w:rsidR="008C4F51">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FBAECC" w14:textId="5FCEB09D" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="68FBAECC" w14:textId="67F37EC1" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467E3648" w14:textId="77777777" w:rsidR="00A31E47" w:rsidRDefault="00A31E47" w:rsidP="00A31E47">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of digital downloads and streaming (excluding e-books and e-audiobooks)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032B123D" w14:textId="5BC66F93" w:rsidR="00BE020F" w:rsidRDefault="00CD19DE" w:rsidP="00BE020F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00A909B1">
         <w:t>End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A856A57" w14:textId="61A1B3C8" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="3A856A57" w14:textId="7DD7C9AC" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00283DBB">
-        <w:t>1,955,339</w:t>
+      <w:r w:rsidR="008E09B3">
+        <w:t>3,019,624</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B4D532A" w14:textId="4C68DA9B" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00A909B1">
         <w:t>3,</w:t>
       </w:r>
       <w:r w:rsidR="00686F21">
         <w:t>90</w:t>
       </w:r>
       <w:r w:rsidR="00A909B1">
         <w:t>0,000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507C37A4" w14:textId="7C68CACA" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00283DBB">
         <w:t>Improv</w:t>
       </w:r>
       <w:r w:rsidR="00686F21">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486F700F" w14:textId="02A915BA" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
+    <w:p w14:paraId="486F700F" w14:textId="117F396D" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="270F579F" w14:textId="6E5430A0" w:rsidR="00A31E47" w:rsidRDefault="00A31E47" w:rsidP="00A31E47">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B301854" w14:textId="77777777" w:rsidR="00060528" w:rsidRDefault="00123423" w:rsidP="000C4AC5">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17456">
         <w:t xml:space="preserve">You can find out more about our library services and how to access them by clicking on the following link - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00167ADB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>library services</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000C4AC5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F66FAB8" w14:textId="4C721FDC" w:rsidR="00060528" w:rsidRDefault="00123423" w:rsidP="000C4AC5">
+    <w:p w14:paraId="46A19CA1" w14:textId="77777777" w:rsidR="00265FEE" w:rsidRDefault="00123423" w:rsidP="00EA18E0">
       <w:r>
         <w:t>Our four library measures show the shift in how people access library services</w:t>
       </w:r>
-      <w:r w:rsidR="00283DBB">
-[...15 lines deleted...]
-        <w:t>Our digital loans over the longer term have shown a steady rise since 2022/23, with a slight dip in the last two quarters although there were still over 110,000 between Jul and Sep 25. Meanwhile the number of downloads and streams continues a gradual rise with only a dip shown in the quarter Apr to Jun 25.</w:t>
+      <w:r w:rsidR="008E09B3">
+        <w:t xml:space="preserve">. At the end of December 2025, there were 108,500people regularly using our libraries, the highest it has been in over five years.  We have seen an increase in the number of physical library loans, increasing from around 316,000 per quarter in 2024/25 to around 328,000 this year.  This shows no negative impact from the closure of facilities such as those at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008E09B3">
+        <w:t>Blackhall,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008E09B3">
+        <w:t xml:space="preserve"> however we will continue to monitor this for any adverse effects. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655D502C" w14:textId="77777777" w:rsidR="00265FEE" w:rsidRDefault="008E09B3" w:rsidP="00EA18E0">
+      <w:r>
+        <w:t xml:space="preserve">Blackhall Library remains closed due to the discovery of Reinforced Autoclaved Aerated Concrete (RAAC). However, a temporary library beside Davidson </w:t>
+      </w:r>
+      <w:r w:rsidR="00265FEE">
+        <w:t>Mains Primary</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> school is being set up and is due to open </w:t>
+      </w:r>
+      <w:r w:rsidR="00265FEE">
+        <w:t>in spring</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1607D570" w14:textId="2F5A8587" w:rsidR="000C4AC5" w:rsidRDefault="00265FEE" w:rsidP="00265FEE">
+      <w:r>
+        <w:t>Our digital offering has expanded, and we continue to see an increase in the number of digital loans, downloads and streams. There is around a 5% increase in the first 3 quarters, and if this continues the end of year targets will be met.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E09B3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00851E70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BB9FF6" w14:textId="3E690069" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Community – leisure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF448AD" w14:textId="73628C40" w:rsidR="00A2712F" w:rsidRDefault="00BE7CBC" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CBC">
         <w:t xml:space="preserve"> of visits to Edinburgh Leisure </w:t>
       </w:r>
       <w:r>
         <w:t>venues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F950A6A" w14:textId="15977FCE" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
+    <w:p w14:paraId="1F950A6A" w14:textId="55982514" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="0021481E">
-[...3 lines deleted...]
-    <w:p w14:paraId="33BD37D6" w14:textId="467B4BFA" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
+      <w:r w:rsidR="00572626">
+        <w:t>Over 5% from target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BD37D6" w14:textId="6DA48544" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Value: 1</w:t>
       </w:r>
       <w:r w:rsidR="00BE7CBC">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="001129FF">
-        <w:t>366</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="7D13D079" w14:textId="7A81B924" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00572626">
+        <w:t>82,810</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D13D079" w14:textId="351A3891" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00BE7CBC">
         <w:t>1,</w:t>
       </w:r>
-      <w:r w:rsidR="001176E7">
-        <w:t>368</w:t>
+      <w:r w:rsidR="00572626">
+        <w:t>468</w:t>
       </w:r>
       <w:r w:rsidR="00957985">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001176E7">
-[...3 lines deleted...]
-    <w:p w14:paraId="7C31B9F3" w14:textId="3E4A4D82" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
+      <w:r w:rsidR="00572626">
+        <w:t>338</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C31B9F3" w14:textId="21AA0EA8" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00957985">
-[...3 lines deleted...]
-    <w:p w14:paraId="1AB79332" w14:textId="12511F86" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
+      <w:r w:rsidR="00572626">
+        <w:t>Declining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB79332" w14:textId="776BCABC" w:rsidR="00A2712F" w:rsidRDefault="00A2712F" w:rsidP="00A2712F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168FF494" w14:textId="03132F0F" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CBC">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r>
         <w:t>people supported through Edinburgh Leisure’s Active Communities service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4672D431" w14:textId="0613CA99" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
+    <w:p w14:paraId="4672D431" w14:textId="434F68C0" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00C059EE">
-        <w:t>Over 5% from target</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E43320B" w14:textId="61B43087" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2068">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C059EE">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E43320B" w14:textId="6E20011C" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="00431F6E">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00431F6E">
-[...12 lines deleted...]
-        <w:t>Target: Not applicable</w:t>
+      <w:r w:rsidR="00BC06B9">
+        <w:t>586</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E3AC75" w14:textId="1800D74F" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC06B9">
+        <w:t>3,587</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635BE3E3" w14:textId="52291704" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00C059EE">
         <w:t>Improvin</w:t>
       </w:r>
       <w:r w:rsidR="00B444F9">
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57425E12" w14:textId="3AB5A9E7" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
+    <w:p w14:paraId="57425E12" w14:textId="2235A3B3" w:rsidR="00957985" w:rsidRDefault="00957985" w:rsidP="00957985">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6941BC8C" w14:textId="70E21177" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE7CBC">
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidRPr="009A5A5A">
         <w:t>visits to school leisure facilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19EB37C7" w14:textId="11F61C67" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
+    <w:p w14:paraId="19EB37C7" w14:textId="4E9C4459" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="00B444F9">
-[...12 lines deleted...]
-    <w:p w14:paraId="6FC79CDD" w14:textId="05BA31C5" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
+      <w:r w:rsidR="00BC06B9">
+        <w:t>On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC79CDD" w14:textId="72F1775F" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00B444F9">
-[...12 lines deleted...]
-    <w:p w14:paraId="57D9C6BD" w14:textId="16FE0770" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
+      <w:r w:rsidR="00BC06B9">
+        <w:t>345,797</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D9C6BD" w14:textId="2BD40650" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
-      <w:r w:rsidR="009F5A66">
-[...3 lines deleted...]
-        <w:t>63</w:t>
+      <w:r w:rsidR="00BC06B9">
+        <w:t>333</w:t>
       </w:r>
       <w:r w:rsidR="009F5A66">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="003A5429">
-[...3 lines deleted...]
-    <w:p w14:paraId="58AA359F" w14:textId="35112E8F" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
+      <w:r w:rsidR="00BC06B9">
+        <w:t>260</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AA359F" w14:textId="2EE4967F" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="009F5A66">
-[...3 lines deleted...]
-    <w:p w14:paraId="14D8035C" w14:textId="52148BB2" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
+      <w:r w:rsidR="00BC06B9">
+        <w:t>Impr</w:t>
+      </w:r>
+      <w:r w:rsidR="00263F69">
+        <w:t>oving</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14D8035C" w14:textId="6ACDB8C6" w:rsidR="009A5A5A" w:rsidRDefault="009A5A5A" w:rsidP="009A5A5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F913A5" w14:textId="77777777" w:rsidR="008D5FCC" w:rsidRDefault="008D5FCC" w:rsidP="008D5FCC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9FA7D0" w14:textId="77777777" w:rsidR="008D5FCC" w:rsidRDefault="008D5FCC" w:rsidP="008D5FCC">
-[...11 lines deleted...]
-      <w:r w:rsidR="00415CAE">
+    <w:p w14:paraId="56BEF4D9" w14:textId="500D0D1A" w:rsidR="00263F69" w:rsidRDefault="00263F69" w:rsidP="00263F69">
+      <w:r>
+        <w:t>Edinburgh Leisure operates over fifty sport and leisure facilities across Edinburgh. The range of facilities include sport and leisure centres, swim centres, golf</w:t>
+      </w:r>
+      <w:r w:rsidR="00582133">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494FCF">
-[...2 lines deleted...]
-      <w:r w:rsidR="00415CAE">
+      <w:r>
+        <w:t>courses, tennis courts, sports pitches, and pavilions. Edinburgh Leisure also deliver coaching activities, health and wellbeing programmes, and initiatives for</w:t>
+      </w:r>
+      <w:r w:rsidR="00582133">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494FCF">
-[...2 lines deleted...]
-      <w:r w:rsidR="00415CAE">
+      <w:r>
+        <w:t>people of all ages and abilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A18636" w14:textId="0A83E846" w:rsidR="008D5FCC" w:rsidRDefault="00263F69" w:rsidP="00263F69">
+      <w:r>
+        <w:t>We have seen an increase in the number of visitors to our venues in the last three months, though we remain about 5% behind our target. We expect these to</w:t>
+      </w:r>
+      <w:r w:rsidR="00582133">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494FCF">
-[...10 lines deleted...]
-      <w:r w:rsidR="00415CAE">
+      <w:r>
+        <w:t>increase again in the last quarter of the year. Both the number of visitors to school facilities and the number of people supported through the Active</w:t>
+      </w:r>
+      <w:r w:rsidR="00582133">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00494FCF">
-        <w:t>people supported in the future.</w:t>
+      <w:r>
+        <w:t>Communities project has increased and are ahead of target. We have seen increases in the number of people accessing our Balanced Life Programme which</w:t>
+      </w:r>
+      <w:r w:rsidR="00582133">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specifically focuses on the Falls prevention agenda in collaboration with Edinburgh Health and Social Care Partnership.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CF9110" w14:textId="25923A49" w:rsidR="00A31E47" w:rsidRDefault="007B265E" w:rsidP="007B265E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Community – involving people</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575C5989" w14:textId="1B457AB6" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of consultation or engagement activities that went live in the last quarter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FF125A3" w14:textId="77777777" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613DCDC8" w14:textId="5D2C0BB7" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
+    <w:p w14:paraId="613DCDC8" w14:textId="20F0FE4F" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="0098039F">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="008A468E">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00582133">
+        <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0C5D55" w14:textId="77777777" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44653A07" w14:textId="35FF7123" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="008A468E">
         <w:t>Maintaining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A700890" w14:textId="275F6034" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
+    <w:p w14:paraId="7A700890" w14:textId="4E369A9F" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE3C825" w14:textId="1D5B2BF0" w:rsidR="00CD19DE" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of responses in total for closed consultation or engagement activities each quarter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4756C0" w14:textId="77777777" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DD8030E" w14:textId="111D08FA" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
+    <w:p w14:paraId="1DD8030E" w14:textId="20F975AA" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
+      <w:r w:rsidR="00582133">
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidR="008A468E">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00F84B1E">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="008A468E">
-        <w:t>256</w:t>
+      <w:r w:rsidR="00582133">
+        <w:t>181</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F9FAF1" w14:textId="77777777" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B1CB4A2" w14:textId="4FDD5486" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00B95C3E">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274A96D4" w14:textId="71170167" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
+    <w:p w14:paraId="274A96D4" w14:textId="0A450B22" w:rsidR="003B4A5B" w:rsidRDefault="003B4A5B" w:rsidP="003B4A5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C93686D" w14:textId="63F46B1E" w:rsidR="00A7782D" w:rsidRDefault="00CD19DE" w:rsidP="00CD19DE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E8BC8C" w14:textId="4A5D4208" w:rsidR="00B95C3E" w:rsidRDefault="00737909" w:rsidP="00C30225">
+    <w:p w14:paraId="70E8BC8C" w14:textId="23E419B8" w:rsidR="00B95C3E" w:rsidRDefault="00737909" w:rsidP="00B221A8">
       <w:r w:rsidRPr="00737909">
         <w:t xml:space="preserve">We continue to try to involve communities and residents in our decision making by running consultations and engagement activities. Between </w:t>
       </w:r>
-      <w:r w:rsidR="008A468E">
-        <w:t>July</w:t>
+      <w:r w:rsidR="00941C4C">
+        <w:t>October</w:t>
       </w:r>
       <w:r w:rsidRPr="00737909">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A468E">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00737909">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00941C4C">
+        <w:t>December</w:t>
+      </w:r>
       <w:r w:rsidR="008A468E">
-        <w:t xml:space="preserve">September </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00737909">
         <w:t>25, we had 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A468E">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00941C4C">
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00737909">
         <w:t xml:space="preserve"> consultations/engagement activities open. </w:t>
       </w:r>
-      <w:r w:rsidR="00C30225" w:rsidRPr="00C30225">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C30225">
+      <w:r w:rsidR="00B221A8" w:rsidRPr="00B221A8">
+        <w:t>We've asked tenants for views on the rent they pay, charging for social care services, new primary and nursery</w:t>
+      </w:r>
+      <w:r w:rsidR="00B221A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C30225" w:rsidRPr="00C30225">
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B221A8" w:rsidRPr="00B221A8">
+        <w:t>school proposals in Queensferry and we received over 11,000 responses on the proposals for the Trams from Granton to Edinburgh Royal Infirmary.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00737909">
         <w:t xml:space="preserve"> To see current</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00737909">
         <w:t xml:space="preserve">consultations, please go to </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00FB237E" w:rsidRPr="00FB237E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>our consultation hub</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB237E" w:rsidRPr="00FB237E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3054C108" w14:textId="1650AADF" w:rsidR="007B265E" w:rsidRDefault="007B265E" w:rsidP="007B265E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Community </w:t>
       </w:r>
       <w:r w:rsidR="00A7782D">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A7782D">
         <w:t>keeping people safe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67876EFA" w14:textId="77777777" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of community payback orders successfully completed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE8D902" w14:textId="72BE78C9" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
+    <w:p w14:paraId="4DE8D902" w14:textId="22255220" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="000C1970">
-[...3 lines deleted...]
-    <w:p w14:paraId="78D9F532" w14:textId="325A8052" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
+      <w:r w:rsidR="000F3630">
+        <w:t>Within 5% of target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D9F532" w14:textId="02D3949B" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00E97234">
-        <w:t>70.8</w:t>
+      <w:r w:rsidR="000F3630">
+        <w:t>68.2</w:t>
       </w:r>
       <w:r w:rsidR="000C1970">
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA06657" w14:textId="11724497" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="000C1970">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003E6A76">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="000C1970">
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1082F618" w14:textId="2807ECFC" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel:</w:t>
       </w:r>
       <w:r w:rsidR="003E6A76">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E97234">
         <w:t>Declin</w:t>
       </w:r>
       <w:r w:rsidR="00A82E9C">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B27AC12" w14:textId="30E296FA" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
+    <w:p w14:paraId="0B27AC12" w14:textId="55F417D6" w:rsidR="005E2A7A" w:rsidRDefault="005E2A7A" w:rsidP="005E2A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7857129F" w14:textId="69036D64" w:rsidR="009E0FC6" w:rsidRDefault="009E0FC6" w:rsidP="009E0FC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of Antisocial Behaviour complaints received per 10K population</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3649F297" w14:textId="2308DC46" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEC5C60" w14:textId="1D16B2E3" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
+    <w:p w14:paraId="4DEC5C60" w14:textId="76DC7DF9" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00E97234">
-[...6 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="000F3630">
+        <w:t>1.7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA0C0B0" w14:textId="332AB26D" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="009F0EE1">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="550D1CC4" w14:textId="40E05299" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00E97234">
         <w:t>Declining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73157CB7" w14:textId="08F5DAF1" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
+    <w:p w14:paraId="73157CB7" w14:textId="0402653F" w:rsidR="000C1970" w:rsidRDefault="000C1970" w:rsidP="000C1970">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53475C52" w14:textId="05B27A18" w:rsidR="00E21330" w:rsidRPr="00E21330" w:rsidRDefault="009E0FC6" w:rsidP="009E0FC6">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D04C4F" w14:textId="4264614D" w:rsidR="00772BBB" w:rsidRDefault="00772BBB" w:rsidP="00772BBB">
+    <w:p w14:paraId="7D4B28DA" w14:textId="7FB80030" w:rsidR="00253C2E" w:rsidRDefault="00253C2E" w:rsidP="00253C2E">
       <w:r>
         <w:t xml:space="preserve">The percentage of people who successfully complete their </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Community</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> justice orders </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>holds</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> steady at around 70-75% in July to September 2025 and is ahead of our target of 70%.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A299D6F" w14:textId="01891468" w:rsidR="003C4552" w:rsidRDefault="00772BBB" w:rsidP="00772BBB">
+        <w:t xml:space="preserve"> steady at around 70 - dipping just behind our target in Dec at</w:t>
+      </w:r>
+      <w:r w:rsidR="003304DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>68%. We work hard to keep people engaged with the requirements of their orders to improve outcomes for individuals and decrease reoffending rates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A299D6F" w14:textId="1793CD65" w:rsidR="003C4552" w:rsidRDefault="00253C2E" w:rsidP="00253C2E">
       <w:r>
         <w:t xml:space="preserve">The level of antisocial behaviour complaints we receive </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on a monthly basis</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> remains low but has been a gradually rise in rate since October - December 2023 and was 2.3 per 10,000 population in Sep 25.</w:t>
+        <w:t xml:space="preserve"> remains low. Since Apr 24, we've seen a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>fairly consistent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rate of around 5.7 complaints per 10,000 population each quarter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C8B35E" w14:textId="77777777" w:rsidR="00106D3B" w:rsidRPr="004D01F6" w:rsidRDefault="00106D3B" w:rsidP="004D01F6"/>
     <w:p w14:paraId="5C1964F9" w14:textId="159BCFF1" w:rsidR="00746A7D" w:rsidRDefault="00746A7D" w:rsidP="00C560F7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Cu</w:t>
       </w:r>
       <w:r w:rsidR="00C560F7">
         <w:t>stomer and Corporate Services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C648279" w14:textId="0882EEFF" w:rsidR="003E3ABF" w:rsidRDefault="00222C56" w:rsidP="003E3ABF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Customer contact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDF1C39" w14:textId="77777777" w:rsidR="001E0CA3" w:rsidRDefault="001E0CA3" w:rsidP="00C56C24">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>User satisfaction with contact centre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40284CEF" w14:textId="01BD9F2C" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00E45F41">
         <w:t>On</w:t>
       </w:r>
       <w:r w:rsidR="00D0007B">
         <w:t xml:space="preserve"> target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651C4AB5" w14:textId="3F9C368B" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+    <w:p w14:paraId="651C4AB5" w14:textId="48F343D3" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="00893AA1">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="006A2F83">
-        <w:t>5</w:t>
+      <w:r w:rsidR="002A1211">
+        <w:t>7.4</w:t>
       </w:r>
       <w:r w:rsidR="00893AA1">
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096AF273" w14:textId="6B68C77B" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00893AA1">
         <w:t>75%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66E3E072" w14:textId="1F40A4B4" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00D0007B">
         <w:t>Maintaining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F2657DF" w14:textId="6B1D7CF9" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+    <w:p w14:paraId="4F2657DF" w14:textId="02C1CD83" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43292340" w14:textId="77777777" w:rsidR="008C29C0" w:rsidRDefault="008C29C0" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Percentage of phone calls answered within 60 seconds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBBA304" w14:textId="47B7D75C" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00893AA1">
+        <w:t>On</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5569BB3A" w14:textId="2D636A04" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00573D83">
+        <w:t>74</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4ED1">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544073B0" w14:textId="6D355D4A" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4ED1">
+        <w:t>60%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A31C0D" w14:textId="3AFA972A" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F83">
+        <w:t>Declin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5777F4E4" w14:textId="718DCF44" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC8E273" w14:textId="77777777" w:rsidR="00936B85" w:rsidRDefault="00936B85" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Number of calls handled</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C95A677" w14:textId="0B2F95F9" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4ED1">
+        <w:t>Monitoring only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14200ED5" w14:textId="58E3E681" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00573D83">
+        <w:t>35,244</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE5AE90" w14:textId="7A412351" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00704DAC">
+        <w:t>Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02669219" w14:textId="3EEED23F" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00145E53">
+        <w:t>Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FF7D02" w14:textId="2B3A973F" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D284D9F" w14:textId="77777777" w:rsidR="00790E4E" w:rsidRDefault="00790E4E" w:rsidP="00C56C24">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rate of calls abandoned as a proportion of All Calls Handled</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B24C53D" w14:textId="74DE421E" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00145E53">
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="004A186A">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAF83C3" w14:textId="14BCFE88" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00145E53">
+        <w:t>7.7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92E6C">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="445E9812" w14:textId="63E74B45" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F92E6C">
+        <w:t>10%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFCC845" w14:textId="3CDFB59E" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00145E53">
+        <w:t>Declin</w:t>
+      </w:r>
+      <w:r w:rsidR="006A2F83">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92E6C">
+        <w:t>ng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B9C0830" w14:textId="17A2FCD4" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D6AC2B" w14:textId="202487FF" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CDA8C8" w14:textId="2CE9C112" w:rsidR="00C369AA" w:rsidRDefault="00C369AA" w:rsidP="007B556E">
+      <w:r>
+        <w:t>We receive around 40,000 calls a month to our customer</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">contact centre and we answered </w:t>
+      </w:r>
+      <w:r w:rsidR="004C05FA">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:t>4% of those within</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">60 seconds in </w:t>
+      </w:r>
+      <w:r w:rsidR="004C05FA">
+        <w:t>December</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 25. We deal with a further 55,000 online or</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4129">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>digital transactions each month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8A568E" w14:textId="2161BE13" w:rsidR="00806E63" w:rsidRPr="00806E63" w:rsidRDefault="00806E63" w:rsidP="007B556E">
+      <w:r w:rsidRPr="00806E63">
+        <w:t>The proportion of people hanging up before their call is</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>answered continues to decrease from 10.8% in June 25 to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>7.7% in Dec 25. This result reflects ongoing workforce</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>planning activities to ensure Contact resource was aligned</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>with high volume services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB8A029" w14:textId="2F9BC05C" w:rsidR="007B556E" w:rsidRDefault="00806E63" w:rsidP="007B556E">
+      <w:r w:rsidRPr="00806E63">
+        <w:t>Customer contact satisfaction has risen over the last six</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>months from 73% to 77% and is now ahead of our target of</w:t>
+      </w:r>
+      <w:r w:rsidR="007B556E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>75%. We actively work with services to follow up on any calls</w:t>
+      </w:r>
+      <w:r w:rsidR="007B556E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>resulting in a dissatisfied survey. This activity focuses on</w:t>
+      </w:r>
+      <w:r w:rsidR="007B556E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t>process improvements delivered in conjunction with other</w:t>
+      </w:r>
+      <w:r w:rsidR="007B556E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00806E63">
+        <w:t xml:space="preserve">Council service teams. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DCF080" w14:textId="19340BE2" w:rsidR="00222C56" w:rsidRDefault="00222C56" w:rsidP="00806E63">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Customer transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD99B9C" w14:textId="315ECDAC" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Days to process </w:t>
+      </w:r>
+      <w:r w:rsidR="00F067B4">
+        <w:t>New Benefit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> claims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30111EA5" w14:textId="3B0AFAB7" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="0041519A">
+        <w:t>On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD159F0" w14:textId="59FD9638" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="0048327A">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA291C">
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4974164B" w14:textId="0886096B" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F067B4">
+        <w:t>28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05880761" w14:textId="110BFED9" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA291C">
+        <w:t>Improv</w:t>
+      </w:r>
+      <w:r w:rsidR="0041519A">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E8FB655" w14:textId="7ED87361" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB38321" w14:textId="77777777" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Days to process Community Care Grant scheme applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C1EA579" w14:textId="77777777" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EBEEEBE" w14:textId="6B8B05D7" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="005A21CA">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C92A67">
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD9DC6A" w14:textId="3F42926E" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Target: 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E9D634" w14:textId="4F3F8CF0" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5348">
+        <w:t>Maintain</w:t>
+      </w:r>
+      <w:r w:rsidR="007469FF">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ACB60EF" w14:textId="3C311217" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8B3BC4" w14:textId="77777777" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Days to process Crisis Grant Scheme applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C546CD" w14:textId="77777777" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1339CBA4" w14:textId="5DB9ECE7" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE57E8">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4609A7" w14:textId="6F80D4E2" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00955933">
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38ED128D" w14:textId="5CC3AA58" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE57E8">
+        <w:t>Declining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79ED7E9D" w14:textId="47805DAC" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465C0233" w14:textId="77777777" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Days to process Benefit Change of Circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1BB6C8" w14:textId="46E2AE0A" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5348">
+        <w:t>Over</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2CED">
+        <w:t xml:space="preserve"> 5% </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5348">
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2CED">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543FF4FD" w14:textId="0E698BBC" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE57E8">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011EA">
+        <w:t>8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A6820D" w14:textId="7A9C924F" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Target: 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D7F507" w14:textId="0F618D2B" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE57E8">
+        <w:t>Declinin</w:t>
+      </w:r>
+      <w:r w:rsidR="00247DA1">
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DFF23F" w14:textId="7CCCA3EB" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B252D9D" w14:textId="24E2F1B1" w:rsidR="00006002" w:rsidRDefault="00006002" w:rsidP="00006002">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Days to process </w:t>
+      </w:r>
+      <w:r w:rsidR="00247DA1">
+        <w:t>Discretionary Housing Payment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Claims</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCD27A5" w14:textId="19D9BED1" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96752">
+        <w:t>Over 5% from target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C769845" w14:textId="7B2A88A4" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D96752">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011EA">
+        <w:t>9</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBC52CE" w14:textId="6A7E4F48" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F011EA">
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC1641B" w14:textId="2845F04E" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D47594">
+        <w:t>Declinin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C666C9">
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292A2D49" w14:textId="52BCA499" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2266EDA2" w14:textId="4DBC5A76" w:rsidR="007A2C0D" w:rsidRDefault="007A2C0D" w:rsidP="007A2C0D">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Amount paid in Discretionary Housing Payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B71F8A" w14:textId="4F668AED" w:rsidR="007A2C0D" w:rsidRDefault="007A2C0D" w:rsidP="007A2C0D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: Monitoring only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4941DA1B" w14:textId="143E975E" w:rsidR="007A2C0D" w:rsidRDefault="007A2C0D" w:rsidP="007A2C0D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Value: £</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B9B">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00740751">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B9B">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2DF5">
+        <w:t xml:space="preserve"> Millions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E592A00" w14:textId="3EF36CF1" w:rsidR="007A2C0D" w:rsidRDefault="007A2C0D" w:rsidP="007A2C0D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00740751">
+        <w:t>Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAD4D4B" w14:textId="60734881" w:rsidR="007A2C0D" w:rsidRDefault="007A2C0D" w:rsidP="007A2C0D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2DF5">
+        <w:t>Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C7B037F" w14:textId="5F7D9CE5" w:rsidR="007A2C0D" w:rsidRDefault="007A2C0D" w:rsidP="007A2C0D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387190E4" w14:textId="7B567E89" w:rsidR="0056468E" w:rsidRDefault="0056468E" w:rsidP="0056468E">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Amount paid in Scottish Welfare </w:t>
+      </w:r>
+      <w:r w:rsidR="00856D7B">
+        <w:t>fund grants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D05018" w14:textId="77777777" w:rsidR="0056468E" w:rsidRDefault="0056468E" w:rsidP="0056468E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: Monitoring only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9D9DAF" w14:textId="47D88D82" w:rsidR="0056468E" w:rsidRDefault="0056468E" w:rsidP="0056468E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Value: £</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B9B">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00740751">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B2B9B">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05007">
+        <w:t xml:space="preserve"> Millions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B70AE1" w14:textId="317CF377" w:rsidR="0056468E" w:rsidRDefault="0056468E" w:rsidP="0056468E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00856D7B">
+        <w:t>Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73293E70" w14:textId="77777777" w:rsidR="0056468E" w:rsidRDefault="0056468E" w:rsidP="0056468E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Direction of travel: Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104D53B0" w14:textId="16807285" w:rsidR="0056468E" w:rsidRDefault="0056468E" w:rsidP="0056468E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E45354" w14:textId="5AF04FDF" w:rsidR="00856D7B" w:rsidRDefault="00856D7B" w:rsidP="00856D7B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Amount paid in </w:t>
+      </w:r>
+      <w:r w:rsidR="00616048">
+        <w:t>Housing benefits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5D8AEA" w14:textId="77777777" w:rsidR="00856D7B" w:rsidRDefault="00856D7B" w:rsidP="00856D7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: Monitoring only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA72533" w14:textId="480719DF" w:rsidR="00856D7B" w:rsidRDefault="00856D7B" w:rsidP="00856D7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Value: £</w:t>
+      </w:r>
+      <w:r w:rsidR="00D420C2">
+        <w:t>127.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00616048">
+        <w:t>Millions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464AE879" w14:textId="77777777" w:rsidR="00856D7B" w:rsidRDefault="00856D7B" w:rsidP="00856D7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Target: Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C546B8" w14:textId="77777777" w:rsidR="00856D7B" w:rsidRDefault="00856D7B" w:rsidP="00856D7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Direction of travel: Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2536D5BD" w14:textId="5BBE331B" w:rsidR="00856D7B" w:rsidRDefault="00856D7B" w:rsidP="00856D7B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0FE19F" w14:textId="43B4D1FB" w:rsidR="00791BAE" w:rsidRDefault="00791BAE" w:rsidP="00791BAE">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Amount paid in Council Tax </w:t>
+      </w:r>
+      <w:r w:rsidR="00300794">
+        <w:t>(reduction)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B4F7B9C" w14:textId="77777777" w:rsidR="00791BAE" w:rsidRDefault="00791BAE" w:rsidP="00791BAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: Monitoring only</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7345EA42" w14:textId="030383F7" w:rsidR="00791BAE" w:rsidRDefault="00791BAE" w:rsidP="00791BAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Value: £</w:t>
+      </w:r>
+      <w:r w:rsidR="00D420C2">
+        <w:t>22.4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Millions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C38D6F8" w14:textId="39E97613" w:rsidR="00791BAE" w:rsidRDefault="00791BAE" w:rsidP="00791BAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00915C3D">
+        <w:t>Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9BBEA4" w14:textId="77777777" w:rsidR="00791BAE" w:rsidRDefault="00791BAE" w:rsidP="00791BAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Direction of travel: Not applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ED452F" w14:textId="74B99D29" w:rsidR="00791BAE" w:rsidRDefault="00791BAE" w:rsidP="00791BAE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08863A9F" w14:textId="759B53D1" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661127B9" w14:textId="2F016F28" w:rsidR="00A14D89" w:rsidRDefault="00E63332" w:rsidP="00E63332">
+      <w:r>
+        <w:t>Grants and benefit claims continue to be prioritised and our performance for three out of our five processing time measures are ahead of our targets. Change of circumstances processing rose in Dec 25 to 18 days. We are dealing with an increasingly complex caseload alongside a reduction in automated updates from the DWP which requires greater manual input by our team. Targeted action has been taken to support our workforce, including workforce realignment, a review of automation triggers and a short-term focus on historical cases. SWF grants administration is within target, with awards now being made at a high priority level. This</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41FFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recent change reflects the increasing demand for SWF grants, with the reprioritisation designed to ensure the 2025/26 budget is not overcommitted. Discretionary</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41FFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Housing Payments (DHP) continue to follow the trend of previous years. Scottish Government changes to the DHP scheme, including further funding, has brought</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41FFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>additional workload with awards needing reviewed. Staff levels continue to be assessed, and a downward trend in processing time has been reported in Jan 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AA1548" w14:textId="1E7A9FD3" w:rsidR="00D41FFD" w:rsidRDefault="00D41FFD" w:rsidP="00D41FFD">
+      <w:r>
+        <w:t>We provide a range of financial support for</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>people when they are struggling to meet</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>day to day living expenses through various</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grants and funds.</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A54746E" w14:textId="6EA9DC20" w:rsidR="00D41FFD" w:rsidRDefault="00D41FFD" w:rsidP="00D41FFD">
+      <w:r>
+        <w:t>We continue to manage activities to ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>awards levels are consistent with the specific</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>budgets provided by the Scottish</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Government and Department of Work and</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Pensions. This data compares what has been</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">paid out against these budgets </w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>hroughout</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1814A26C" w14:textId="116F0A13" w:rsidR="001E73F4" w:rsidRPr="00F92E6C" w:rsidRDefault="00D41FFD" w:rsidP="00D41FFD">
+      <w:r>
+        <w:t>Both the SWF and DHP spend to the end of</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dec 25 is higher than levels seen last year.</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>These budgets are constantly monitored to</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ensure awards levels are consistent with the</w:t>
+      </w:r>
+      <w:r w:rsidR="002463A9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relevant budgets.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BB21E4" w14:textId="6F237E02" w:rsidR="00222C56" w:rsidRDefault="00222C56" w:rsidP="001649F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Finance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1140D5DF" w14:textId="77777777" w:rsidR="004E757A" w:rsidRDefault="004E757A" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proportion of Council Tax collected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260F3E61" w14:textId="0DA77112" w:rsidR="002D04EF" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D3F">
+        <w:t>Within 5% of</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB2DB5">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D8CB2F" w14:textId="599C1148" w:rsidR="002D04EF" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D3F">
+        <w:t>78.1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A02EF">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F78989" w14:textId="057DB116" w:rsidR="002D04EF" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D3F">
+        <w:t>78.2</w:t>
+      </w:r>
+      <w:r w:rsidR="006A02EF">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07644735" w14:textId="5E2B8378" w:rsidR="002D04EF" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6D30">
+        <w:t>Maintaini</w:t>
+      </w:r>
+      <w:r w:rsidR="006A02EF">
+        <w:t>ng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0C6817" w14:textId="1A4AC548" w:rsidR="002D04EF" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F598BC6" w14:textId="77777777" w:rsidR="004E757A" w:rsidRDefault="004E757A" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proportion of Business Rates collected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68FAF87B" w14:textId="131F6758" w:rsidR="006A02EF" w:rsidRDefault="006A02EF" w:rsidP="006A02EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2B4C">
+        <w:t>On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F1B8589" w14:textId="27DE1A22" w:rsidR="006A02EF" w:rsidRDefault="006A02EF" w:rsidP="006A02EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D3F">
+        <w:t>79.5</w:t>
+      </w:r>
+      <w:r w:rsidR="008D074F">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDEC677" w14:textId="139D3DE7" w:rsidR="006A02EF" w:rsidRDefault="006A02EF" w:rsidP="006A02EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00853D3F">
+        <w:t>77.3</w:t>
+      </w:r>
+      <w:r w:rsidR="008D074F">
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46709A13" w14:textId="5496BFEA" w:rsidR="006A02EF" w:rsidRDefault="006A02EF" w:rsidP="006A02EF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="0014487A">
+        <w:t>Improv</w:t>
+      </w:r>
+      <w:r w:rsidR="008D074F">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D39262" w14:textId="41B1D66A" w:rsidR="006A02EF" w:rsidRDefault="006A02EF" w:rsidP="006A02EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43292340" w14:textId="77777777" w:rsidR="008C29C0" w:rsidRDefault="008C29C0" w:rsidP="00C56C24">
+    <w:p w14:paraId="569EFC3C" w14:textId="06399A98" w:rsidR="0076229B" w:rsidRDefault="0076229B" w:rsidP="002D04EF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Percentage of phone calls answered within 60 seconds</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="5569BB3A" w14:textId="07E1B792" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+        <w:t xml:space="preserve">Percentage of invoices paid within </w:t>
+      </w:r>
+      <w:r w:rsidR="00744778">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00823027">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14958627" w14:textId="77777777" w:rsidR="008D074F" w:rsidRDefault="008D074F" w:rsidP="008D074F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47484256" w14:textId="03B02543" w:rsidR="008D074F" w:rsidRDefault="008D074F" w:rsidP="008D074F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00D0007B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D76510">
+      <w:r w:rsidR="00E023EE">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB06FA">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00E023EE">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006A2F83">
-[...2 lines deleted...]
-      <w:r w:rsidR="007F4ED1">
+      <w:r w:rsidR="00853D3F">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E023EE">
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544073B0" w14:textId="6D355D4A" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+    <w:p w14:paraId="3A25B19D" w14:textId="53379ABB" w:rsidR="008D074F" w:rsidRDefault="008D074F" w:rsidP="008D074F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
-      <w:r w:rsidR="007F4ED1">
-[...3 lines deleted...]
-    <w:p w14:paraId="47A31C0D" w14:textId="3AFA972A" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:r w:rsidR="00E023EE">
+        <w:t>95.0%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531B9BBE" w14:textId="543E3971" w:rsidR="008D074F" w:rsidRDefault="008D074F" w:rsidP="008D074F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="006A2F83">
-[...6 lines deleted...]
-    <w:p w14:paraId="5777F4E4" w14:textId="53BDF6A5" w:rsidR="00C56C24" w:rsidRDefault="00C56C24" w:rsidP="00C56C24">
+      <w:r w:rsidR="00E023EE">
+        <w:t>Maintaining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65329B57" w14:textId="3F6DF865" w:rsidR="008D074F" w:rsidRDefault="008D074F" w:rsidP="008D074F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC8E273" w14:textId="77777777" w:rsidR="00936B85" w:rsidRDefault="00936B85" w:rsidP="00C56C24">
+    <w:p w14:paraId="52CDD243" w14:textId="77777777" w:rsidR="00736722" w:rsidRDefault="00736722" w:rsidP="00736722">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Number of calls handled</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7C95A677" w14:textId="0B2F95F9" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+        <w:t>Council's projected Revenue outturn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23DBABD1" w14:textId="42038CF8" w:rsidR="004916F8" w:rsidRDefault="004916F8" w:rsidP="004916F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="007F4ED1">
-[...3 lines deleted...]
-    <w:p w14:paraId="14200ED5" w14:textId="06DD4164" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:r w:rsidR="00AB06FA">
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1094B">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5B3C14" w14:textId="15E2B867" w:rsidR="004916F8" w:rsidRDefault="004916F8" w:rsidP="004916F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="006A2F83">
-[...3 lines deleted...]
-    <w:p w14:paraId="2CE5AE90" w14:textId="7A412351" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:r w:rsidR="00E60AEA">
+        <w:t>99.8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701CAC38" w14:textId="4BD7FC0E" w:rsidR="004916F8" w:rsidRDefault="004916F8" w:rsidP="004916F8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
-      <w:r w:rsidR="00704DAC">
-[...18 lines deleted...]
-    <w:p w14:paraId="33FF7D02" w14:textId="1641A1FE" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+      <w:r w:rsidR="00BF3784">
+        <w:t>100%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1707E233" w14:textId="77777777" w:rsidR="004916F8" w:rsidRDefault="004916F8" w:rsidP="004916F8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Direction of travel: Maintaining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20ACE50B" w14:textId="227987B1" w:rsidR="004916F8" w:rsidRPr="004916F8" w:rsidRDefault="004916F8" w:rsidP="00C00034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D284D9F" w14:textId="77777777" w:rsidR="00790E4E" w:rsidRDefault="00790E4E" w:rsidP="00C56C24">
+    <w:p w14:paraId="55E1553E" w14:textId="5A3707A7" w:rsidR="00D616F5" w:rsidRDefault="00DE722F" w:rsidP="002D04EF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Rate of calls abandoned as a proportion of All Calls Handled</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B24C53D" w14:textId="5674C333" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+        <w:t>Commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7B28E9" w14:textId="77777777" w:rsidR="00F1094B" w:rsidRDefault="00F1094B" w:rsidP="00F1094B">
+      <w:r>
+        <w:t>We know it’s important for local suppliers to be paid on time, and we continue to perform well, with above 95% of invoices paid within 30 days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B33A2F" w14:textId="47ECF96E" w:rsidR="0015072C" w:rsidRDefault="00F1094B" w:rsidP="00F1094B">
+      <w:r>
+        <w:t>Both our Council Tax and Business Rate collections will continue to accumulate as we move through 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7F14">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>At</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60AEA">
+        <w:t>December</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 25 we had collected </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7F14">
+        <w:t xml:space="preserve">over </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60AEA">
+        <w:t>78</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% of Council Tax due this year and </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD7F14">
+        <w:t xml:space="preserve">over </w:t>
+      </w:r>
+      <w:r w:rsidR="00E60AEA">
+        <w:t>80</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">% of Business Rates. These collection rates are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>similar to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> last year’s</w:t>
+      </w:r>
+      <w:r w:rsidR="004452F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>levels and work continues to collect these important Council</w:t>
+      </w:r>
+      <w:r w:rsidR="004452F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>income streams.</w:t>
+      </w:r>
+      <w:r w:rsidR="005F6839">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0043643D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF97DA9" w14:textId="60C599F5" w:rsidR="00295825" w:rsidRDefault="00295825" w:rsidP="00295825">
+      <w:r>
+        <w:t>The month seven-based report considered by the Finance and Resources Committee on 15 January indicates that an overall underspend of £2.955m is being forecast. This position reflects, however, a significant number of timing-related or otherwise one-off mitigations, emphasising that the underlying position is still not balanced. This reinforces the need to develop robust implementation plans to deliver savings and manage pressures on a sustainable basis, thereby maintaining the integrity of the budget framework.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F8A1DF" w14:textId="7F0DA498" w:rsidR="00124379" w:rsidRDefault="00295825" w:rsidP="00295825">
+      <w:r>
+        <w:t xml:space="preserve">Budget proposals for 2025/26 were considered at Finance and Resources Committee on 3 February 2026 and final budget considerations will be at Full Council on 26 February </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>2026.</w:t>
+      </w:r>
+      <w:r w:rsidR="005024FB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005024FB" w:rsidRPr="004452F3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602E51D8" w14:textId="3BE03502" w:rsidR="00222C56" w:rsidRDefault="00222C56" w:rsidP="001649F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HR and compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C84DAA8" w14:textId="2BBAA493" w:rsidR="00AA70D9" w:rsidRDefault="00AA70D9" w:rsidP="002D04EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Lost working time due to ill-health absence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECB462B" w14:textId="6874A53D" w:rsidR="00E362AC" w:rsidRDefault="00E362AC" w:rsidP="00E362AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="004A186A">
-[...3 lines deleted...]
-    <w:p w14:paraId="0CAF83C3" w14:textId="54CE1CB0" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:r w:rsidR="00E13726">
+        <w:t xml:space="preserve">Within </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2165F">
+        <w:t xml:space="preserve">5% </w:t>
+      </w:r>
+      <w:r w:rsidR="009428ED">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2165F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00564398">
+        <w:t>target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774FB350" w14:textId="2A242F42" w:rsidR="00E362AC" w:rsidRDefault="00E362AC" w:rsidP="00E362AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="006A2F83">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F92E6C">
+      <w:r w:rsidR="005229C8">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005024FB">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445E9812" w14:textId="63E74B45" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+    <w:p w14:paraId="479F0025" w14:textId="33C1E852" w:rsidR="00E362AC" w:rsidRDefault="00E362AC" w:rsidP="00E362AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
-      <w:r w:rsidR="00F92E6C">
-[...3 lines deleted...]
-    <w:p w14:paraId="7BFCC845" w14:textId="09D108B7" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:r w:rsidR="00E13726">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.0%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D55D7D" w14:textId="7F3C859E" w:rsidR="00E362AC" w:rsidRDefault="00E362AC" w:rsidP="00E362AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="006A2F83">
-[...6 lines deleted...]
-    <w:p w14:paraId="2B9C0830" w14:textId="1374E5F7" w:rsidR="00704DAC" w:rsidRDefault="00704DAC" w:rsidP="00704DAC">
+      <w:r w:rsidR="005F2D10">
+        <w:t>Maintaining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F21514" w14:textId="4F270A41" w:rsidR="00CE6494" w:rsidRPr="00CE6494" w:rsidRDefault="00E362AC" w:rsidP="00A45EBD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D6AC2B" w14:textId="202487FF" w:rsidR="00F447F6" w:rsidRDefault="00F447F6" w:rsidP="00F447F6">
+    <w:p w14:paraId="5C7E8F7D" w14:textId="77777777" w:rsidR="002D04EF" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Commentary</w:t>
-[...123 lines deleted...]
-    <w:p w14:paraId="30111EA5" w14:textId="3B0AFAB7" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+        <w:t>Percentage of Freedom of Information requests answered within statutory timescales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="131C2A63" w14:textId="3FD50D81" w:rsidR="001429B8" w:rsidRDefault="001429B8" w:rsidP="001429B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="0041519A">
-[...3 lines deleted...]
-    <w:p w14:paraId="1BD159F0" w14:textId="744403C2" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+      <w:r w:rsidR="00295825">
+        <w:t>Within 5% of</w:t>
+      </w:r>
+      <w:r w:rsidR="009428ED">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BFEBD0" w14:textId="3F56F490" w:rsidR="001429B8" w:rsidRDefault="001429B8" w:rsidP="001429B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="0048327A">
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00295825">
+        <w:t>93.9</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C6659A" w14:textId="77777777" w:rsidR="001429B8" w:rsidRDefault="001429B8" w:rsidP="001429B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Target: 100.0%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E349305" w14:textId="7467FFBB" w:rsidR="001429B8" w:rsidRDefault="001429B8" w:rsidP="001429B8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="005A21CA">
-[...2 lines deleted...]
-      <w:r w:rsidR="0041519A">
+      <w:r w:rsidR="00295825">
+        <w:t>Maintain</w:t>
+      </w:r>
+      <w:r w:rsidR="005F2D10">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8FB655" w14:textId="4EF5AA98" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+    <w:p w14:paraId="21F90AFF" w14:textId="3E3B40FB" w:rsidR="001429B8" w:rsidRPr="00CE6494" w:rsidRDefault="001429B8" w:rsidP="001429B8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB38321" w14:textId="77777777" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+    <w:p w14:paraId="0D5FA159" w14:textId="2095C7EB" w:rsidR="00AA70D9" w:rsidRDefault="002D04EF" w:rsidP="002D04EF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Days to process Community Care Grant scheme applications</w:t>
-[...23 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t>Commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72DC2EDD" w14:textId="4A0C3F9A" w:rsidR="00426D8D" w:rsidRDefault="00426D8D" w:rsidP="00426D8D">
+      <w:r>
+        <w:t>The statutory target is for us to complete 100% of Freedom of information requests within 20 working days and we have responded to between 90% and 95% of requests within timescale over the last 18 months. This is behind the statutory target. Challenges remain in achieving 100% such as the high volume of requests and the complexity of requests we are receiving. We will continue to aim to complete all FOIs within timescale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64686B2B" w14:textId="08B07489" w:rsidR="00426D8D" w:rsidRDefault="00426D8D" w:rsidP="00426D8D">
+      <w:r>
+        <w:t>We moved to a new HR and Payroll system (Oracle) in October 2024. Therefore, for September 2024 onwards, we are reporting absence using data from the new system. There is a difference in the absence</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rate reported between the two systems (6.4% in Aug compared to 5.9%</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in Sept). We would expect slight differences in rates to arise due to the</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>different configurations of the two systems feeding into the absence</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>data calculation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643258B3" w14:textId="290C998F" w:rsidR="00814ADD" w:rsidRDefault="00426D8D" w:rsidP="00426D8D">
+      <w:r>
+        <w:t>Going forward we will be able to track trends in absence levels over the</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">longer term as </w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he timeseries of data from the new system grows. Since</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mar 25 we have seen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>fairly static</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> month-by-month rolling absence</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rates sitting at around 5.7%.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3920">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456E3426" w14:textId="77777777" w:rsidR="00A95AEC" w:rsidRPr="00814ADD" w:rsidRDefault="00A95AEC" w:rsidP="00A95AEC"/>
+    <w:p w14:paraId="2A9C565B" w14:textId="3CC9B649" w:rsidR="00C560F7" w:rsidRDefault="00C560F7" w:rsidP="00C560F7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Environmental services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3B8C24" w14:textId="65E793DE" w:rsidR="00443382" w:rsidRDefault="00FC6D7F" w:rsidP="00443382">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Roads</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14563F8A" w14:textId="2FD363A8" w:rsidR="00A93D84" w:rsidRDefault="00A93D84" w:rsidP="00ED7466">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Percentage of Emergency Cat 1 Road Defects made safe within 24 hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00E45522">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F7470F" w14:textId="1BF6C911" w:rsidR="005E1DE3" w:rsidRDefault="005E1DE3" w:rsidP="005E1DE3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="0029735F">
+        <w:t>On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316DD946" w14:textId="01A78013" w:rsidR="005E1DE3" w:rsidRDefault="005E1DE3" w:rsidP="005E1DE3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="005A21CA">
-[...18 lines deleted...]
-    <w:p w14:paraId="29E9D634" w14:textId="2845EDCB" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:r w:rsidR="0029735F">
+        <w:t>100%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E352F90" w14:textId="7713A477" w:rsidR="005E1DE3" w:rsidRDefault="005E1DE3" w:rsidP="005E1DE3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE0E76">
+        <w:t>100</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396E9F0C" w14:textId="47E6D4B2" w:rsidR="005E1DE3" w:rsidRDefault="005E1DE3" w:rsidP="005E1DE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00D843FA">
-[...6 lines deleted...]
-    <w:p w14:paraId="0ACB60EF" w14:textId="750E7F53" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:r w:rsidR="0029735F">
+        <w:t>Maintaining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D8733D" w14:textId="54427951" w:rsidR="005E1DE3" w:rsidRPr="00CE6494" w:rsidRDefault="005E1DE3" w:rsidP="005E1DE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8B3BC4" w14:textId="77777777" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+    <w:p w14:paraId="4BD05D42" w14:textId="118AC0E7" w:rsidR="00A93D84" w:rsidRDefault="00A93D84" w:rsidP="00ED7466">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Days to process Crisis Grant Scheme applications</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08C546CD" w14:textId="77777777" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+        <w:t>Percentage of Cat 2 Priority Road Defects repaired within 5 working days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569729E3" w14:textId="391E8360" w:rsidR="00DE0E76" w:rsidRDefault="00DE0E76" w:rsidP="00DE0E76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: On target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1339CBA4" w14:textId="5DB9ECE7" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+    <w:p w14:paraId="002ED61D" w14:textId="2DE8F189" w:rsidR="00DE0E76" w:rsidRDefault="00DE0E76" w:rsidP="00DE0E76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00CE57E8">
-[...3 lines deleted...]
-    <w:p w14:paraId="2B4609A7" w14:textId="6F80D4E2" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:r w:rsidR="004B07EF">
+        <w:t>86.3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD8D88D" w14:textId="3B1C96C3" w:rsidR="00DE0E76" w:rsidRDefault="00DE0E76" w:rsidP="00DE0E76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
-      <w:r w:rsidR="00955933">
-[...3 lines deleted...]
-    <w:p w14:paraId="38ED128D" w14:textId="5CC3AA58" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:r w:rsidR="00AF6194">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CF84DAC" w14:textId="1555800E" w:rsidR="00DE0E76" w:rsidRDefault="00DE0E76" w:rsidP="00DE0E76">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00CE57E8">
-[...3 lines deleted...]
-    <w:p w14:paraId="79ED7E9D" w14:textId="154B30C2" w:rsidR="0041519A" w:rsidRDefault="0041519A" w:rsidP="0041519A">
+      <w:r w:rsidR="00366F1E">
+        <w:t>Declini</w:t>
+      </w:r>
+      <w:r w:rsidR="0029735F">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95AEC">
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FFC78D" w14:textId="2D4FEB95" w:rsidR="00DE0E76" w:rsidRPr="00DE0E76" w:rsidRDefault="00DE0E76" w:rsidP="00EE5B69">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465C0233" w14:textId="77777777" w:rsidR="001C5E03" w:rsidRDefault="001C5E03" w:rsidP="001C5E03">
+    <w:p w14:paraId="13969BCC" w14:textId="77777777" w:rsidR="00A93D84" w:rsidRDefault="00A93D84" w:rsidP="00ED7466">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Days to process Benefit Change of Circumstances</w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="543FF4FD" w14:textId="79ABE71F" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+        <w:t>Percentage of Cat 3 Priority Road Defects repaired within 60 working days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="683C2BF9" w14:textId="4067BDE0" w:rsidR="00AF6194" w:rsidRDefault="00AF6194" w:rsidP="00AF6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>RAG: On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676FE41E" w14:textId="0721AC5B" w:rsidR="00AF6194" w:rsidRDefault="00AF6194" w:rsidP="00AF6194">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00CE57E8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00C92A67">
+      <w:r w:rsidR="00366F1E">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0067761E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B07EF">
         <w:t>3</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="72D7F507" w14:textId="0F618D2B" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8F4BFB" w14:textId="0DB8BF6C" w:rsidR="00AF6194" w:rsidRDefault="00AF6194" w:rsidP="00AF6194">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="000657BF">
+        <w:t>85</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7662CA66" w14:textId="50980E1F" w:rsidR="00AF6194" w:rsidRDefault="00AF6194" w:rsidP="00AF6194">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00CE57E8">
-[...2 lines deleted...]
-      <w:r w:rsidR="00247DA1">
+      <w:r w:rsidR="004B07EF">
+        <w:t>Maintai</w:t>
+      </w:r>
+      <w:r w:rsidR="0029735F">
+        <w:t>ni</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95AEC">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="000657BF">
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DFF23F" w14:textId="3A5EDD6C" w:rsidR="00955933" w:rsidRDefault="00955933" w:rsidP="00955933">
+    <w:p w14:paraId="706B878D" w14:textId="18D1B8AC" w:rsidR="00AF6194" w:rsidRPr="00AF6194" w:rsidRDefault="00AF6194" w:rsidP="00CE4653">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B252D9D" w14:textId="24E2F1B1" w:rsidR="00006002" w:rsidRDefault="00006002" w:rsidP="00006002">
+    <w:p w14:paraId="313D363B" w14:textId="47798C75" w:rsidR="00A93D84" w:rsidRPr="00A93D84" w:rsidRDefault="00ED7466" w:rsidP="00ED7466">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Days to process </w:t>
-[...363 lines deleted...]
-      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Amount paid in Council Tax </w:t>
-[...1266 lines deleted...]
-      <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77DF4669" w14:textId="77777777" w:rsidR="00607FB0" w:rsidRDefault="00607FB0" w:rsidP="00607FB0">
       <w:r w:rsidRPr="00607FB0">
         <w:t>There are just over 940 miles of roads across Edinburgh.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F42A950" w14:textId="7878413F" w:rsidR="00FC6D7F" w:rsidRPr="00FC6D7F" w:rsidRDefault="00607FB0" w:rsidP="00A5008D">
-[...25 lines deleted...]
-        <w:t>This performance as well as the additional investment for Roads and Infrastructure has contributed to the biggest single year improvement ever in Edinburgh for our Road Condition Index at 29.8%. It is the lowest RCI since it was introduced in 2005/06.</w:t>
+    <w:p w14:paraId="7F42A950" w14:textId="4A7CDD26" w:rsidR="00FC6D7F" w:rsidRPr="00FC6D7F" w:rsidRDefault="00162AB4" w:rsidP="00162AB4">
+      <w:r>
+        <w:t>There is always an increase in the number of defects requiring repair in the Winter months, which contributed to a slight drop in performance for Category 2 repairs. The number of defects increased from around 80 per month in the first six months of the year, to around 125 per month in the last 3 months. However, they remain ahead of target for completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45380EB7" w14:textId="171429B0" w:rsidR="00AE6849" w:rsidRDefault="00AE6849" w:rsidP="00AE6849">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Roads - </w:t>
       </w:r>
       <w:r w:rsidR="00891E24">
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:t>ollisions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12994E76" w14:textId="52F61DC8" w:rsidR="00AE6849" w:rsidRDefault="00891E24" w:rsidP="00AE6849">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of fatal injury collisions in Edinburgh</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E63BF63" w14:textId="291E1A37" w:rsidR="00AE6849" w:rsidRDefault="00AE6849" w:rsidP="00AE6849">
@@ -6477,680 +6455,643 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF37BA1" w14:textId="77777777" w:rsidR="00000843" w:rsidRDefault="00000843" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of Dog Fouling Cleanup Service Requests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792459D3" w14:textId="340B25ED" w:rsidR="00E22FD7" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="006A41E9">
         <w:t>Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0296FC07" w14:textId="35C2F5C3" w:rsidR="00E22FD7" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
+    <w:p w14:paraId="0296FC07" w14:textId="3589C04C" w:rsidR="00E22FD7" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00F8124B">
-[...3 lines deleted...]
-        <w:t>80</w:t>
+      <w:r w:rsidR="00162AB4">
+        <w:t>435</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754F3C22" w14:textId="11A460FD" w:rsidR="00E22FD7" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="006A41E9">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC2C8E8" w14:textId="4857B2A7" w:rsidR="00E22FD7" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="009E4BD1">
         <w:t>Declini</w:t>
       </w:r>
       <w:r>
         <w:t>ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA2540E" w14:textId="39609721" w:rsidR="00E22FD7" w:rsidRPr="00CE6494" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7AA2540E" w14:textId="4BE76AE5" w:rsidR="00E22FD7" w:rsidRPr="00CE6494" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="765F8E4F" w14:textId="77777777" w:rsidR="00BF4968" w:rsidRDefault="00BF4968" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of Street Littering Cleanup Service Requests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C55D04" w14:textId="77777777" w:rsidR="006A41E9" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028E5E17" w14:textId="695E0B91" w:rsidR="006A41E9" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
+    <w:p w14:paraId="028E5E17" w14:textId="01002293" w:rsidR="006A41E9" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Value: 1</w:t>
       </w:r>
       <w:r w:rsidR="002D657F">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009E4BD1">
-        <w:t>522</w:t>
+      <w:r w:rsidR="00162AB4">
+        <w:t>137</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ABC4098" w14:textId="77777777" w:rsidR="006A41E9" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1306CF74" w14:textId="5E777EAF" w:rsidR="006A41E9" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
+    <w:p w14:paraId="1306CF74" w14:textId="09BD7604" w:rsidR="006A41E9" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00BB1E39">
-[...6 lines deleted...]
-    <w:p w14:paraId="07516385" w14:textId="17764E6B" w:rsidR="006A41E9" w:rsidRPr="00CE6494" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
+      <w:r w:rsidR="00162AB4">
+        <w:t>Declining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07516385" w14:textId="047E1276" w:rsidR="006A41E9" w:rsidRPr="00CE6494" w:rsidRDefault="006A41E9" w:rsidP="006A41E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D061A1" w14:textId="22B0A417" w:rsidR="00074614" w:rsidRDefault="00074614" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Number of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Flytipping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> &amp; Dumping Service requests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F993EF" w14:textId="77777777" w:rsidR="003A6FAB" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ACF618" w14:textId="42C8959A" w:rsidR="003A6FAB" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
+    <w:p w14:paraId="01ACF618" w14:textId="1FF51773" w:rsidR="003A6FAB" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="005E266E">
         <w:t>3,</w:t>
       </w:r>
-      <w:r w:rsidR="007E5AC2">
-        <w:t>855</w:t>
+      <w:r w:rsidR="00162AB4">
+        <w:t>549</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6369A805" w14:textId="77777777" w:rsidR="003A6FAB" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="675FC115" w14:textId="2FF00966" w:rsidR="003A6FAB" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="007E5AC2">
         <w:t>Declin</w:t>
       </w:r>
       <w:r w:rsidR="004D1DFB">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7F3E7C" w14:textId="2D701791" w:rsidR="003A6FAB" w:rsidRPr="00CE6494" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
+    <w:p w14:paraId="5F7F3E7C" w14:textId="7E85CE31" w:rsidR="003A6FAB" w:rsidRPr="00CE6494" w:rsidRDefault="003A6FAB" w:rsidP="003A6FAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56612397" w14:textId="0D696AE5" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of Dog Fouling Service Requests responded within timescale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679F45EC" w14:textId="58A83852" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="009F4437">
         <w:t>On target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644A686B" w14:textId="60EEE8EF" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
+    <w:p w14:paraId="644A686B" w14:textId="1C27F627" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="007E5AC2">
-        <w:t>93.4</w:t>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00162AB4">
+        <w:t>7.2</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1594AA1D" w14:textId="49767879" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="0050355C">
         <w:t>85.0%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="034EDAD4" w14:textId="73B4BBEE" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00850B70">
         <w:t>Declining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032DA4A7" w14:textId="2D63A69F" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
+    <w:p w14:paraId="032DA4A7" w14:textId="472A3F2E" w:rsidR="004C6F9A" w:rsidRDefault="004C6F9A" w:rsidP="004C6F9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BCF6C8F" w14:textId="42BBCE7D" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Percentage of Street </w:t>
       </w:r>
       <w:r w:rsidR="004F5ED4">
         <w:t>Littering</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Service Requests responded within timescale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F846AD7" w14:textId="77777777" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
-[...11 lines deleted...]
-    <w:p w14:paraId="3603791F" w14:textId="1AB324A6" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
+    <w:p w14:paraId="1F846AD7" w14:textId="33B93BC3" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00162AB4">
+        <w:t>On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3603791F" w14:textId="5BC67F78" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Value: 9</w:t>
       </w:r>
       <w:r w:rsidR="00850B70">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00850B70">
-        <w:t>9</w:t>
+      <w:r w:rsidR="00162AB4">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4A6AE3" w14:textId="1ED097F1" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00B20A93">
         <w:t>85.0%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F34B06" w14:textId="226FE285" w:rsidR="00F72698" w:rsidRDefault="00F72698" w:rsidP="00F72698">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00B20A93">
         <w:t>Declining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9206BC" w14:textId="7586106B" w:rsidR="00F72698" w:rsidRPr="00CE6494" w:rsidRDefault="00F72698" w:rsidP="00F72698">
+    <w:p w14:paraId="5B9206BC" w14:textId="7335D89D" w:rsidR="00F72698" w:rsidRPr="00CE6494" w:rsidRDefault="00F72698" w:rsidP="00F72698">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39049B72" w14:textId="0ED6E560" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Percentage of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC0550">
         <w:t>Flytipping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC0550">
         <w:t xml:space="preserve"> &amp; Dumping</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Service Requests responded within timescale</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CC34BE" w14:textId="77777777" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
-[...11 lines deleted...]
-    <w:p w14:paraId="3510112D" w14:textId="7773CC4F" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
+    <w:p w14:paraId="00CC34BE" w14:textId="3B990975" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00162AB4">
+        <w:t>On target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3510112D" w14:textId="6F8F4134" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Value: 9</w:t>
       </w:r>
       <w:r w:rsidR="00850B70">
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00850B70">
-        <w:t>9</w:t>
+      <w:r w:rsidR="0011769F">
+        <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="446FAF02" w14:textId="49A3313B" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00C05A64">
         <w:t>85.0%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B99C5E5" w14:textId="7CB6122A" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
+    <w:p w14:paraId="0B99C5E5" w14:textId="3003CAE3" w:rsidR="004F5ED4" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
+      <w:r w:rsidR="0011769F">
+        <w:t>Improv</w:t>
+      </w:r>
       <w:r w:rsidR="00850B70">
-        <w:t>Declining</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="25499C0A" w14:textId="74801A29" w:rsidR="004F5ED4" w:rsidRPr="00CE6494" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25499C0A" w14:textId="3F23EFED" w:rsidR="004F5ED4" w:rsidRPr="00CE6494" w:rsidRDefault="004F5ED4" w:rsidP="004F5ED4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A778D94" w14:textId="7F67FB14" w:rsidR="00074614" w:rsidRDefault="00E22FD7" w:rsidP="00E22FD7">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5A893B" w14:textId="77777777" w:rsidR="00D859AD" w:rsidRDefault="00D859AD" w:rsidP="00D859AD">
-[...19 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="45F181F1" w14:textId="22611DD6" w:rsidR="00CD67BA" w:rsidRDefault="00CD67BA" w:rsidP="00CD67BA">
+      <w:r>
+        <w:t>We are working hard to improve how clean our streets are and have increased our budget to tackle graffiti, increasing gully/channel cleaning and funding a Rapid Response Service to improve cleanliness in our city.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FE6CC0" w14:textId="0082C078" w:rsidR="00911F4F" w:rsidRDefault="00CD67BA" w:rsidP="00CD67BA">
+      <w:r>
+        <w:t>We also monitor demand for our services and so report on the number of requests we receive to respond to fly-tipping, street littering, and dog fouling. All three measures show fluctuations across the last 4 years. However, Dog fouling requests are around 400 requests for the last three quarters; and street</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2DF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F7ED2">
-[...14 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">littering sitting around 1,300 per quarter. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Flytipping</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> requests have risen over the last 12 months from 2,500 in Oct -Dec 24 to almost 4,000 in Jul - Sep 25 but</w:t>
+      </w:r>
+      <w:r w:rsidR="005D2DF4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">have risen over the last 12 months from 2,500 in October </w:t>
+      <w:r>
+        <w:t>show a dip in Oct - Dec 25 to 3,500.</w:t>
       </w:r>
       <w:r w:rsidR="00F8071F">
-        <w:t xml:space="preserve">– December 2024 to almost 4,000 in July – September 2025. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D859AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A8729A" w14:textId="26FF904C" w:rsidR="00911F4F" w:rsidRDefault="00D859AD" w:rsidP="00D859AD">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We have set timescales for responding to requests about dog fouling, street littering and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>flytipping</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> and dumping. We continue to show high performance for </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> these types of </w:t>
       </w:r>
       <w:r w:rsidR="00911F4F">
         <w:t>requests</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and are consistently above 95% for our response times for all three types of </w:t>
       </w:r>
       <w:r w:rsidR="00EF6EE3">
@@ -7255,2459 +7196,2155 @@
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: 95%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FFF670D" w14:textId="4E11AEF1" w:rsidR="002675DF" w:rsidRDefault="002675DF" w:rsidP="002675DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00756DF7">
         <w:t>Maintainin</w:t>
       </w:r>
       <w:r w:rsidR="00953045">
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54210FA0" w14:textId="38BF9D9F" w:rsidR="002675DF" w:rsidRPr="00CE6494" w:rsidRDefault="002675DF" w:rsidP="002675DF">
+    <w:p w14:paraId="54210FA0" w14:textId="16E96577" w:rsidR="002675DF" w:rsidRPr="00CE6494" w:rsidRDefault="002675DF" w:rsidP="002675DF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF974A9" w14:textId="2E464453" w:rsidR="00797242" w:rsidRDefault="00797242" w:rsidP="00797242">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Percentage of street lighting urgent </w:t>
       </w:r>
       <w:r w:rsidR="00911F4F">
         <w:t>24-hour</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> repairs completed in time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE2639F" w14:textId="77777777" w:rsidR="00CC4E9B" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: On target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E148C53" w14:textId="650DCF46" w:rsidR="00CC4E9B" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
+    <w:p w14:paraId="3E148C53" w14:textId="370E17A5" w:rsidR="00CC4E9B" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00756DF7">
-        <w:t>100</w:t>
+      <w:r w:rsidR="00400234">
+        <w:t>87.5</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35582385" w14:textId="446E55F4" w:rsidR="00CC4E9B" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00D24A53">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="007D6A8F">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11577737" w14:textId="7F54DB93" w:rsidR="00CC4E9B" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
+    <w:p w14:paraId="11577737" w14:textId="1B0314CD" w:rsidR="00CC4E9B" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
+      <w:r w:rsidR="00400234">
+        <w:t>Decli</w:t>
+      </w:r>
       <w:r w:rsidR="00756DF7">
-        <w:t>Maintainin</w:t>
+        <w:t>nin</w:t>
       </w:r>
       <w:r w:rsidR="00804CEE">
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638540E9" w14:textId="11E77EF7" w:rsidR="00CC4E9B" w:rsidRPr="00CE6494" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
+    <w:p w14:paraId="638540E9" w14:textId="2488AEB4" w:rsidR="00CC4E9B" w:rsidRPr="00CE6494" w:rsidRDefault="00CC4E9B" w:rsidP="00CC4E9B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFD4026" w14:textId="77777777" w:rsidR="00797242" w:rsidRDefault="00797242" w:rsidP="00797242">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of street lighting 5-day repairs completed in time</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3009FDE3" w14:textId="7B19C000" w:rsidR="00D24A53" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00756DF7">
         <w:t>On</w:t>
       </w:r>
       <w:r w:rsidR="007D6A8F">
         <w:t xml:space="preserve"> target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5DBD91" w14:textId="48046E5B" w:rsidR="00D24A53" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
+    <w:p w14:paraId="0A5DBD91" w14:textId="49DCDF60" w:rsidR="00D24A53" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00756DF7">
-[...3 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00400234">
+        <w:t>51.1</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="493E1DD2" w14:textId="6F757ECE" w:rsidR="00D24A53" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Target: 5</w:t>
       </w:r>
       <w:r w:rsidR="00F3647D">
         <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0AD954" w14:textId="77DCBC49" w:rsidR="00D24A53" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
+    <w:p w14:paraId="6F0AD954" w14:textId="2AA3CF5D" w:rsidR="00D24A53" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="00756DF7">
-[...9 lines deleted...]
-    <w:p w14:paraId="0E4055C4" w14:textId="56C863E8" w:rsidR="00D24A53" w:rsidRPr="00CE6494" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
+      <w:r w:rsidR="006C03D6">
+        <w:t>Maintaining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4055C4" w14:textId="4ADCB728" w:rsidR="00D24A53" w:rsidRPr="00CE6494" w:rsidRDefault="00D24A53" w:rsidP="00D24A53">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5908B5DD" w14:textId="4169960D" w:rsidR="00D403E0" w:rsidRDefault="00797242" w:rsidP="00797242">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58212158" w14:textId="109F44E3" w:rsidR="002F7291" w:rsidRDefault="002F7291" w:rsidP="002F7291">
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="226C13B6" w14:textId="77777777" w:rsidR="006C03D6" w:rsidRDefault="006C03D6" w:rsidP="006C03D6">
+      <w:r>
+        <w:t xml:space="preserve">Our emergency and urgent (24 hrs) street lighting repairs continues to show good performance with over 95% of emergency repairs completed to timescale and over 85% for urgent repairs within timescale. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07813D18" w14:textId="177C9BA7" w:rsidR="00296726" w:rsidRDefault="006C03D6" w:rsidP="006C03D6">
+      <w:r>
+        <w:t>While our more urgent repairs are given priority, our performance for 5-day repairs shows improvement since the summer and although there has been a dip in performance in December, we are still ahead of our target at 51%. There can be factors out with our control that impact on the repair’s completion time, such as faults that can only be resolved by Scottish Power Energy Networks or faults located in underground cables where additional time is required to gain the appropriate access to fix.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C7D1FC" w14:textId="431B418B" w:rsidR="00814C95" w:rsidRDefault="00814C95" w:rsidP="00814C95">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Waste</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B71F2A8" w14:textId="77777777" w:rsidR="004C37EE" w:rsidRDefault="004C37EE" w:rsidP="004C37EE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Domestic kerbside missed bin service requests</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE408CE" w14:textId="1AC7A807" w:rsidR="003F791C" w:rsidRDefault="003F791C" w:rsidP="003F791C">
+    <w:p w14:paraId="7FE408CE" w14:textId="025D44F3" w:rsidR="003F791C" w:rsidRDefault="003F791C" w:rsidP="003F791C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="0046199D">
-[...6 lines deleted...]
-    <w:p w14:paraId="6A32D07A" w14:textId="5BE54D24" w:rsidR="003F791C" w:rsidRDefault="003F791C" w:rsidP="003F791C">
+      <w:r w:rsidR="0090677E">
+        <w:t>Over 5% from target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A32D07A" w14:textId="78C569F9" w:rsidR="003F791C" w:rsidRDefault="003F791C" w:rsidP="003F791C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="0046199D">
-[...3 lines deleted...]
-        <w:t>296</w:t>
+      <w:r w:rsidR="0090677E">
+        <w:t>2,328</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A74CC16" w14:textId="70397E6E" w:rsidR="003F791C" w:rsidRDefault="003F791C" w:rsidP="003F791C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00487972">
         <w:t>1,793</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DC633D2" w14:textId="1A088569" w:rsidR="003F791C" w:rsidRDefault="003F791C" w:rsidP="003F791C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="0046199D">
         <w:t>Improving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BED23D" w14:textId="00218236" w:rsidR="003F791C" w:rsidRPr="00CE6494" w:rsidRDefault="003F791C" w:rsidP="003F791C">
+    <w:p w14:paraId="27BED23D" w14:textId="03559390" w:rsidR="003F791C" w:rsidRPr="00CE6494" w:rsidRDefault="003F791C" w:rsidP="003F791C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D770446" w14:textId="77777777" w:rsidR="004C37EE" w:rsidRDefault="004C37EE" w:rsidP="004C37EE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Communal domestic full bin service requests</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201A47A0" w14:textId="1D3A02C7" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="0052586F">
         <w:t>On</w:t>
       </w:r>
       <w:r w:rsidR="004208C0">
         <w:t xml:space="preserve"> target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3A8677" w14:textId="529AD14F" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
+    <w:p w14:paraId="2B3A8677" w14:textId="2A8F378D" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="0052586F">
         <w:t>1,</w:t>
       </w:r>
-      <w:r w:rsidR="009D0028">
-[...3 lines deleted...]
-    <w:p w14:paraId="7F4545B0" w14:textId="015BF7BD" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
+      <w:r w:rsidR="0090677E">
+        <w:t>817</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4545B0" w14:textId="70DA37B4" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
-      <w:r w:rsidR="00AD64EB">
-[...3 lines deleted...]
-    <w:p w14:paraId="1F8F7590" w14:textId="7B4F5590" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
+      <w:r w:rsidR="0090677E">
+        <w:t>2,280</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8F7590" w14:textId="596485ED" w:rsidR="00487972" w:rsidRDefault="00487972" w:rsidP="00487972">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
+      <w:r w:rsidR="0090677E">
+        <w:t>Maintain</w:t>
+      </w:r>
       <w:r w:rsidR="00A402AD">
-        <w:t>Improving</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D9DDC45" w14:textId="5CB2FF45" w:rsidR="00487972" w:rsidRPr="00CE6494" w:rsidRDefault="00487972" w:rsidP="00487972">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9DDC45" w14:textId="0636892E" w:rsidR="00487972" w:rsidRPr="00CE6494" w:rsidRDefault="00487972" w:rsidP="00487972">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EBEB31" w14:textId="77777777" w:rsidR="004C37EE" w:rsidRDefault="004C37EE" w:rsidP="004C37EE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of domestic waste recycled</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C361778" w14:textId="2928F1AD" w:rsidR="004008F7" w:rsidRDefault="004008F7" w:rsidP="004008F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="009D0028">
         <w:t>On target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322F17B5" w14:textId="2634F936" w:rsidR="004008F7" w:rsidRDefault="004008F7" w:rsidP="004008F7">
+    <w:p w14:paraId="322F17B5" w14:textId="2BF5F5D8" w:rsidR="004008F7" w:rsidRDefault="004008F7" w:rsidP="004008F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="009D0028">
-        <w:t>38.5</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0090677E">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0028">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0090677E">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E34A0B">
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AD4EAC" w14:textId="34BAE0DD" w:rsidR="004008F7" w:rsidRDefault="004008F7" w:rsidP="004008F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00E34A0B">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B42698">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00E34A0B">
         <w:t>%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB0071C" w14:textId="034477E2" w:rsidR="004008F7" w:rsidRDefault="004008F7" w:rsidP="004008F7">
+    <w:p w14:paraId="3AB0071C" w14:textId="30A0107E" w:rsidR="004008F7" w:rsidRDefault="004008F7" w:rsidP="004008F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="0052586F">
-        <w:t>Declin</w:t>
+      <w:r w:rsidR="0090677E">
+        <w:t>Maintain</w:t>
       </w:r>
       <w:r w:rsidR="00AF3F7D">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0D82DC" w14:textId="16E79628" w:rsidR="004008F7" w:rsidRPr="00CE6494" w:rsidRDefault="004008F7" w:rsidP="004008F7">
+    <w:p w14:paraId="0E0D82DC" w14:textId="335FDBA1" w:rsidR="004008F7" w:rsidRPr="00CE6494" w:rsidRDefault="004008F7" w:rsidP="004008F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44F18F63" w14:textId="2C03D082" w:rsidR="00814C95" w:rsidRDefault="004C37EE" w:rsidP="004C37EE">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B661961" w14:textId="77777777" w:rsidR="005444FA" w:rsidRDefault="00467500" w:rsidP="00B42698">
       <w:r w:rsidRPr="00467500">
         <w:t>Did you know that around 450,000 bins are collected each week?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63495F34" w14:textId="459A53A5" w:rsidR="005444FA" w:rsidRDefault="005444FA" w:rsidP="005444FA">
-[...70 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="0EA445C9" w14:textId="6DB82955" w:rsidR="00965197" w:rsidRDefault="00965197" w:rsidP="00965197">
+      <w:r>
+        <w:t>Our communal bin review co-locates recycling and non-recyclable waste to help residents in communal flats dispose of their household waste easily and recycle more. This is having a positive effect with the number of missed and overflowing communal bins consistently behind our target. Although there has been an increase in kerbside missed bins in December 2025, performance is expected to improve into 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540415CF" w14:textId="5446580A" w:rsidR="002A4BFC" w:rsidRPr="000A0AA0" w:rsidRDefault="00965197" w:rsidP="00965197">
+      <w:r>
+        <w:t>Our recycling rates dips to 33% in December which is a similar pattern to last year but down from over 40% recycled in the previous two quarters. We are planning a range of communications campaigns around recycling to raise awareness. This will include vehicle and social media campaigns, with the first to focus on the proper disposal and recycling of lithium batteries. We are also looking at other options to increase recycling in the city, such as introducing pre-treatment facilities at Millerhill and working with Keep Scotland Beautiful on plans to reduce single use containers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67E6A0B5" w14:textId="5F3B3153" w:rsidR="00C560F7" w:rsidRDefault="00C560F7" w:rsidP="00C560F7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Housing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4EA3E2" w14:textId="57452C8A" w:rsidR="00C560F7" w:rsidRDefault="00EA5A08" w:rsidP="00467500">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Homelessness</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD28E85" w14:textId="77777777" w:rsidR="00732F32" w:rsidRDefault="00732F32" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Percentage of households which seek housing advice but do not go on to present as homeless</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C54840" w14:textId="221C7A85" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
+    <w:p w14:paraId="18C54840" w14:textId="6D2A349B" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
+      <w:r w:rsidR="00AC5631">
+        <w:t>Over 5% from</w:t>
+      </w:r>
       <w:r w:rsidR="008511DF">
-        <w:t>Within 5% of target</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63716FBA" w14:textId="51CECE7C" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63716FBA" w14:textId="13F75052" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="008511DF">
-[...6 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00AC5631">
+        <w:t>23.1</w:t>
       </w:r>
       <w:r>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D8206B" w14:textId="7AC93D9D" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="008511DF">
         <w:t>35%</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B60674A" w14:textId="36ED6386" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
-[...7 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="2B60674A" w14:textId="037932B1" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
+      <w:r w:rsidR="00AC5631">
+        <w:t>Declin</w:t>
+      </w:r>
       <w:r w:rsidR="002D2900">
-        <w:t>Improving</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2C674120" w14:textId="1B379BF7" w:rsidR="00677C59" w:rsidRPr="00CE6494" w:rsidRDefault="00677C59" w:rsidP="00677C59">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C674120" w14:textId="73E9B4F2" w:rsidR="00677C59" w:rsidRPr="00CE6494" w:rsidRDefault="00677C59" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5658F90A" w14:textId="77777777" w:rsidR="0018799D" w:rsidRDefault="0018799D" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of households accessing settled housing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5934700A" w14:textId="7B5EB000" w:rsidR="00820D47" w:rsidRDefault="00820D47" w:rsidP="00820D47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBB1529" w14:textId="28777F96" w:rsidR="00820D47" w:rsidRDefault="00820D47" w:rsidP="00820D47">
+    <w:p w14:paraId="4BBB1529" w14:textId="6AC0A064" w:rsidR="00820D47" w:rsidRDefault="00820D47" w:rsidP="00820D47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="002D2900">
-        <w:t>78</w:t>
+      <w:r w:rsidR="00AC5631">
+        <w:t>144</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6327A474" w14:textId="30FAB2D1" w:rsidR="00820D47" w:rsidRDefault="00820D47" w:rsidP="00820D47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="008B18FE">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DCD8D3" w14:textId="705747CD" w:rsidR="00820D47" w:rsidRDefault="00820D47" w:rsidP="00820D47">
+    <w:p w14:paraId="02DCD8D3" w14:textId="4E782384" w:rsidR="00820D47" w:rsidRDefault="00820D47" w:rsidP="00820D47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
+      <w:r w:rsidR="00AC5631">
+        <w:t>Improv</w:t>
+      </w:r>
       <w:r w:rsidR="00040AAB">
-        <w:t>Declining</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6D76D298" w14:textId="6EEFEAB7" w:rsidR="00820D47" w:rsidRPr="00CE6494" w:rsidRDefault="00820D47" w:rsidP="00820D47">
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D76D298" w14:textId="21357DE5" w:rsidR="00820D47" w:rsidRPr="00CE6494" w:rsidRDefault="00820D47" w:rsidP="00820D47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776E7193" w14:textId="77777777" w:rsidR="005066D0" w:rsidRDefault="005066D0" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Average time to house homeless households</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A1042EA" w14:textId="06864AE1" w:rsidR="008B18FE" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="0082124E">
         <w:t>Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE3D1BD" w14:textId="33ECF846" w:rsidR="008B18FE" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
+    <w:p w14:paraId="4CE3D1BD" w14:textId="35EE71ED" w:rsidR="008B18FE" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="002D2900">
-        <w:t>791.8</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC5631">
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2900">
+        <w:t>.8</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF22B7B" w14:textId="7D363364" w:rsidR="008B18FE" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00797CCA">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177AF623" w14:textId="0765BD17" w:rsidR="008B18FE" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
+    <w:p w14:paraId="177AF623" w14:textId="64FFCBAD" w:rsidR="008B18FE" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
-      <w:r w:rsidR="006A4A46">
-        <w:t>Improv</w:t>
+      <w:r w:rsidR="00AC5631">
+        <w:t>Declinin</w:t>
       </w:r>
       <w:r w:rsidR="00A47802">
-        <w:t>ing</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="63415822" w14:textId="4807CC71" w:rsidR="008B18FE" w:rsidRPr="00CE6494" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
+        <w:t>g</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63415822" w14:textId="49B923AE" w:rsidR="008B18FE" w:rsidRPr="00CE6494" w:rsidRDefault="008B18FE" w:rsidP="008B18FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F96A177" w14:textId="118FD54F" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The total number of households in temporary accommodation on last day of the month </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AAD72D9" w14:textId="7070F5AE" w:rsidR="00044857" w:rsidRDefault="00044857" w:rsidP="00044857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00797CCA">
         <w:t>Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1BF002" w14:textId="26F65A85" w:rsidR="00044857" w:rsidRDefault="00044857" w:rsidP="00044857">
+    <w:p w14:paraId="6B1BF002" w14:textId="050F0FF7" w:rsidR="00044857" w:rsidRDefault="00044857" w:rsidP="00044857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="003D354D">
-[...6 lines deleted...]
-        <w:t>12</w:t>
+      <w:r w:rsidR="00AC5631">
+        <w:t>6,193</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29D35C43" w14:textId="74889F3C" w:rsidR="00044857" w:rsidRDefault="00044857" w:rsidP="00044857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="0023766B">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C874098" w14:textId="77777777" w:rsidR="00044857" w:rsidRDefault="00044857" w:rsidP="00044857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Direction of travel: Declining</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC5E148" w14:textId="66C49578" w:rsidR="00044857" w:rsidRPr="00CE6494" w:rsidRDefault="00044857" w:rsidP="00044857">
+    <w:p w14:paraId="5BC5E148" w14:textId="6E0A3317" w:rsidR="00044857" w:rsidRPr="00CE6494" w:rsidRDefault="00044857" w:rsidP="00044857">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F3C0462" w14:textId="77777777" w:rsidR="00EE5F1E" w:rsidRDefault="00EE5F1E" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>No of households in Unsuitable Temporary Accommodation on last day of month</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="365992A8" w14:textId="5C897846" w:rsidR="0093559E" w:rsidRDefault="0093559E" w:rsidP="0093559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="000E53D5">
         <w:t>Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="255C17B1" w14:textId="48140139" w:rsidR="0093559E" w:rsidRDefault="0093559E" w:rsidP="0093559E">
+    <w:p w14:paraId="255C17B1" w14:textId="24764D77" w:rsidR="0093559E" w:rsidRDefault="0093559E" w:rsidP="0093559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="003B558C">
         <w:t>1,</w:t>
       </w:r>
       <w:r w:rsidR="00A50F04">
         <w:t>0</w:t>
       </w:r>
+      <w:r w:rsidR="00AC5631">
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidR="00495C66">
-        <w:t>36</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5905A0EA" w14:textId="6D7806C8" w:rsidR="0093559E" w:rsidRDefault="0093559E" w:rsidP="0093559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00140586">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47FB1304" w14:textId="122D8642" w:rsidR="0093559E" w:rsidRDefault="0093559E" w:rsidP="0093559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00A50F04">
         <w:t>Improv</w:t>
       </w:r>
       <w:r w:rsidR="00F204A9">
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06154A69" w14:textId="09622E4E" w:rsidR="0093559E" w:rsidRPr="00CE6494" w:rsidRDefault="0093559E" w:rsidP="0093559E">
+    <w:p w14:paraId="06154A69" w14:textId="594C7051" w:rsidR="0093559E" w:rsidRPr="00CE6494" w:rsidRDefault="0093559E" w:rsidP="0093559E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CA8EF04" w14:textId="0AD095E1" w:rsidR="00677C59" w:rsidRDefault="00677C59" w:rsidP="00677C59">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19260912" w14:textId="01F2DFEE" w:rsidR="00495C66" w:rsidRDefault="00495C66" w:rsidP="00495C66">
-[...81 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="06DD4339" w14:textId="5BADC3DD" w:rsidR="003E4FB8" w:rsidRDefault="00495C66" w:rsidP="003E4FB8">
+      <w:r>
+        <w:t xml:space="preserve">Demand remains high for social rented homes from homeless households. However, Edinburgh has one of the lowest proportions of social housing in Scotland with only 16% of homes for social rent compared to the national average of 24%. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4FB8">
+        <w:t>We have invested in services to prevent homelessness and support people to move on from temporary accommodation. Between April and December 2025, over 1,400 households were supported and prevented from becoming homeless. Despite this work, pressure on our services continues and we have now dropped behind target for the percentage of households who seek housing advice but do not go on to present as homeless, as more households present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49192FE2" w14:textId="348248AA" w:rsidR="00785DC4" w:rsidRDefault="003E4FB8" w:rsidP="003E4FB8">
+      <w:r>
+        <w:t xml:space="preserve">The average time for homeless cases to be rehoused is high at around 800 days, with the number of homeless cases accessing settled housing decreasing this year to around 100 per month. </w:t>
       </w:r>
       <w:r w:rsidR="00785DC4">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49192FE2" w14:textId="6604EF4A" w:rsidR="00785DC4" w:rsidRDefault="00785DC4" w:rsidP="00785DC4">
+        <w:t>the number of homeless cases accessing settled housing decreasing this year to around 80 per month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EE51DB" w14:textId="43D6AE6E" w:rsidR="00924065" w:rsidRDefault="00236C71" w:rsidP="00236C71">
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Despite the prevention work we are undertaking, pressure on our services continues. The average time for homeless cases to be rehoused is high at around 800 days, with the number of homeless cases accessing settled housing decreasing this year to around 80 per month.</w:t>
-[...19 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>The number of households in unsuitable temporary accommodation has shown long term reductions and has reduced slightly since same time last year. The numbers of households in unsuitable accommodation have reduced from a high of 1,518 in October 2024 to 1,066 in December 2025. We are however seeing an increase in the overall number of households in temporary accommodation. A plan to increase the further the number of properties available to homeless people in our own stock is focussed on reducing the number of void properties and increasing the allocations to homeless people, which will reduce the social, compliance and financial risk associated with homelessness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CED3212" w14:textId="19EEC453" w:rsidR="00B0692E" w:rsidRPr="00B0692E" w:rsidRDefault="00B0692E" w:rsidP="003B4CDF">
       <w:r w:rsidRPr="00B0692E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59FF4718" w14:textId="1C686C0B" w:rsidR="00EA5A08" w:rsidRDefault="00EA5A08" w:rsidP="00C41E7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Housing management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D912C2" w14:textId="77777777" w:rsidR="009859D8" w:rsidRDefault="009859D8" w:rsidP="00C31EA1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Average length of time to re-let properties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DE2A53" w14:textId="19F04A48" w:rsidR="00925ABC" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00602CF6">
         <w:t>Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0A9522" w14:textId="035CA2FE" w:rsidR="00925ABC" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
+    <w:p w14:paraId="5E0A9522" w14:textId="612303EA" w:rsidR="00925ABC" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Value: 1</w:t>
       </w:r>
       <w:r w:rsidR="00520DE4">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="005F7539">
-        <w:t>0</w:t>
+      <w:r w:rsidR="00236C71">
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5708112B" w14:textId="41F3954E" w:rsidR="00925ABC" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00602CF6">
         <w:t>Not applicable</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B8773F6" w14:textId="3789B9AB" w:rsidR="00925ABC" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00520DE4">
         <w:t>Improving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4678A04C" w14:textId="3FBA3BBB" w:rsidR="00925ABC" w:rsidRPr="00CE6494" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
+    <w:p w14:paraId="4678A04C" w14:textId="45C2EBFC" w:rsidR="00925ABC" w:rsidRPr="00CE6494" w:rsidRDefault="00925ABC" w:rsidP="00925ABC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F6DD1B0" w14:textId="77777777" w:rsidR="00EC07F7" w:rsidRDefault="00EC07F7" w:rsidP="00C31EA1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Value of rent lost through empty homes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7616EF" w14:textId="77777777" w:rsidR="004916C6" w:rsidRDefault="004916C6" w:rsidP="004916C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105A891F" w14:textId="57272B94" w:rsidR="004916C6" w:rsidRDefault="004916C6" w:rsidP="004916C6">
+    <w:p w14:paraId="105A891F" w14:textId="4983D428" w:rsidR="004916C6" w:rsidRDefault="004916C6" w:rsidP="004916C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="006834DB">
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidR="006557B8">
-        <w:t>0</w:t>
+      <w:r w:rsidR="00236C71">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00F86A39">
-        <w:t>.8</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00236C71">
+        <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00765F22">
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4B29DF" w14:textId="55162E70" w:rsidR="004916C6" w:rsidRDefault="004916C6" w:rsidP="004916C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00F86A39">
         <w:t>£1.3M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A925861" w14:textId="07CA896A" w:rsidR="004916C6" w:rsidRDefault="004916C6" w:rsidP="004916C6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="006834DB">
         <w:t>Improving</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA5B3E0" w14:textId="1799BFF2" w:rsidR="004916C6" w:rsidRPr="004916C6" w:rsidRDefault="004916C6" w:rsidP="00B50B79">
+    <w:p w14:paraId="1FA5B3E0" w14:textId="03840610" w:rsidR="004916C6" w:rsidRPr="004916C6" w:rsidRDefault="004916C6" w:rsidP="00B50B79">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35767B0B" w14:textId="7B101530" w:rsidR="00C31EA1" w:rsidRDefault="00C31EA1" w:rsidP="00C31EA1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Average time to complete emergency repairs (hours)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CBD6CE" w14:textId="3C8CB6ED" w:rsidR="006834DB" w:rsidRDefault="006834DB" w:rsidP="006834DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00256263">
         <w:t>Over 5% from target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FC8D3A" w14:textId="5DA6E9D0" w:rsidR="006834DB" w:rsidRDefault="006834DB" w:rsidP="006834DB">
+    <w:p w14:paraId="63FC8D3A" w14:textId="706EF95C" w:rsidR="006834DB" w:rsidRDefault="006834DB" w:rsidP="006834DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="0096135D">
-[...6 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00236C71">
+        <w:t>5.2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC2D597" w14:textId="346B10AC" w:rsidR="006834DB" w:rsidRDefault="006834DB" w:rsidP="006834DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="00833F19">
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E46DCC" w14:textId="2D8467F8" w:rsidR="0096135D" w:rsidRDefault="006834DB" w:rsidP="009237B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00256263">
         <w:t>Declining</w:t>
       </w:r>
       <w:r w:rsidR="0096135D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54240203" w14:textId="4F15144A" w:rsidR="006834DB" w:rsidRPr="00CE6494" w:rsidRDefault="006834DB" w:rsidP="009237B5">
+    <w:p w14:paraId="54240203" w14:textId="60B466D3" w:rsidR="006834DB" w:rsidRPr="00CE6494" w:rsidRDefault="006834DB" w:rsidP="009237B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5B1EF4" w14:textId="77777777" w:rsidR="00C31EA1" w:rsidRDefault="00C31EA1" w:rsidP="00C31EA1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Average time to complete non-emergency repairs (working days)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B64D7D" w14:textId="595271B7" w:rsidR="006426FD" w:rsidRDefault="00833F19" w:rsidP="00E805F5">
+    <w:p w14:paraId="52B64D7D" w14:textId="01777C8C" w:rsidR="006426FD" w:rsidRDefault="00833F19" w:rsidP="00E805F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
-      <w:r w:rsidR="00633D60">
-        <w:t xml:space="preserve">Within </w:t>
+      <w:r w:rsidR="00236C71">
+        <w:t>On</w:t>
       </w:r>
       <w:r w:rsidR="00256263">
-        <w:t xml:space="preserve">5% from target </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DE4EC41" w14:textId="65DC4BDE" w:rsidR="00833F19" w:rsidRDefault="00833F19" w:rsidP="00E805F5">
+        <w:t xml:space="preserve"> target </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE4EC41" w14:textId="343DC35D" w:rsidR="00833F19" w:rsidRDefault="00833F19" w:rsidP="00E805F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="006426FD">
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00633D60">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00236C71">
+        <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22482945" w14:textId="3530F1C4" w:rsidR="00833F19" w:rsidRDefault="00833F19" w:rsidP="00833F19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="006426FD">
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4564039F" w14:textId="7372B5AC" w:rsidR="00833F19" w:rsidRDefault="00833F19" w:rsidP="00833F19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00633D60">
         <w:t>Improv</w:t>
       </w:r>
       <w:r>
         <w:t>ing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EBD683" w14:textId="11F4127A" w:rsidR="00833F19" w:rsidRPr="00CE6494" w:rsidRDefault="00833F19" w:rsidP="00833F19">
+    <w:p w14:paraId="28EBD683" w14:textId="4B03A1B4" w:rsidR="00833F19" w:rsidRPr="00CE6494" w:rsidRDefault="00833F19" w:rsidP="00833F19">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2709392E" w14:textId="7767505B" w:rsidR="00C31EA1" w:rsidRDefault="00C31EA1" w:rsidP="00C31EA1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
+        <w:t>Commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0180A0" w14:textId="620B18CE" w:rsidR="005713B7" w:rsidRDefault="005713B7" w:rsidP="005713B7">
+      <w:r>
+        <w:t>We are currently prioritising bringing our void properties back in to use and making improvements to our repairs service. We successfully reduced our void properties to 650 by the end of March 2025 and want to reduce this further to 350 by the end of March 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0623D316" w14:textId="5E6F706A" w:rsidR="005713B7" w:rsidRDefault="005713B7" w:rsidP="005713B7">
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Commentary</w:t>
-[...23 lines deleted...]
-      <w:r w:rsidR="00A54243">
+        <w:t>At the end of December there were 552 empty homes. Reducing this further will be challenging due to higher-than-expected turnover, a high number of decants and properties held empty for whole house retrofit projects. Extra resources are being deployed and increased monitoring is in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C37D01" w14:textId="4CF6474F" w:rsidR="00EB2DC9" w:rsidRDefault="005713B7" w:rsidP="005713B7">
+      <w:r>
+        <w:t>Good progress has been made in reducing long term voids (those empty for over 12 months). A 58% reduction in void properties since June 2023 is estimated to have increased rent collection by £10.4m, for reinvestment in Council housing services</w:t>
+      </w:r>
+      <w:r w:rsidR="0082404E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341153F2" w14:textId="23F49E53" w:rsidR="00153E1E" w:rsidRPr="003D2E25" w:rsidRDefault="00FE2F5E" w:rsidP="00FE2F5E">
+      <w:r>
+        <w:t xml:space="preserve">We continue to see a gradual increase in the time it takes to complete emergency repairs, averaging at just over 5 hours between September and December. This is behind our target of 4 hours. Our performance for non-emergency repairs has reduced and is now ahead of our target, averaging at just under 12 days. To improve our repairs service, we have introduced a post work inspection team to drive up quality and tenant satisfaction. Recruitment is underway for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> positions</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC69FD">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A54243">
+      <w:r w:rsidR="00CC69FD">
+        <w:t>however,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> attracting trade operatives remains a significant challenge. Improvement projects are underway to drive up efficiency</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02174">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>projects. Extra resources are being deployed and</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A54243">
+        <w:t>and productivity including automation of van stock, improved performance reporting and reviewing open jobs, which negatively</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02174">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>increased monitoring is in place.</w:t>
-[...99 lines deleted...]
-        <w:t>jobs, which negatively impacts on reported performance.</w:t>
+        <w:t>impacts on reported performance.</w:t>
       </w:r>
       <w:r w:rsidR="00153E1E">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1056F6" w14:textId="7700DAF4" w:rsidR="00EA5A08" w:rsidRDefault="00EA5A08" w:rsidP="00C41E7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Housing development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341FAAA3" w14:textId="77777777" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of affordable homes approved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E91DCFE" w14:textId="5B841FE6" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="009E5239">
         <w:t>End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD7E938" w14:textId="0F88C840" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
+    <w:p w14:paraId="4CD7E938" w14:textId="45CF308A" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00FC0F0D">
-        <w:t>386</w:t>
+      <w:r w:rsidR="00E02174">
+        <w:t>585</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="121AE73B" w14:textId="7A964609" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="002C4937">
         <w:t>1,022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D258CC4" w14:textId="29C0829E" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00FC0F0D">
         <w:t>Improv</w:t>
       </w:r>
       <w:r w:rsidR="002C4937">
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="0028106D">
         <w:t>g</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1495F5E0" w14:textId="496394B5" w:rsidR="006C7457" w:rsidRPr="00CE6494" w:rsidRDefault="006C7457" w:rsidP="006C7457">
+    <w:p w14:paraId="1495F5E0" w14:textId="15C0ABA9" w:rsidR="006C7457" w:rsidRPr="00CE6494" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DE20263" w14:textId="77777777" w:rsidR="006C7457" w:rsidRDefault="006C7457" w:rsidP="006C7457">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Number of affordable homes completed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A2CDD8" w14:textId="77777777" w:rsidR="009E5239" w:rsidRDefault="009E5239" w:rsidP="009E5239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>RAG: End of year target</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BFAAB7" w14:textId="0D834FDF" w:rsidR="009E5239" w:rsidRDefault="009E5239" w:rsidP="009E5239">
+    <w:p w14:paraId="41BFAAB7" w14:textId="15718BCD" w:rsidR="009E5239" w:rsidRDefault="009E5239" w:rsidP="009E5239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
-      <w:r w:rsidR="00FC0F0D">
-        <w:t>724</w:t>
+      <w:r w:rsidR="00E02174">
+        <w:t>1,047</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710500C0" w14:textId="5E08B9BD" w:rsidR="009E5239" w:rsidRDefault="009E5239" w:rsidP="009E5239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Target: </w:t>
       </w:r>
       <w:r w:rsidR="002C4937">
         <w:t>1,368</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67FAB085" w14:textId="098B12D4" w:rsidR="009E5239" w:rsidRDefault="009E5239" w:rsidP="009E5239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00FC0F0D">
         <w:t>Improvi</w:t>
       </w:r>
       <w:r w:rsidR="00BE65C5">
         <w:t>ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1752D861" w14:textId="7911EADE" w:rsidR="009E5239" w:rsidRPr="00CE6494" w:rsidRDefault="009E5239" w:rsidP="009E5239">
+    <w:p w14:paraId="1752D861" w14:textId="035979D8" w:rsidR="009E5239" w:rsidRPr="00CE6494" w:rsidRDefault="009E5239" w:rsidP="009E5239">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1EB498" w14:textId="6CA89A3D" w:rsidR="00747F2B" w:rsidRDefault="00CA4ABB" w:rsidP="00CA4ABB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Commentary</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F67849" w14:textId="772522EA" w:rsidR="00BE65C5" w:rsidRDefault="006A0860" w:rsidP="006A0860">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Increasing the number of new affordable homes remains a key priority and we have a pipeline of potential new homes identified for delivery. These however will rely on the right level of funding being made available. New approvals, site starts and project completions are broadly in line with projections at the beginning of the year. We have been awarded an additional £14.3M from the Scottish Government’s National Acquisition Program to be used on completed units this financial year. This is expected </w:t>
+    <w:p w14:paraId="48B9F87C" w14:textId="6316F3BD" w:rsidR="00074525" w:rsidRDefault="00074525" w:rsidP="00074525">
+      <w:r>
+        <w:t>Increasing the number of new affordable homes remains a key priority and we have a pipeline of potential new homes identified for delivery. These however will rely on the right level of funding being made available. We have been awarded additional funding from the Scottish Government’s National Acquisition Program to be used on completed units, which will deliver new affordable housing this year and next.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F67849" w14:textId="3DBDB5AB" w:rsidR="00BE65C5" w:rsidRDefault="00074525" w:rsidP="00074525">
+      <w:r>
+        <w:t xml:space="preserve">New project completions are broadly in line with where we expect to be this year, however we are now behind where we expect with approvals. We are awaiting the approval of two large projects which will deliver around 250 homes, which will get us closer to our year end projection. We continue to provide regular reports to the Housing, Homelessness and Fair Work Committee to keep them updated on progress with </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>to deliver a further 60 new purchases, subject to availability. We continue to provide regular reports to the Housing, Homelessness and Fair Work Committee to keep them updated on progress with housing developments and refreshed projections of housing approvals and completions.</w:t>
+        <w:t>housing developments and refreshed projections of housing approvals and completions</w:t>
+      </w:r>
+      <w:r w:rsidR="006A0860">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03ADAD35" w14:textId="1A1152E6" w:rsidR="00236E46" w:rsidRPr="00CA4ABB" w:rsidRDefault="00236E46" w:rsidP="00BB74E2"/>
     <w:p w14:paraId="0140768D" w14:textId="4B2B1992" w:rsidR="00C41E7C" w:rsidRPr="00EA5A08" w:rsidRDefault="00C41E7C" w:rsidP="00C41E7C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Planning and Building Standards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34A708B0" w14:textId="77777777" w:rsidR="001A5D2C" w:rsidRDefault="001A5D2C" w:rsidP="0091447C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Average number of weeks to determine non-householder applications (Local applications - excludes short term lets)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C983C5" w14:textId="2588DDBB" w:rsidR="00E53A74" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAG: </w:t>
       </w:r>
       <w:r w:rsidR="00BF631F">
         <w:t>Monitoring only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D0DBCE" w14:textId="1F6C33F3" w:rsidR="00E53A74" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
+    <w:p w14:paraId="78D0DBCE" w14:textId="411A8806" w:rsidR="00E53A74" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Value: </w:t>
       </w:r>
       <w:r w:rsidR="00871391">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00BF631F">
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00871391">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF631F">
+      <w:r w:rsidR="00074525">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F8D535C" w14:textId="2492A775" w:rsidR="00E53A74" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00074525">
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC3F56B" w14:textId="7C7E5CE1" w:rsidR="00E53A74" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="00074525">
+        <w:t>Improvi</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AAF398" w14:textId="2229BDE6" w:rsidR="00E53A74" w:rsidRPr="00CE6494" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8018FA" w14:textId="77777777" w:rsidR="00CA61CD" w:rsidRDefault="00CA61CD" w:rsidP="0091447C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Average number of weeks for Householder Planning Applications to be determined</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B73213D" w14:textId="37BE8A90" w:rsidR="00F4397E" w:rsidRDefault="00F4397E" w:rsidP="00F4397E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="00074525">
+        <w:t>Over 5% from target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACEEB30" w14:textId="3B6A18CA" w:rsidR="00F4397E" w:rsidRDefault="00F4397E" w:rsidP="00F4397E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="00074525">
+        <w:t>9.5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F217BF6" w14:textId="669BCD6E" w:rsidR="00F4397E" w:rsidRDefault="00F4397E" w:rsidP="00F4397E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Target: </w:t>
+      </w:r>
+      <w:r w:rsidR="00074525">
+        <w:t>8.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="529D58F1" w14:textId="627978BF" w:rsidR="00F4397E" w:rsidRDefault="00F4397E" w:rsidP="00F4397E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Direction of travel: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0569">
+        <w:t>Declin</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796A07D0" w14:textId="23623740" w:rsidR="00F4397E" w:rsidRPr="00CE6494" w:rsidRDefault="00F4397E" w:rsidP="00F4397E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Last update: </w:t>
+      </w:r>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
+      </w:r>
+      <w:r w:rsidR="000D7B75">
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D8C58" w14:textId="77777777" w:rsidR="0091447C" w:rsidRDefault="0091447C" w:rsidP="0091447C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Percentage of building warrants issued within 10 days</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E48C41" w14:textId="1F01E516" w:rsidR="00C25AA5" w:rsidRDefault="00C25AA5" w:rsidP="00C25AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">RAG: </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0058">
+        <w:t>On</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> target</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE556C2" w14:textId="5EEC7D48" w:rsidR="00C25AA5" w:rsidRDefault="00C25AA5" w:rsidP="00C25AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Value: </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0058">
         <w:t>9</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="6BC3F56B" w14:textId="5D3E40A5" w:rsidR="00E53A74" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
+      <w:r w:rsidR="00074525">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3E0C58" w14:textId="7E119A1B" w:rsidR="00C25AA5" w:rsidRDefault="00C25AA5" w:rsidP="00C25AA5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Target: 90%</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6C6AD3" w14:textId="53363522" w:rsidR="00C25AA5" w:rsidRDefault="00C25AA5" w:rsidP="00C25AA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Direction of travel: </w:t>
       </w:r>
       <w:r w:rsidR="00146FF6">
         <w:t>Declini</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001A6ACA">
         <w:t>ng</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AAF398" w14:textId="372373BD" w:rsidR="00E53A74" w:rsidRPr="00CE6494" w:rsidRDefault="00E53A74" w:rsidP="00E53A74">
+    <w:p w14:paraId="5C4B1F34" w14:textId="185F9AEE" w:rsidR="00C25AA5" w:rsidRPr="00CE6494" w:rsidRDefault="00C25AA5" w:rsidP="00C25AA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Last update: </w:t>
       </w:r>
-      <w:r w:rsidR="00112C90">
-        <w:t>30 September</w:t>
+      <w:r w:rsidR="00994CBD">
+        <w:t>31 December</w:t>
       </w:r>
       <w:r w:rsidR="000D7B75">
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8018FA" w14:textId="77777777" w:rsidR="00CA61CD" w:rsidRDefault="00CA61CD" w:rsidP="0091447C">
+    <w:p w14:paraId="648B9F42" w14:textId="1FFE2097" w:rsidR="0091447C" w:rsidRPr="0091447C" w:rsidRDefault="0091447C" w:rsidP="0091447C">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Average number of weeks for Householder Planning Applications to be determined</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="00BD5B27">
+        <w:t>Commentary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DA8B6F" w14:textId="22361AF6" w:rsidR="005874C3" w:rsidRDefault="005874C3" w:rsidP="005874C3">
+      <w:r>
+        <w:t xml:space="preserve">Our average time to determine householder planning applications has increased in the last year, with the average time rising from around 8.5 weeks to 9.5 weeks, which is behind our target. This increase can be attributed to the closure of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> legacy cases and clearing backlogs. A legacy planning application is defined as one which is more than one year old. The average time for local (non-householder) applications has decreased in the second quarter, averaging 11.1 weeks for determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52890DC8" w14:textId="09F3BD86" w:rsidR="00035D0A" w:rsidRDefault="005874C3" w:rsidP="005874C3">
+      <w:r>
+        <w:t>There has been a slight increase in performance since the last quarter for building warrants issued within 10 days, and we continue to meet our target, with 92% issued within 10 days in the third quarter of 25/26</w:t>
+      </w:r>
+      <w:r w:rsidR="00445497">
         <w:t>.</w:t>
-      </w:r>
-[...200 lines deleted...]
-        <w:t>performance over the last 3 years.</w:t>
       </w:r>
       <w:r w:rsidR="006254D6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06A09B32" w14:textId="5727E0DB" w:rsidR="00035D0A" w:rsidRDefault="00035D0A" w:rsidP="00035D0A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Glossary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BDC3E5" w14:textId="61F416D4" w:rsidR="00446942" w:rsidRDefault="00446942" w:rsidP="00EA3ACF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Adult Social Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25E493BE" w14:textId="54124C5A" w:rsidR="00446942" w:rsidRPr="00446942" w:rsidRDefault="007C4887" w:rsidP="007C4887">
       <w:r w:rsidRPr="007C4887">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Duty to Inquire Assessments (DTI)</w:t>
       </w:r>
       <w:r w:rsidR="00446942">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="007C4887">
-        <w:t xml:space="preserve">When concerns are raised with us about the safety of an individual, we make adult support and protection inquiries to establish risk and </w:t>
-[...3 lines deleted...]
-        <w:t>need as</w:t>
+        <w:t>When concerns are raised with us about the safety of an individual, we make adult support and protection inquiries to establish risk and need as</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C4887">
         <w:t xml:space="preserve">per the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007C4887">
         <w:t>The</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007C4887">
         <w:t xml:space="preserve"> Adult Support and Protection (Scotland) Act 2007. These inquiries can be with or without investigatory powers, depending on which</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C4887">
         <w:t>criteria are met by the concern.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4522476B" w14:textId="71A0327C" w:rsidR="00035D0A" w:rsidRDefault="00EA3ACF" w:rsidP="00EA3ACF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Children, Families and Communities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0991CE24" w14:textId="3B1E9A31" w:rsidR="00746F84" w:rsidRPr="00F722E7" w:rsidRDefault="00746F84" w:rsidP="00746F84">
       <w:r w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>Looked After Children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00F722E7" w:rsidRPr="00F722E7">
         <w:t>A 'Looked after child' is a child or young person who is in the care of the Local Authority is termed Looked After. Many Looked After children are subject to a Supervision Requirement through the Children's Hearings system though some may, for example, be cared for through a voluntary agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399DFA78" w14:textId="0CCCB3E5" w:rsidR="00746F84" w:rsidRPr="00BD48B8" w:rsidRDefault="00746F84" w:rsidP="00746F84">
       <w:r w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
@@ -10003,76 +9640,79 @@
         </w:rPr>
         <w:t>Gender Pay Gap</w:t>
       </w:r>
       <w:r w:rsidR="008B6F47" w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008B6F47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B6F47" w:rsidRPr="008B6F47">
         <w:t>This is calculated as the difference between average hourly rate of pay for male staff and average hourly rate of pay for female staff divided by the average hourly rate of pay for male staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8880DF" w14:textId="5873527B" w:rsidR="001C57BC" w:rsidRPr="003926B5" w:rsidRDefault="001C57BC" w:rsidP="001C57BC">
       <w:r w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Living Wage</w:t>
       </w:r>
       <w:r w:rsidR="008B6F47" w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008B6F47">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003926B5" w:rsidRPr="003926B5">
         <w:t xml:space="preserve">The real Living Wage is an independently calculated rate based on the cost of living and is paid voluntarily by employers. The rate is currently £10.90 and is calculated annually by The Resolution Foundation on an analysis of the wage that employees need to earn </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003926B5" w:rsidRPr="003926B5">
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003926B5" w:rsidRPr="003926B5">
-        <w:t xml:space="preserve"> afford the basket of goods required for a decent standard of living. This basket of goods includes housing, childcare, transport and heating costs.</w:t>
+        <w:t xml:space="preserve"> afford the basket of goods required for a decent </w:t>
+      </w:r>
+      <w:r w:rsidR="003926B5" w:rsidRPr="003926B5">
+        <w:lastRenderedPageBreak/>
+        <w:t>standard of living. This basket of goods includes housing, childcare, transport and heating costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B15DC07" w14:textId="53CF35E6" w:rsidR="001C57BC" w:rsidRPr="003926B5" w:rsidRDefault="001C57BC" w:rsidP="001C57BC">
       <w:r w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>Revenue Outturn</w:t>
       </w:r>
       <w:r w:rsidR="003926B5" w:rsidRPr="00B17097">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="003926B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003926B5" w:rsidRPr="003926B5">
         <w:t>The amount of money spent in the year compared to what was available in the budget. The aim is to be as near to 100% spend as possible.</w:t>
       </w:r>
@@ -10295,62 +9935,59 @@
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>Non-Emergency</w:t>
       </w:r>
       <w:r w:rsidRPr="00481247">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> Housing Repair</w:t>
       </w:r>
       <w:r w:rsidR="00B17097" w:rsidRPr="00481247">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B17097">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00481247" w:rsidRPr="00481247">
-        <w:t xml:space="preserve">The Councils repairs policy sets out which repairs are categorised to be an emergency, urgent or routine repair.  The category </w:t>
-[...3 lines deleted...]
-        <w:t>determines how quickly the council will aim to complete the repair.  Emergency - 4 hours, Urgent - 24 hours, routine Appointment - 2 weeks. Emergency repairs include leaks you cannot stop or contain, loss of heating or hot water, loss of power or lights or a front door that will not close or lock.</w:t>
+        <w:t>The Councils repairs policy sets out which repairs are categorised to be an emergency, urgent or routine repair.  The category determines how quickly the council will aim to complete the repair.  Emergency - 4 hours, Urgent - 24 hours, routine Appointment - 2 weeks. Emergency repairs include leaks you cannot stop or contain, loss of heating or hot water, loss of power or lights or a front door that will not close or lock.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C4DCF6" w14:textId="43F7017C" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00551A4D" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Unsuitable Temporary Accommodation</w:t>
       </w:r>
       <w:r w:rsidR="00481247" w:rsidRPr="00C32771">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00481247">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C32771" w:rsidRPr="00C32771">
         <w:t xml:space="preserve">Accommodation will be deemed 'unsuitable' under the Order if it does not meet the following standards:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F5D8636" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32771">
         <w:tab/>
@@ -10450,65 +10087,65 @@
       <w:r w:rsidRPr="00C32771">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32771">
         <w:tab/>
         <w:t xml:space="preserve">Physical standards (subject to exceptions): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06D73B1A" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>• lacks adequate bedrooms, toilet and personal washing facilities for the exclusive use of the household. These must all be accessible to the needs of the household</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0311AA" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>• does not have use of adequate and accessible cooking facilities and a living room These do not have to be for the exclusive use of the family</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C96998" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>• is not usable by the household 24 hours a day</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73E4C6F4" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">• is not suitable for visitation by a child who is not a member of the household and in respect of whom a member of the household has parental rights. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AB17D92" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C32771">
         <w:tab/>
         <w:t>Exceptions to the standard (basic still to be met):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="762B187C" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
+        <w:lastRenderedPageBreak/>
         <w:t>• the applicant is homeless or threatened with homelessness as the result of an emergency such as fire or flood</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E575411" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t xml:space="preserve">• the local authority makes suitable accommodation </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C32771">
         <w:t>available</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C32771">
         <w:t xml:space="preserve"> but the applicant wishes to stay in unsuitable accommodation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2740F64E" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>• the accommodation is a domestic abuse refuge</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0235D7FF" w14:textId="77777777" w:rsidR="00C32771" w:rsidRPr="00C32771" w:rsidRDefault="00C32771" w:rsidP="00C32771">
       <w:r w:rsidRPr="00C32771">
         <w:t>• the accommodation provides support services for health, childcare or welfare - for example, supported accommodation or addiction services</w:t>
       </w:r>
@@ -11904,608 +11541,660 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A60DB2"/>
     <w:rsid w:val="00000843"/>
     <w:rsid w:val="00001BF1"/>
     <w:rsid w:val="00006002"/>
     <w:rsid w:val="00007997"/>
     <w:rsid w:val="0001447F"/>
     <w:rsid w:val="000207EC"/>
     <w:rsid w:val="00035D0A"/>
     <w:rsid w:val="00036BCC"/>
     <w:rsid w:val="00040AAB"/>
     <w:rsid w:val="0004241F"/>
     <w:rsid w:val="00042CA4"/>
     <w:rsid w:val="00043481"/>
     <w:rsid w:val="00043C5D"/>
     <w:rsid w:val="00044857"/>
     <w:rsid w:val="000524A4"/>
     <w:rsid w:val="000543F5"/>
     <w:rsid w:val="00054D0E"/>
     <w:rsid w:val="00060528"/>
     <w:rsid w:val="0006282D"/>
     <w:rsid w:val="000657BF"/>
+    <w:rsid w:val="00074525"/>
     <w:rsid w:val="00074614"/>
     <w:rsid w:val="00076334"/>
     <w:rsid w:val="000813C8"/>
     <w:rsid w:val="000920A6"/>
     <w:rsid w:val="000963F2"/>
     <w:rsid w:val="000A0AA0"/>
     <w:rsid w:val="000B0A3F"/>
     <w:rsid w:val="000B6140"/>
     <w:rsid w:val="000B6B56"/>
     <w:rsid w:val="000C1970"/>
     <w:rsid w:val="000C25A4"/>
     <w:rsid w:val="000C3324"/>
     <w:rsid w:val="000C4AC5"/>
     <w:rsid w:val="000D62C5"/>
     <w:rsid w:val="000D68CD"/>
     <w:rsid w:val="000D7B75"/>
     <w:rsid w:val="000E1B1B"/>
     <w:rsid w:val="000E2B4C"/>
     <w:rsid w:val="000E3556"/>
     <w:rsid w:val="000E53D5"/>
+    <w:rsid w:val="000F3630"/>
     <w:rsid w:val="000F3A0B"/>
     <w:rsid w:val="000F4796"/>
     <w:rsid w:val="00101383"/>
     <w:rsid w:val="001021D2"/>
     <w:rsid w:val="00106D3B"/>
     <w:rsid w:val="001129FF"/>
     <w:rsid w:val="00112C90"/>
     <w:rsid w:val="001150DC"/>
     <w:rsid w:val="00115518"/>
+    <w:rsid w:val="0011769F"/>
     <w:rsid w:val="001176E7"/>
     <w:rsid w:val="00123423"/>
     <w:rsid w:val="00124379"/>
     <w:rsid w:val="00140573"/>
     <w:rsid w:val="00140586"/>
     <w:rsid w:val="001429B8"/>
     <w:rsid w:val="0014487A"/>
+    <w:rsid w:val="00145E53"/>
     <w:rsid w:val="00146FF6"/>
     <w:rsid w:val="0015072C"/>
     <w:rsid w:val="00153E1E"/>
     <w:rsid w:val="0016107E"/>
     <w:rsid w:val="00161F81"/>
+    <w:rsid w:val="00162AB4"/>
+    <w:rsid w:val="00163326"/>
     <w:rsid w:val="001649F7"/>
     <w:rsid w:val="001673A0"/>
     <w:rsid w:val="00167ADB"/>
     <w:rsid w:val="00167D03"/>
     <w:rsid w:val="00170BAA"/>
     <w:rsid w:val="00180322"/>
     <w:rsid w:val="001804DA"/>
     <w:rsid w:val="0018627D"/>
     <w:rsid w:val="0018799D"/>
     <w:rsid w:val="00193F49"/>
     <w:rsid w:val="001A0E54"/>
     <w:rsid w:val="001A2DF5"/>
     <w:rsid w:val="001A4DB7"/>
     <w:rsid w:val="001A5D2C"/>
     <w:rsid w:val="001A6ACA"/>
     <w:rsid w:val="001B4AB3"/>
     <w:rsid w:val="001C0058"/>
     <w:rsid w:val="001C136C"/>
     <w:rsid w:val="001C310D"/>
     <w:rsid w:val="001C4D93"/>
     <w:rsid w:val="001C568A"/>
     <w:rsid w:val="001C57BC"/>
     <w:rsid w:val="001C5E03"/>
     <w:rsid w:val="001C5E30"/>
     <w:rsid w:val="001D1271"/>
     <w:rsid w:val="001E06C4"/>
     <w:rsid w:val="001E0CA3"/>
+    <w:rsid w:val="001E2068"/>
     <w:rsid w:val="001E73F4"/>
     <w:rsid w:val="001E7AF8"/>
     <w:rsid w:val="001F07D0"/>
     <w:rsid w:val="001F19DB"/>
     <w:rsid w:val="00206EF8"/>
     <w:rsid w:val="002101E4"/>
     <w:rsid w:val="0021135A"/>
     <w:rsid w:val="00211CC7"/>
     <w:rsid w:val="00213302"/>
     <w:rsid w:val="0021481E"/>
     <w:rsid w:val="00222C56"/>
     <w:rsid w:val="0022352B"/>
     <w:rsid w:val="002275F0"/>
     <w:rsid w:val="0023071E"/>
     <w:rsid w:val="00234FAF"/>
+    <w:rsid w:val="00236C71"/>
     <w:rsid w:val="00236E46"/>
     <w:rsid w:val="0023766B"/>
     <w:rsid w:val="0024133A"/>
+    <w:rsid w:val="002463A9"/>
     <w:rsid w:val="00247DA1"/>
+    <w:rsid w:val="00253C2E"/>
     <w:rsid w:val="00256263"/>
     <w:rsid w:val="0025663C"/>
+    <w:rsid w:val="00263F69"/>
     <w:rsid w:val="00264331"/>
+    <w:rsid w:val="00265FEE"/>
     <w:rsid w:val="002675DF"/>
     <w:rsid w:val="00270DAA"/>
     <w:rsid w:val="0028106D"/>
     <w:rsid w:val="00283DBB"/>
     <w:rsid w:val="00287D31"/>
     <w:rsid w:val="002951BB"/>
+    <w:rsid w:val="00295825"/>
     <w:rsid w:val="00296726"/>
     <w:rsid w:val="0029735F"/>
     <w:rsid w:val="0029788C"/>
+    <w:rsid w:val="002A1211"/>
     <w:rsid w:val="002A1B3E"/>
     <w:rsid w:val="002A32BC"/>
     <w:rsid w:val="002A367E"/>
     <w:rsid w:val="002A3E8C"/>
     <w:rsid w:val="002A4BFC"/>
+    <w:rsid w:val="002A5F77"/>
     <w:rsid w:val="002B07B0"/>
+    <w:rsid w:val="002B2749"/>
+    <w:rsid w:val="002C0AEE"/>
     <w:rsid w:val="002C32AF"/>
     <w:rsid w:val="002C341E"/>
     <w:rsid w:val="002C4937"/>
     <w:rsid w:val="002D04EF"/>
     <w:rsid w:val="002D2900"/>
     <w:rsid w:val="002D63E6"/>
     <w:rsid w:val="002D657F"/>
     <w:rsid w:val="002D6C58"/>
     <w:rsid w:val="002D7410"/>
     <w:rsid w:val="002E678A"/>
+    <w:rsid w:val="002F0DED"/>
     <w:rsid w:val="002F3371"/>
     <w:rsid w:val="002F7291"/>
     <w:rsid w:val="00300794"/>
     <w:rsid w:val="00302491"/>
     <w:rsid w:val="0030346C"/>
     <w:rsid w:val="0030526E"/>
     <w:rsid w:val="00306FAF"/>
     <w:rsid w:val="003237D8"/>
     <w:rsid w:val="0032583D"/>
     <w:rsid w:val="00326048"/>
     <w:rsid w:val="0032689B"/>
     <w:rsid w:val="0033024B"/>
+    <w:rsid w:val="003304DB"/>
     <w:rsid w:val="00330A00"/>
     <w:rsid w:val="00333086"/>
     <w:rsid w:val="003352CE"/>
     <w:rsid w:val="00336044"/>
     <w:rsid w:val="0034699E"/>
     <w:rsid w:val="00357B31"/>
     <w:rsid w:val="0036267F"/>
     <w:rsid w:val="0036355E"/>
     <w:rsid w:val="00364579"/>
     <w:rsid w:val="00366F1E"/>
     <w:rsid w:val="00381B8A"/>
     <w:rsid w:val="00390478"/>
     <w:rsid w:val="003926B5"/>
     <w:rsid w:val="0039287C"/>
     <w:rsid w:val="00395D7C"/>
     <w:rsid w:val="003A2D59"/>
     <w:rsid w:val="003A4014"/>
     <w:rsid w:val="003A5429"/>
     <w:rsid w:val="003A6FAB"/>
     <w:rsid w:val="003B3C8D"/>
     <w:rsid w:val="003B4A5B"/>
     <w:rsid w:val="003B4CDF"/>
     <w:rsid w:val="003B558C"/>
     <w:rsid w:val="003B5F39"/>
     <w:rsid w:val="003C4552"/>
     <w:rsid w:val="003C77E8"/>
     <w:rsid w:val="003D2E25"/>
     <w:rsid w:val="003D30F3"/>
     <w:rsid w:val="003D354D"/>
     <w:rsid w:val="003D5CC0"/>
     <w:rsid w:val="003D5DA4"/>
     <w:rsid w:val="003D6852"/>
     <w:rsid w:val="003E2105"/>
     <w:rsid w:val="003E3ABF"/>
+    <w:rsid w:val="003E4FB8"/>
     <w:rsid w:val="003E6A76"/>
     <w:rsid w:val="003F2D00"/>
     <w:rsid w:val="003F52C0"/>
     <w:rsid w:val="003F5F8D"/>
     <w:rsid w:val="003F736A"/>
     <w:rsid w:val="003F791C"/>
     <w:rsid w:val="003F7C7A"/>
+    <w:rsid w:val="00400234"/>
     <w:rsid w:val="004008F7"/>
     <w:rsid w:val="00402DCB"/>
     <w:rsid w:val="0041519A"/>
     <w:rsid w:val="00415844"/>
     <w:rsid w:val="00415CAE"/>
     <w:rsid w:val="00417C7B"/>
     <w:rsid w:val="00417CE2"/>
     <w:rsid w:val="004208C0"/>
     <w:rsid w:val="00420B61"/>
     <w:rsid w:val="00421B47"/>
     <w:rsid w:val="0042634A"/>
+    <w:rsid w:val="00426D8D"/>
     <w:rsid w:val="00431F6E"/>
     <w:rsid w:val="00432F28"/>
     <w:rsid w:val="00434212"/>
     <w:rsid w:val="0043638C"/>
     <w:rsid w:val="0043643D"/>
     <w:rsid w:val="0044004E"/>
     <w:rsid w:val="00443382"/>
     <w:rsid w:val="004447C9"/>
     <w:rsid w:val="004452F3"/>
     <w:rsid w:val="00445497"/>
     <w:rsid w:val="00446942"/>
     <w:rsid w:val="004506D4"/>
     <w:rsid w:val="004568C5"/>
     <w:rsid w:val="0046199D"/>
     <w:rsid w:val="0046649B"/>
     <w:rsid w:val="00467500"/>
     <w:rsid w:val="00470120"/>
     <w:rsid w:val="004739B9"/>
     <w:rsid w:val="00474B8D"/>
     <w:rsid w:val="00474EE0"/>
     <w:rsid w:val="00475068"/>
     <w:rsid w:val="00481151"/>
     <w:rsid w:val="00481247"/>
     <w:rsid w:val="00481E85"/>
     <w:rsid w:val="0048327A"/>
     <w:rsid w:val="004852DD"/>
     <w:rsid w:val="00487972"/>
     <w:rsid w:val="004916C6"/>
     <w:rsid w:val="004916F8"/>
     <w:rsid w:val="00494FCF"/>
     <w:rsid w:val="00495C66"/>
     <w:rsid w:val="004964D2"/>
     <w:rsid w:val="00496A62"/>
     <w:rsid w:val="004A186A"/>
     <w:rsid w:val="004A25CB"/>
     <w:rsid w:val="004A5805"/>
     <w:rsid w:val="004B0569"/>
+    <w:rsid w:val="004B07EF"/>
     <w:rsid w:val="004B1970"/>
+    <w:rsid w:val="004B5348"/>
+    <w:rsid w:val="004C05FA"/>
     <w:rsid w:val="004C1415"/>
     <w:rsid w:val="004C37EE"/>
     <w:rsid w:val="004C61A5"/>
     <w:rsid w:val="004C65A6"/>
     <w:rsid w:val="004C6F9A"/>
     <w:rsid w:val="004D01F6"/>
     <w:rsid w:val="004D1DFB"/>
     <w:rsid w:val="004D48A5"/>
     <w:rsid w:val="004E45F9"/>
     <w:rsid w:val="004E757A"/>
     <w:rsid w:val="004F2292"/>
     <w:rsid w:val="004F5ED4"/>
     <w:rsid w:val="005024FB"/>
     <w:rsid w:val="0050355C"/>
     <w:rsid w:val="0050369F"/>
     <w:rsid w:val="005054B5"/>
     <w:rsid w:val="005066D0"/>
     <w:rsid w:val="005072F6"/>
     <w:rsid w:val="00511CD8"/>
     <w:rsid w:val="00512D02"/>
     <w:rsid w:val="00513DE5"/>
     <w:rsid w:val="00520DE4"/>
     <w:rsid w:val="005229C8"/>
     <w:rsid w:val="005244EA"/>
     <w:rsid w:val="0052586F"/>
     <w:rsid w:val="00527528"/>
     <w:rsid w:val="00530E6A"/>
     <w:rsid w:val="00531CAB"/>
     <w:rsid w:val="0054022D"/>
     <w:rsid w:val="00543EE0"/>
     <w:rsid w:val="005444FA"/>
     <w:rsid w:val="00545791"/>
     <w:rsid w:val="00551A4D"/>
     <w:rsid w:val="00553B31"/>
     <w:rsid w:val="00556ACA"/>
     <w:rsid w:val="00563665"/>
     <w:rsid w:val="00564398"/>
     <w:rsid w:val="005643F8"/>
     <w:rsid w:val="0056468E"/>
     <w:rsid w:val="00566678"/>
+    <w:rsid w:val="005713B7"/>
+    <w:rsid w:val="00572626"/>
     <w:rsid w:val="00572C5D"/>
+    <w:rsid w:val="00573D83"/>
     <w:rsid w:val="0058122C"/>
+    <w:rsid w:val="00582133"/>
     <w:rsid w:val="00582B3F"/>
     <w:rsid w:val="005833C3"/>
     <w:rsid w:val="00583CB3"/>
     <w:rsid w:val="0058519F"/>
+    <w:rsid w:val="005874C3"/>
     <w:rsid w:val="00593CDB"/>
     <w:rsid w:val="005A21CA"/>
     <w:rsid w:val="005B6ED5"/>
     <w:rsid w:val="005B7EFF"/>
     <w:rsid w:val="005C179F"/>
     <w:rsid w:val="005C5272"/>
+    <w:rsid w:val="005D2DF4"/>
     <w:rsid w:val="005D37FE"/>
     <w:rsid w:val="005D6529"/>
     <w:rsid w:val="005D79E4"/>
     <w:rsid w:val="005E132D"/>
     <w:rsid w:val="005E1DE3"/>
     <w:rsid w:val="005E266E"/>
     <w:rsid w:val="005E2A7A"/>
     <w:rsid w:val="005E6E01"/>
     <w:rsid w:val="005F2D10"/>
     <w:rsid w:val="005F3179"/>
     <w:rsid w:val="005F6839"/>
     <w:rsid w:val="005F7539"/>
     <w:rsid w:val="00602CF6"/>
     <w:rsid w:val="00607FB0"/>
     <w:rsid w:val="00616048"/>
     <w:rsid w:val="006254D6"/>
     <w:rsid w:val="0063305B"/>
     <w:rsid w:val="00633D60"/>
     <w:rsid w:val="006342E9"/>
     <w:rsid w:val="006426FD"/>
     <w:rsid w:val="0065080B"/>
     <w:rsid w:val="00650A03"/>
     <w:rsid w:val="0065526F"/>
     <w:rsid w:val="006557B8"/>
     <w:rsid w:val="00657995"/>
     <w:rsid w:val="00660690"/>
     <w:rsid w:val="00661BB5"/>
     <w:rsid w:val="0067761E"/>
     <w:rsid w:val="00677C59"/>
     <w:rsid w:val="00681063"/>
     <w:rsid w:val="006834DB"/>
     <w:rsid w:val="006838AE"/>
     <w:rsid w:val="006841C7"/>
     <w:rsid w:val="006856D3"/>
     <w:rsid w:val="00686F21"/>
     <w:rsid w:val="00692000"/>
     <w:rsid w:val="00693A41"/>
     <w:rsid w:val="006A02EF"/>
     <w:rsid w:val="006A0860"/>
     <w:rsid w:val="006A2F83"/>
     <w:rsid w:val="006A41E9"/>
     <w:rsid w:val="006A4A46"/>
     <w:rsid w:val="006A4F5C"/>
+    <w:rsid w:val="006B2B9B"/>
     <w:rsid w:val="006B5500"/>
+    <w:rsid w:val="006C03D6"/>
     <w:rsid w:val="006C7457"/>
     <w:rsid w:val="006E6DAA"/>
     <w:rsid w:val="006F138F"/>
     <w:rsid w:val="006F547F"/>
     <w:rsid w:val="006F6C3A"/>
     <w:rsid w:val="006F720E"/>
     <w:rsid w:val="006F7ED2"/>
     <w:rsid w:val="00701F77"/>
     <w:rsid w:val="00704DAC"/>
     <w:rsid w:val="00707DAC"/>
     <w:rsid w:val="00710A98"/>
     <w:rsid w:val="00711C43"/>
     <w:rsid w:val="007248BC"/>
     <w:rsid w:val="00732F32"/>
     <w:rsid w:val="00736722"/>
     <w:rsid w:val="00736E86"/>
     <w:rsid w:val="00737909"/>
     <w:rsid w:val="00737D45"/>
     <w:rsid w:val="00740751"/>
     <w:rsid w:val="00743198"/>
     <w:rsid w:val="00744778"/>
     <w:rsid w:val="007469FF"/>
     <w:rsid w:val="00746A7D"/>
     <w:rsid w:val="00746F84"/>
     <w:rsid w:val="00747F2B"/>
     <w:rsid w:val="00751D66"/>
     <w:rsid w:val="00756CA8"/>
     <w:rsid w:val="00756DF7"/>
     <w:rsid w:val="0076229B"/>
     <w:rsid w:val="00765E3D"/>
     <w:rsid w:val="00765F22"/>
     <w:rsid w:val="00772BBB"/>
     <w:rsid w:val="00773BCA"/>
+    <w:rsid w:val="00777D4B"/>
     <w:rsid w:val="0078037B"/>
     <w:rsid w:val="007841FB"/>
     <w:rsid w:val="00784DBF"/>
     <w:rsid w:val="00785DC4"/>
+    <w:rsid w:val="00786021"/>
     <w:rsid w:val="00786D43"/>
     <w:rsid w:val="00790E4E"/>
     <w:rsid w:val="00791BAE"/>
+    <w:rsid w:val="007925F9"/>
     <w:rsid w:val="00797242"/>
     <w:rsid w:val="00797CCA"/>
     <w:rsid w:val="007A2C0D"/>
     <w:rsid w:val="007B0057"/>
     <w:rsid w:val="007B18E7"/>
     <w:rsid w:val="007B265E"/>
+    <w:rsid w:val="007B556E"/>
     <w:rsid w:val="007B6595"/>
     <w:rsid w:val="007B701D"/>
     <w:rsid w:val="007C0809"/>
     <w:rsid w:val="007C4887"/>
     <w:rsid w:val="007C6D30"/>
     <w:rsid w:val="007D6A8F"/>
     <w:rsid w:val="007D77A1"/>
     <w:rsid w:val="007E3920"/>
     <w:rsid w:val="007E3AF5"/>
     <w:rsid w:val="007E3AFF"/>
     <w:rsid w:val="007E436D"/>
     <w:rsid w:val="007E5351"/>
     <w:rsid w:val="007E5AC2"/>
     <w:rsid w:val="007E6029"/>
     <w:rsid w:val="007F4ED1"/>
     <w:rsid w:val="007F7114"/>
     <w:rsid w:val="00800A50"/>
     <w:rsid w:val="00802308"/>
     <w:rsid w:val="00804CEE"/>
     <w:rsid w:val="008054D0"/>
     <w:rsid w:val="00806D6D"/>
+    <w:rsid w:val="00806E63"/>
     <w:rsid w:val="00811EE7"/>
     <w:rsid w:val="008126E8"/>
     <w:rsid w:val="00814ADD"/>
     <w:rsid w:val="00814C95"/>
     <w:rsid w:val="00820D47"/>
     <w:rsid w:val="0082124E"/>
     <w:rsid w:val="00823027"/>
     <w:rsid w:val="0082404E"/>
     <w:rsid w:val="00826CB4"/>
     <w:rsid w:val="0083045F"/>
     <w:rsid w:val="00833F19"/>
     <w:rsid w:val="00835BD5"/>
     <w:rsid w:val="008411A7"/>
     <w:rsid w:val="008433A1"/>
     <w:rsid w:val="008436F0"/>
     <w:rsid w:val="00850B70"/>
     <w:rsid w:val="00850EB4"/>
     <w:rsid w:val="008511DF"/>
     <w:rsid w:val="00851E70"/>
+    <w:rsid w:val="00853D3F"/>
     <w:rsid w:val="008557F9"/>
     <w:rsid w:val="00856D7B"/>
     <w:rsid w:val="00870BAD"/>
     <w:rsid w:val="00871391"/>
     <w:rsid w:val="00877057"/>
     <w:rsid w:val="00883F58"/>
     <w:rsid w:val="008875BC"/>
     <w:rsid w:val="00890C0C"/>
     <w:rsid w:val="00891E24"/>
     <w:rsid w:val="00893AA1"/>
     <w:rsid w:val="00894E4D"/>
+    <w:rsid w:val="008A1EE2"/>
     <w:rsid w:val="008A2FBF"/>
     <w:rsid w:val="008A468E"/>
     <w:rsid w:val="008B18FE"/>
     <w:rsid w:val="008B35F0"/>
     <w:rsid w:val="008B6F47"/>
     <w:rsid w:val="008B7370"/>
     <w:rsid w:val="008C1EEC"/>
     <w:rsid w:val="008C29C0"/>
     <w:rsid w:val="008C3466"/>
     <w:rsid w:val="008C4F51"/>
     <w:rsid w:val="008D074F"/>
     <w:rsid w:val="008D1F0F"/>
     <w:rsid w:val="008D2651"/>
     <w:rsid w:val="008D5FCC"/>
     <w:rsid w:val="008D7339"/>
+    <w:rsid w:val="008E09B3"/>
     <w:rsid w:val="008E6648"/>
     <w:rsid w:val="008F477F"/>
     <w:rsid w:val="009009E4"/>
     <w:rsid w:val="00900E4A"/>
+    <w:rsid w:val="0090677E"/>
     <w:rsid w:val="009114B5"/>
     <w:rsid w:val="00911F4F"/>
     <w:rsid w:val="00913B4F"/>
     <w:rsid w:val="0091447C"/>
     <w:rsid w:val="00915C3D"/>
     <w:rsid w:val="00915FB6"/>
+    <w:rsid w:val="009208E6"/>
     <w:rsid w:val="00921A68"/>
     <w:rsid w:val="00924065"/>
     <w:rsid w:val="00925ABC"/>
     <w:rsid w:val="0093559E"/>
     <w:rsid w:val="00936B85"/>
+    <w:rsid w:val="00941C4C"/>
     <w:rsid w:val="009428ED"/>
     <w:rsid w:val="009442B7"/>
     <w:rsid w:val="00945C40"/>
     <w:rsid w:val="00950B4D"/>
     <w:rsid w:val="00953045"/>
     <w:rsid w:val="00955933"/>
     <w:rsid w:val="00955A44"/>
     <w:rsid w:val="00955D38"/>
     <w:rsid w:val="00957985"/>
     <w:rsid w:val="00957B0F"/>
     <w:rsid w:val="0096135D"/>
     <w:rsid w:val="009649F0"/>
+    <w:rsid w:val="00965197"/>
     <w:rsid w:val="009660C3"/>
     <w:rsid w:val="00973FDA"/>
     <w:rsid w:val="0098039F"/>
     <w:rsid w:val="0098324C"/>
     <w:rsid w:val="009859D8"/>
     <w:rsid w:val="009872D3"/>
     <w:rsid w:val="0099379D"/>
+    <w:rsid w:val="00994CBD"/>
     <w:rsid w:val="00994F20"/>
     <w:rsid w:val="00996961"/>
     <w:rsid w:val="00996D21"/>
+    <w:rsid w:val="00997EDF"/>
     <w:rsid w:val="009A5A5A"/>
     <w:rsid w:val="009B02E6"/>
     <w:rsid w:val="009C1541"/>
     <w:rsid w:val="009C1A0C"/>
     <w:rsid w:val="009D0028"/>
     <w:rsid w:val="009D0F43"/>
     <w:rsid w:val="009D34BB"/>
     <w:rsid w:val="009D57C2"/>
     <w:rsid w:val="009E0FC6"/>
     <w:rsid w:val="009E1209"/>
     <w:rsid w:val="009E1B05"/>
     <w:rsid w:val="009E2CED"/>
     <w:rsid w:val="009E4BD1"/>
     <w:rsid w:val="009E5239"/>
     <w:rsid w:val="009F0EE1"/>
     <w:rsid w:val="009F4437"/>
     <w:rsid w:val="009F5A66"/>
     <w:rsid w:val="00A0039D"/>
     <w:rsid w:val="00A11AF8"/>
     <w:rsid w:val="00A12214"/>
     <w:rsid w:val="00A14D89"/>
     <w:rsid w:val="00A2712F"/>
     <w:rsid w:val="00A317A5"/>
     <w:rsid w:val="00A31E47"/>
     <w:rsid w:val="00A33788"/>
     <w:rsid w:val="00A37742"/>
     <w:rsid w:val="00A402AD"/>
     <w:rsid w:val="00A419D4"/>
     <w:rsid w:val="00A47802"/>
     <w:rsid w:val="00A5008D"/>
     <w:rsid w:val="00A50F04"/>
     <w:rsid w:val="00A54243"/>
     <w:rsid w:val="00A60DB2"/>
     <w:rsid w:val="00A731CE"/>
     <w:rsid w:val="00A735C9"/>
     <w:rsid w:val="00A75757"/>
     <w:rsid w:val="00A7604E"/>
     <w:rsid w:val="00A76925"/>
     <w:rsid w:val="00A7782D"/>
     <w:rsid w:val="00A82C2D"/>
     <w:rsid w:val="00A82E9C"/>
     <w:rsid w:val="00A84C03"/>
     <w:rsid w:val="00A909B1"/>
+    <w:rsid w:val="00A9381B"/>
     <w:rsid w:val="00A93D84"/>
     <w:rsid w:val="00A95AEC"/>
     <w:rsid w:val="00AA70D9"/>
     <w:rsid w:val="00AB06FA"/>
     <w:rsid w:val="00AB3393"/>
     <w:rsid w:val="00AB41C1"/>
     <w:rsid w:val="00AB47D0"/>
     <w:rsid w:val="00AC0507"/>
     <w:rsid w:val="00AC0DB7"/>
     <w:rsid w:val="00AC551A"/>
+    <w:rsid w:val="00AC5631"/>
     <w:rsid w:val="00AD201F"/>
     <w:rsid w:val="00AD64EB"/>
     <w:rsid w:val="00AE209E"/>
     <w:rsid w:val="00AE4129"/>
     <w:rsid w:val="00AE4BE6"/>
     <w:rsid w:val="00AE6849"/>
     <w:rsid w:val="00AF1BBE"/>
     <w:rsid w:val="00AF3F7D"/>
     <w:rsid w:val="00AF49B9"/>
     <w:rsid w:val="00AF6194"/>
     <w:rsid w:val="00AF7ABA"/>
     <w:rsid w:val="00B006E2"/>
     <w:rsid w:val="00B05007"/>
     <w:rsid w:val="00B0692E"/>
     <w:rsid w:val="00B106DB"/>
     <w:rsid w:val="00B137DF"/>
     <w:rsid w:val="00B17097"/>
     <w:rsid w:val="00B17456"/>
     <w:rsid w:val="00B20A93"/>
     <w:rsid w:val="00B215E2"/>
     <w:rsid w:val="00B219D8"/>
+    <w:rsid w:val="00B221A8"/>
+    <w:rsid w:val="00B22B7B"/>
     <w:rsid w:val="00B27617"/>
     <w:rsid w:val="00B36BEB"/>
     <w:rsid w:val="00B375E2"/>
     <w:rsid w:val="00B42698"/>
     <w:rsid w:val="00B43BF4"/>
     <w:rsid w:val="00B444F9"/>
     <w:rsid w:val="00B45EE5"/>
     <w:rsid w:val="00B46A8E"/>
     <w:rsid w:val="00B705E9"/>
     <w:rsid w:val="00B74535"/>
     <w:rsid w:val="00B74BCA"/>
     <w:rsid w:val="00B755CD"/>
     <w:rsid w:val="00B8489D"/>
     <w:rsid w:val="00B86AE5"/>
     <w:rsid w:val="00B91B3A"/>
     <w:rsid w:val="00B95C3E"/>
     <w:rsid w:val="00BA0FF9"/>
     <w:rsid w:val="00BA4807"/>
     <w:rsid w:val="00BA60B5"/>
     <w:rsid w:val="00BB1E39"/>
     <w:rsid w:val="00BB2F45"/>
     <w:rsid w:val="00BB74E2"/>
+    <w:rsid w:val="00BC06B9"/>
     <w:rsid w:val="00BC676D"/>
     <w:rsid w:val="00BC7837"/>
     <w:rsid w:val="00BD48B8"/>
     <w:rsid w:val="00BD5B27"/>
     <w:rsid w:val="00BD74BB"/>
     <w:rsid w:val="00BD7F14"/>
     <w:rsid w:val="00BE020F"/>
     <w:rsid w:val="00BE2831"/>
     <w:rsid w:val="00BE3EA7"/>
     <w:rsid w:val="00BE4C49"/>
     <w:rsid w:val="00BE65C5"/>
     <w:rsid w:val="00BE7CBC"/>
     <w:rsid w:val="00BF1D94"/>
     <w:rsid w:val="00BF2CC7"/>
     <w:rsid w:val="00BF3784"/>
     <w:rsid w:val="00BF459B"/>
     <w:rsid w:val="00BF4750"/>
     <w:rsid w:val="00BF4968"/>
     <w:rsid w:val="00BF631F"/>
     <w:rsid w:val="00C02BB5"/>
     <w:rsid w:val="00C02FBF"/>
     <w:rsid w:val="00C059EE"/>
     <w:rsid w:val="00C05A64"/>
     <w:rsid w:val="00C10865"/>
     <w:rsid w:val="00C10F7C"/>
@@ -12514,201 +12203,213 @@
     <w:rsid w:val="00C20F63"/>
     <w:rsid w:val="00C227CD"/>
     <w:rsid w:val="00C2376A"/>
     <w:rsid w:val="00C25AA5"/>
     <w:rsid w:val="00C30225"/>
     <w:rsid w:val="00C31EA1"/>
     <w:rsid w:val="00C32771"/>
     <w:rsid w:val="00C369AA"/>
     <w:rsid w:val="00C41E7C"/>
     <w:rsid w:val="00C560F7"/>
     <w:rsid w:val="00C56C24"/>
     <w:rsid w:val="00C666C9"/>
     <w:rsid w:val="00C7589D"/>
     <w:rsid w:val="00C766AC"/>
     <w:rsid w:val="00C82949"/>
     <w:rsid w:val="00C91FE9"/>
     <w:rsid w:val="00C92A67"/>
     <w:rsid w:val="00C96D04"/>
     <w:rsid w:val="00C97981"/>
     <w:rsid w:val="00CA1F2A"/>
     <w:rsid w:val="00CA4ABB"/>
     <w:rsid w:val="00CA61CD"/>
     <w:rsid w:val="00CA684D"/>
     <w:rsid w:val="00CA7459"/>
     <w:rsid w:val="00CC4E9B"/>
+    <w:rsid w:val="00CC69FD"/>
     <w:rsid w:val="00CD19DE"/>
     <w:rsid w:val="00CD4C63"/>
+    <w:rsid w:val="00CD67BA"/>
     <w:rsid w:val="00CE051B"/>
     <w:rsid w:val="00CE0D40"/>
     <w:rsid w:val="00CE57E8"/>
     <w:rsid w:val="00CE6494"/>
     <w:rsid w:val="00CE6858"/>
     <w:rsid w:val="00CF2273"/>
     <w:rsid w:val="00D0007B"/>
     <w:rsid w:val="00D00BE6"/>
     <w:rsid w:val="00D01C2B"/>
     <w:rsid w:val="00D02835"/>
     <w:rsid w:val="00D04DD5"/>
     <w:rsid w:val="00D05D0F"/>
     <w:rsid w:val="00D11145"/>
     <w:rsid w:val="00D2165F"/>
     <w:rsid w:val="00D22193"/>
     <w:rsid w:val="00D24A53"/>
     <w:rsid w:val="00D24EBD"/>
     <w:rsid w:val="00D276A9"/>
     <w:rsid w:val="00D403E0"/>
+    <w:rsid w:val="00D41FFD"/>
+    <w:rsid w:val="00D420C2"/>
     <w:rsid w:val="00D46758"/>
     <w:rsid w:val="00D470DF"/>
     <w:rsid w:val="00D47594"/>
     <w:rsid w:val="00D47B78"/>
     <w:rsid w:val="00D47C2C"/>
     <w:rsid w:val="00D47D7D"/>
     <w:rsid w:val="00D50F66"/>
     <w:rsid w:val="00D52DA0"/>
     <w:rsid w:val="00D56299"/>
     <w:rsid w:val="00D616F5"/>
     <w:rsid w:val="00D62DD1"/>
     <w:rsid w:val="00D64C82"/>
     <w:rsid w:val="00D650AE"/>
     <w:rsid w:val="00D74F87"/>
     <w:rsid w:val="00D76359"/>
     <w:rsid w:val="00D76510"/>
     <w:rsid w:val="00D8046C"/>
     <w:rsid w:val="00D80F39"/>
     <w:rsid w:val="00D843FA"/>
     <w:rsid w:val="00D8441B"/>
     <w:rsid w:val="00D84E8C"/>
     <w:rsid w:val="00D859AD"/>
     <w:rsid w:val="00D944AB"/>
     <w:rsid w:val="00D96752"/>
     <w:rsid w:val="00D96D68"/>
     <w:rsid w:val="00DA1BEC"/>
     <w:rsid w:val="00DA5483"/>
     <w:rsid w:val="00DA633E"/>
     <w:rsid w:val="00DA6471"/>
     <w:rsid w:val="00DB211F"/>
     <w:rsid w:val="00DB6343"/>
     <w:rsid w:val="00DE0E76"/>
     <w:rsid w:val="00DE3345"/>
     <w:rsid w:val="00DE6788"/>
     <w:rsid w:val="00DE6CC2"/>
     <w:rsid w:val="00DE722F"/>
     <w:rsid w:val="00DF02FB"/>
     <w:rsid w:val="00DF7E74"/>
+    <w:rsid w:val="00E02174"/>
     <w:rsid w:val="00E023EE"/>
     <w:rsid w:val="00E03015"/>
     <w:rsid w:val="00E13726"/>
     <w:rsid w:val="00E21330"/>
     <w:rsid w:val="00E21342"/>
     <w:rsid w:val="00E22FD7"/>
     <w:rsid w:val="00E25557"/>
     <w:rsid w:val="00E25F9A"/>
     <w:rsid w:val="00E308A5"/>
     <w:rsid w:val="00E328EE"/>
     <w:rsid w:val="00E34A0B"/>
     <w:rsid w:val="00E362AC"/>
     <w:rsid w:val="00E3672D"/>
     <w:rsid w:val="00E36C79"/>
     <w:rsid w:val="00E43091"/>
     <w:rsid w:val="00E45522"/>
     <w:rsid w:val="00E45F41"/>
     <w:rsid w:val="00E51DB3"/>
     <w:rsid w:val="00E53A74"/>
     <w:rsid w:val="00E56F11"/>
     <w:rsid w:val="00E57AFA"/>
+    <w:rsid w:val="00E60AEA"/>
     <w:rsid w:val="00E62DD1"/>
+    <w:rsid w:val="00E63332"/>
     <w:rsid w:val="00E64713"/>
     <w:rsid w:val="00E6522F"/>
     <w:rsid w:val="00E65934"/>
     <w:rsid w:val="00E65FAE"/>
     <w:rsid w:val="00E71257"/>
     <w:rsid w:val="00E75457"/>
     <w:rsid w:val="00E814CD"/>
     <w:rsid w:val="00E83135"/>
     <w:rsid w:val="00E97234"/>
     <w:rsid w:val="00EA18E0"/>
     <w:rsid w:val="00EA2521"/>
     <w:rsid w:val="00EA3ACF"/>
     <w:rsid w:val="00EA4AB0"/>
     <w:rsid w:val="00EA5A08"/>
     <w:rsid w:val="00EB2DB5"/>
     <w:rsid w:val="00EB2DC9"/>
     <w:rsid w:val="00EB34AB"/>
     <w:rsid w:val="00EB70EF"/>
     <w:rsid w:val="00EC07F7"/>
     <w:rsid w:val="00ED7466"/>
     <w:rsid w:val="00EE5ED8"/>
     <w:rsid w:val="00EE5F1E"/>
     <w:rsid w:val="00EE6D16"/>
     <w:rsid w:val="00EF1E07"/>
     <w:rsid w:val="00EF25C2"/>
     <w:rsid w:val="00EF27CB"/>
     <w:rsid w:val="00EF3DD3"/>
     <w:rsid w:val="00EF4951"/>
     <w:rsid w:val="00EF6EE3"/>
+    <w:rsid w:val="00F011EA"/>
     <w:rsid w:val="00F01576"/>
     <w:rsid w:val="00F0216E"/>
     <w:rsid w:val="00F067B4"/>
     <w:rsid w:val="00F10095"/>
     <w:rsid w:val="00F1094B"/>
     <w:rsid w:val="00F1698C"/>
     <w:rsid w:val="00F204A9"/>
+    <w:rsid w:val="00F2183A"/>
     <w:rsid w:val="00F24C55"/>
     <w:rsid w:val="00F35190"/>
     <w:rsid w:val="00F3647D"/>
     <w:rsid w:val="00F36691"/>
     <w:rsid w:val="00F421DC"/>
     <w:rsid w:val="00F4397E"/>
     <w:rsid w:val="00F447F6"/>
     <w:rsid w:val="00F52B06"/>
     <w:rsid w:val="00F52D83"/>
     <w:rsid w:val="00F52DE8"/>
     <w:rsid w:val="00F55701"/>
     <w:rsid w:val="00F61B01"/>
     <w:rsid w:val="00F62BEB"/>
     <w:rsid w:val="00F722E7"/>
     <w:rsid w:val="00F72698"/>
     <w:rsid w:val="00F8071F"/>
     <w:rsid w:val="00F8124B"/>
     <w:rsid w:val="00F81BFA"/>
+    <w:rsid w:val="00F82C37"/>
     <w:rsid w:val="00F84B1E"/>
     <w:rsid w:val="00F86A39"/>
     <w:rsid w:val="00F92871"/>
     <w:rsid w:val="00F92E6C"/>
     <w:rsid w:val="00F97A2C"/>
     <w:rsid w:val="00FA2031"/>
+    <w:rsid w:val="00FA291C"/>
     <w:rsid w:val="00FA43F3"/>
     <w:rsid w:val="00FB237E"/>
     <w:rsid w:val="00FB4EA7"/>
     <w:rsid w:val="00FB61FB"/>
     <w:rsid w:val="00FC0550"/>
     <w:rsid w:val="00FC0F0D"/>
     <w:rsid w:val="00FC1472"/>
     <w:rsid w:val="00FC6D7F"/>
     <w:rsid w:val="00FD0B6D"/>
     <w:rsid w:val="00FD3A3D"/>
+    <w:rsid w:val="00FE2F5E"/>
     <w:rsid w:val="00FE4FE2"/>
     <w:rsid w:val="00FE704D"/>
     <w:rsid w:val="00FF118C"/>
     <w:rsid w:val="00FF11E6"/>
     <w:rsid w:val="00FF1830"/>
     <w:rsid w:val="00FF2E1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -13300,51 +13001,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A60DB2"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -14615,52 +14315,52 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c46fd8db-d30f-4dac-9f52-da87ea341ee4" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="4b948e67-f10d-4d84-a426-0c7e8bfae60a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100066E092EB787C948B8E9CDC11414F27A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fe34f5f705e84fb6eafdbb624ea85eb0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4b948e67-f10d-4d84-a426-0c7e8bfae60a" xmlns:ns3="c46fd8db-d30f-4dac-9f52-da87ea341ee4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="33925593870f61a55fa0ae17794119df" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100066E092EB787C948B8E9CDC11414F27A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cc5213f17b11b247b5b5bea943e90a12">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4b948e67-f10d-4d84-a426-0c7e8bfae60a" xmlns:ns3="c46fd8db-d30f-4dac-9f52-da87ea341ee4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="81a3aebf2535afec0c367d51c85aa09c" ns2:_="" ns3:_="">
     <xsd:import namespace="4b948e67-f10d-4d84-a426-0c7e8bfae60a"/>
     <xsd:import namespace="c46fd8db-d30f-4dac-9f52-da87ea341ee4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -14883,98 +14583,98 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0012F2F1-FB73-43C0-BEA2-03C9CE780458}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c46fd8db-d30f-4dac-9f52-da87ea341ee4"/>
     <ds:schemaRef ds:uri="4b948e67-f10d-4d84-a426-0c7e8bfae60a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD618FE9-0EE9-4E5E-B8C5-53BF0CD5F44F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6990E575-2B60-4E90-8552-F6EF97FB977D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{379CB5EC-AED7-4579-9B58-F11075F26653}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4b948e67-f10d-4d84-a426-0c7e8bfae60a"/>
     <ds:schemaRef ds:uri="c46fd8db-d30f-4dac-9f52-da87ea341ee4"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>28</Pages>
-[...1 lines deleted...]
-  <Characters>42744</Characters>
+  <Pages>27</Pages>
+  <Words>7530</Words>
+  <Characters>42921</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>356</Lines>
+  <Lines>357</Lines>
   <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50142</CharactersWithSpaces>
+  <CharactersWithSpaces>50351</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nieves Nieto</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100066E092EB787C948B8E9CDC11414F27A</vt:lpwstr>
   </property>