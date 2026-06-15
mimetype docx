--- v0 (2025-10-01)
+++ v1 (2026-06-15)
@@ -1916,82 +1916,88 @@
                 <w:r w:rsidR="00B371AA">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006677A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>) if a parent or carer is in receipt of at least one of the following benefits:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B371AA" w14:paraId="0FEDD7CA" w14:textId="77777777" w:rsidTr="00B371AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADFFFB7" w14:textId="481541BB" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00300650" w:rsidP="00B371AA">
+          <w:p w14:paraId="3ADFFFB7" w14:textId="58B28EE8" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00300650" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Universal Credit where household take-home pay is £</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>850</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00E347B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>85</w:t>
             </w:r>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> a month or less</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E61EE57" w14:textId="008FB25A" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="3E61EE57" w14:textId="008FB25A" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1538384287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2002,51 +2008,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E0157CC" w14:textId="274650BB" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00300650" w:rsidP="00300650">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Income Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2491FEEF" w14:textId="01BD5659" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="2491FEEF" w14:textId="01BD5659" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-111830216"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2060,51 +2066,51 @@
       <w:tr w:rsidR="00B371AA" w14:paraId="324DD573" w14:textId="77777777" w:rsidTr="00B371AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="327C265E" w14:textId="390C15DA" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Income Based Job Seekers Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD8B0A6" w14:textId="01A201C6" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="5FD8B0A6" w14:textId="01A201C6" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-51623045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2115,51 +2121,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16FDBB9B" w14:textId="7E0CD90E" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00300650" w:rsidP="00300650">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Income Based Employment and Support Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F12E0FC" w14:textId="57B7186B" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="1F12E0FC" w14:textId="57B7186B" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1354022658"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2173,51 +2179,51 @@
       <w:tr w:rsidR="00B371AA" w14:paraId="5504F086" w14:textId="77777777" w:rsidTr="00B371AA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F027591" w14:textId="472CE3A8" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00300650" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Support under Part VI the Immigration and Asylum Act 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C651EE1" w14:textId="67FE9059" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="4C651EE1" w14:textId="67FE9059" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2119485578"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2228,51 +2234,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E5E8A75" w14:textId="4B94C80F" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00300650" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Incapacity Benefit or Severe Disablement Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF299D8" w14:textId="63464209" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="6BF299D8" w14:textId="63464209" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1281385079"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2293,51 +2299,51 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>State Pension Credit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="398C24AA" w14:textId="37DB4FE5" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50675B62" w14:textId="347127E2" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="50675B62" w14:textId="347127E2" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1474871351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
@@ -2474,51 +2480,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Looked After or is considered to be at risk of </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33F97051" w14:textId="3CEB1CFF" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>becoming looked after by a Local Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="035698F7" w14:textId="2F6CCE59" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="035698F7" w14:textId="2F6CCE59" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1144545741"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -2532,51 +2538,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C36DE6C" w14:textId="22C43476" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Under a Kinship Care Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FFFB2E5" w14:textId="370A590F" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="4FFFB2E5" w14:textId="370A590F" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="633449809"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
@@ -2592,51 +2598,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FDB2D48" w14:textId="5C1D53D4" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Living with a Parent-appointed Guardian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76651AF7" w14:textId="177E4584" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="76651AF7" w14:textId="177E4584" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-127323957"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -2651,51 +2657,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4548" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FC86095" w14:textId="6C25D85C" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Care Experienced or has a parent who is Care experience will also be entitled to an Eligible 2’s funded place.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652DE880" w14:textId="0CC33A3C" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="652DE880" w14:textId="0CC33A3C" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1175378188"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
@@ -2711,51 +2717,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="581198B8" w14:textId="02EA344A" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>In temporary accommodation/homeless</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="361CADFA" w14:textId="3B53A4AA" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="361CADFA" w14:textId="3B53A4AA" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-998581194"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -2794,51 +2800,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00193E96">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Graduated from the Family Nurse Partnership (FNP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40956641" w14:textId="77777777" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00B371AA" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B9357B8" w14:textId="3BBE0AF5" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="002E455D" w:rsidP="00B371AA">
+          <w:p w14:paraId="2B9357B8" w14:textId="3BBE0AF5" w:rsidR="00B371AA" w:rsidRPr="00193E96" w:rsidRDefault="00752C51" w:rsidP="00B371AA">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2097206159"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00B371AA" w:rsidRPr="00193E96">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:lang w:eastAsia="en-GB"/>
@@ -5913,51 +5919,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4248"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="2948"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AC6882" w14:paraId="0F055188" w14:textId="77777777" w:rsidTr="00116BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="447AC20D" w14:textId="22AB87EE" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="447AC20D" w14:textId="22AB87EE" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-967891184"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -5972,51 +5978,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC6882" w:rsidRPr="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> African – African/British/Scottish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CD6EE23" w14:textId="58CFC52E" w:rsidR="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35CC51A6" w14:textId="7414755F" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="35CC51A6" w14:textId="7414755F" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-188143167"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6032,51 +6038,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> African - Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="340743FE" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1BC3BF5B" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="1BC3BF5B" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="730888470"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6091,51 +6097,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian – Bangladeshi/British/Scottish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="675AAD8F" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57587CB6" w14:textId="1C79B333" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="57587CB6" w14:textId="1C79B333" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="964851973"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6158,51 +6164,51 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Asian – Chinese/British/Scottish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A63FC2A" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FA7E74A" w14:textId="0FC89145" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="4FA7E74A" w14:textId="0FC89145" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1852165872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6225,51 +6231,51 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Asian – Indian/British/Scottish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16464482" w14:textId="20BEF68F" w:rsidR="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5905A2CA" w14:textId="5427A3ED" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="5905A2CA" w14:textId="5427A3ED" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-736009826"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6292,51 +6298,51 @@
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Asian – Pakistani/British/Scottish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A7DF282" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13DD56EE" w14:textId="4442DD11" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="13DD56EE" w14:textId="4442DD11" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1503309930"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6356,51 +6362,51 @@
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Asian – Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F7C28A7" w14:textId="788C5C24" w:rsidR="00AC6882" w:rsidRPr="00AC6882" w:rsidRDefault="00AC6882" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="016BCF1B" w14:textId="1FAA003F" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="016BCF1B" w14:textId="1FAA003F" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="301"/>
               </w:tabs>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-203335025"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6422,51 +6428,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean or Black</w:t>
             </w:r>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> -                                   </w:t>
             </w:r>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Caribbean/British/Scottish</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D3EA8FD" w14:textId="7F0C83E2" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="0D3EA8FD" w14:textId="7F0C83E2" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="654103250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6481,51 +6487,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Caribbean or Black – Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C888D0B" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="77CE5681" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="77CE5681" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="456073473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6538,51 +6544,51 @@
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mixed or multiple origins</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50F4BB7B" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="609B06AB" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="609B06AB" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1349404588"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6595,51 +6601,51 @@
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Not Disclosed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765B4D9F" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2B8FAA3B" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="2B8FAA3B" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1333488415"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6654,51 +6660,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Other Arab</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="409663C1" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2930522E" w14:textId="08393D8F" w:rsidR="009839FA" w:rsidRPr="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="2930522E" w14:textId="08393D8F" w:rsidR="009839FA" w:rsidRPr="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-923104130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009839FA" w:rsidRPr="00A5113C">
@@ -6712,51 +6718,51 @@
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00116BB5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> O</w:t>
             </w:r>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ther - Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCB288C" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="5FCB288C" w14:textId="77777777" w:rsidR="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-463427246"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6769,51 +6775,51 @@
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00AC6882">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> White Gypsy Traveller</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06C8F2A5" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53C4D30D" w14:textId="45EA81FD" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="53C4D30D" w14:textId="45EA81FD" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-870219765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6828,51 +6834,51 @@
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> White – Irish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="27CC72F7" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28C9E9A3" w14:textId="224C5AEE" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="28C9E9A3" w14:textId="224C5AEE" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-758827094"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6885,51 +6891,51 @@
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> White - Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C5AC1A8" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78CC0BC7" w14:textId="1F0BB84C" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="78CC0BC7" w14:textId="1F0BB84C" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-511220974"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6942,51 +6948,51 @@
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> White - Other British</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05A6ACE4" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A592648" w14:textId="39BB7DDC" w:rsidR="009839FA" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="0A592648" w14:textId="39BB7DDC" w:rsidR="009839FA" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-863665595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -6999,51 +7005,51 @@
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009839FA">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> White – Polish</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BC5EBD4" w14:textId="77777777" w:rsidR="009839FA" w:rsidRDefault="009839FA" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DCD7B70" w14:textId="72F40BCF" w:rsidR="009839FA" w:rsidRPr="00AC6882" w:rsidRDefault="002E455D" w:rsidP="009839FA">
+          <w:p w14:paraId="3DCD7B70" w14:textId="72F40BCF" w:rsidR="009839FA" w:rsidRPr="00AC6882" w:rsidRDefault="00752C51" w:rsidP="009839FA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:id w:val="99162360"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009839FA" w:rsidRPr="00A5113C">
@@ -7900,51 +7906,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>NATIONAL IDENTITY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A845BFF" w14:textId="5CDDA9C3" w:rsidR="00E860BC" w:rsidRDefault="003E49A4" w:rsidP="003E49A4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Please tick ONLY ONE of the following categories</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC687B7" w14:textId="322878E8" w:rsidR="003E49A4" w:rsidRDefault="002E455D" w:rsidP="003E49A4">
+    <w:p w14:paraId="3EC687B7" w14:textId="322878E8" w:rsidR="003E49A4" w:rsidRDefault="00752C51" w:rsidP="003E49A4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:id w:val="855078158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00983AFC">
@@ -8055,51 +8061,51 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB0408">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB0408">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Not Known</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B31A05" w14:textId="460098A7" w:rsidR="00FB0408" w:rsidRDefault="002E455D" w:rsidP="003E49A4">
+    <w:p w14:paraId="55B31A05" w14:textId="460098A7" w:rsidR="00FB0408" w:rsidRDefault="00752C51" w:rsidP="003E49A4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:id w:val="-1510751500"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB0408">
@@ -8210,51 +8216,51 @@
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB0408">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB0408">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FED203A" w14:textId="6B06F81F" w:rsidR="00FB0408" w:rsidRDefault="002E455D" w:rsidP="003E49A4">
+    <w:p w14:paraId="1FED203A" w14:textId="6B06F81F" w:rsidR="00FB0408" w:rsidRDefault="00752C51" w:rsidP="003E49A4">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
           <w:id w:val="-839694642"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FB0408">
@@ -10610,51 +10616,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2 Year olds</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23E12E92" w14:textId="77777777" w:rsidR="00CC77EB" w:rsidRPr="00CC77EB" w:rsidRDefault="00CC77EB" w:rsidP="00CC77EB">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CC77EB" w14:paraId="2262197E" w14:textId="77777777" w:rsidTr="00CC77EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10456" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4379C9BB" w14:textId="48605DE3" w:rsidR="00CC77EB" w:rsidRDefault="00CC77EB" w:rsidP="00CC77EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC77EB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">For more information and a list of nurseries providing </w:t>
             </w:r>
             <w:r w:rsidR="00C95ABE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Terrific</w:t>
             </w:r>
@@ -11101,155 +11106,155 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC77EB" w:rsidSect="00846633">
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="570B52A7" w14:textId="77777777" w:rsidR="00846633" w:rsidRDefault="00846633" w:rsidP="00E73E41">
+    <w:p w14:paraId="5EABAED5" w14:textId="77777777" w:rsidR="00752C51" w:rsidRDefault="00752C51" w:rsidP="00E73E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A369BE2" w14:textId="77777777" w:rsidR="00846633" w:rsidRDefault="00846633" w:rsidP="00E73E41">
+    <w:p w14:paraId="0A53516B" w14:textId="77777777" w:rsidR="00752C51" w:rsidRDefault="00752C51" w:rsidP="00E73E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74A22B6A" w14:textId="77777777" w:rsidR="00846633" w:rsidRDefault="00846633" w:rsidP="00E73E41">
+    <w:p w14:paraId="5BB1F11D" w14:textId="77777777" w:rsidR="00752C51" w:rsidRDefault="00752C51" w:rsidP="00E73E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DDDD08B" w14:textId="77777777" w:rsidR="00846633" w:rsidRDefault="00846633" w:rsidP="00E73E41">
+    <w:p w14:paraId="2E4F0AAC" w14:textId="77777777" w:rsidR="00752C51" w:rsidRDefault="00752C51" w:rsidP="00E73E41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38F5F02D" w14:textId="23DF33AD" w:rsidR="0005009C" w:rsidRDefault="0005009C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:noProof/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
@@ -12350,87 +12355,90 @@
     <w:rsid w:val="00300650"/>
     <w:rsid w:val="00306B10"/>
     <w:rsid w:val="00346C5F"/>
     <w:rsid w:val="00352D9E"/>
     <w:rsid w:val="00367E92"/>
     <w:rsid w:val="003E379F"/>
     <w:rsid w:val="003E49A4"/>
     <w:rsid w:val="004265CD"/>
     <w:rsid w:val="00460F97"/>
     <w:rsid w:val="00485FC2"/>
     <w:rsid w:val="00510AEB"/>
     <w:rsid w:val="0056628D"/>
     <w:rsid w:val="00586928"/>
     <w:rsid w:val="00592C15"/>
     <w:rsid w:val="005C23AD"/>
     <w:rsid w:val="005D7BA9"/>
     <w:rsid w:val="006677A8"/>
     <w:rsid w:val="00667CB6"/>
     <w:rsid w:val="0067400A"/>
     <w:rsid w:val="00687E57"/>
     <w:rsid w:val="006A5B49"/>
     <w:rsid w:val="006A760A"/>
     <w:rsid w:val="006D3886"/>
     <w:rsid w:val="006F7C2E"/>
     <w:rsid w:val="00726A70"/>
+    <w:rsid w:val="00752C51"/>
     <w:rsid w:val="007A3631"/>
     <w:rsid w:val="007C7E47"/>
     <w:rsid w:val="007D6C98"/>
     <w:rsid w:val="007E6E24"/>
     <w:rsid w:val="00846633"/>
     <w:rsid w:val="00860365"/>
     <w:rsid w:val="008647FB"/>
     <w:rsid w:val="008650B8"/>
     <w:rsid w:val="008765C9"/>
     <w:rsid w:val="00962702"/>
     <w:rsid w:val="00974E3D"/>
     <w:rsid w:val="009839FA"/>
     <w:rsid w:val="00983AFC"/>
     <w:rsid w:val="009907F9"/>
     <w:rsid w:val="009E0053"/>
     <w:rsid w:val="00A40858"/>
     <w:rsid w:val="00A800EC"/>
     <w:rsid w:val="00AC6882"/>
     <w:rsid w:val="00AC7207"/>
     <w:rsid w:val="00AD0C7B"/>
     <w:rsid w:val="00AF5E4A"/>
     <w:rsid w:val="00AF5FFC"/>
     <w:rsid w:val="00B24DFC"/>
     <w:rsid w:val="00B371AA"/>
     <w:rsid w:val="00B8315E"/>
     <w:rsid w:val="00C20761"/>
     <w:rsid w:val="00C60098"/>
     <w:rsid w:val="00C874AA"/>
     <w:rsid w:val="00C95ABE"/>
     <w:rsid w:val="00CA3DBC"/>
     <w:rsid w:val="00CB1C53"/>
     <w:rsid w:val="00CC77EB"/>
     <w:rsid w:val="00CD1625"/>
     <w:rsid w:val="00CD4CF4"/>
+    <w:rsid w:val="00CF15E0"/>
     <w:rsid w:val="00DA7377"/>
     <w:rsid w:val="00DE7D1E"/>
     <w:rsid w:val="00E203DA"/>
+    <w:rsid w:val="00E347B4"/>
     <w:rsid w:val="00E73E41"/>
     <w:rsid w:val="00E860BC"/>
     <w:rsid w:val="00EC1D9A"/>
     <w:rsid w:val="00F21734"/>
     <w:rsid w:val="00F84784"/>
     <w:rsid w:val="00F91F54"/>
     <w:rsid w:val="00FB0408"/>
     <w:rsid w:val="00FD02F1"/>
     <w:rsid w:val="00FF6C10"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -13428,59 +13436,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008F3B0F079A613045B5240ADC74F84BFF" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ae2e37e487e6982a36426296e3cfd268">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="42b82392-c265-4120-84aa-c7a08e283d33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dfe2539bdf13f98f1584381e1ceada88" ns3:_="">
     <xsd:import namespace="42b82392-c265-4120-84aa-c7a08e283d33"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -13620,78 +13619,87 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E377518-2857-4266-B1DA-4F67573C2075}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{652E6C49-E84A-4772-92FF-CF8A774459EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="42b82392-c265-4120-84aa-c7a08e283d33"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E377518-2857-4266-B1DA-4F67573C2075}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{475A1956-1C70-49D5-8E42-162794AD1A43}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
   <Words>1561</Words>
   <Characters>8903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>74</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>