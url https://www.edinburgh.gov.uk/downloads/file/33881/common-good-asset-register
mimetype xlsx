--- v0 (2025-12-18)
+++ v1 (2026-10-06)
@@ -1,88 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\CDev\CP_EST\PDF\Common Good Project\Common Good Asset Register\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edinburghcouncil-my.sharepoint.com/personal/9079374_edinburgh_gov_uk/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D1F245B6-AA5D-41A0-A9EF-F64ED24A319B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{F432E5D6-8B5B-406A-BC12-0DB1DEAEC3EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7356080D-6E8B-4CD8-9B97-1B08FC3D86DA}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView minimized="1" xWindow="1116" yWindow="1116" windowWidth="17280" windowHeight="8880" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CG Asset Register" sheetId="1" r:id="rId1"/>
     <sheet name="Under Further Research" sheetId="2" r:id="rId2"/>
     <sheet name="Key &amp; Info" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="377">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="910" uniqueCount="401">
   <si>
     <t>COMMON GOOD ASSET REGISTER</t>
   </si>
   <si>
     <t>Name of Asset</t>
   </si>
   <si>
     <t>Type of Asset</t>
   </si>
   <si>
     <t>Location</t>
   </si>
   <si>
     <t>Post Code</t>
   </si>
   <si>
     <t>Reference</t>
   </si>
   <si>
     <t>X-Coord</t>
   </si>
   <si>
     <t>Y-Coord</t>
   </si>
   <si>
@@ -295,53 +295,50 @@
   <si>
     <t>Meadows - Sister Cathedral Fountain</t>
   </si>
   <si>
     <t>Also known as Helen Acquroff Memorial Fountain.</t>
   </si>
   <si>
     <t>Meadows - Sundial</t>
   </si>
   <si>
     <t>Middle Meadow Walk - Gate Piers</t>
   </si>
   <si>
     <t>People's Story Museum</t>
   </si>
   <si>
     <t>161-163 Canongate</t>
   </si>
   <si>
     <t>EH8</t>
   </si>
   <si>
     <t>Also known as Canongate Tolbooth</t>
   </si>
   <si>
-    <t>Portobello Municipal Clock</t>
-[...1 lines deleted...]
-  <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Portobello; merged Edinburgh 1896</t>
   </si>
   <si>
     <t>Portobello Park</t>
   </si>
   <si>
     <t>(21) Stanley Street</t>
   </si>
   <si>
     <t>EH15</t>
   </si>
   <si>
     <t>Princes Street Gardens (East)</t>
   </si>
   <si>
     <t>Princes Street</t>
   </si>
   <si>
     <t>EH2</t>
   </si>
   <si>
     <t>Princes Street Gardens (West)</t>
@@ -1033,53 +1030,50 @@
   <si>
     <t>**</t>
   </si>
   <si>
     <t>Formerly school board property</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>An asset of the fund but not Common Good</t>
   </si>
   <si>
     <t>Asset Types</t>
   </si>
   <si>
     <t xml:space="preserve">PSG = </t>
   </si>
   <si>
     <t>Princes Street Gardens</t>
   </si>
   <si>
     <t>Various titles, included above, plus five acres acquired from Charles McKendrick is CG</t>
   </si>
   <si>
-    <t>as at 01/04/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Colinton Mains Public Park</t>
   </si>
   <si>
     <t>(217) Oxgangs Road North</t>
   </si>
   <si>
     <t>East Pilton Public Park</t>
   </si>
   <si>
     <t>(88A)Pilton Park</t>
   </si>
   <si>
     <t>Hunter's Hall Public Park</t>
   </si>
   <si>
     <t>282 Niddrie Mains Road</t>
   </si>
   <si>
     <t>Cairnmuir Public Park</t>
   </si>
   <si>
     <t>31 Cairnmuir Road</t>
   </si>
   <si>
     <t>St Katherine's Public Park</t>
@@ -1169,50 +1163,128 @@
     <t>South Queensferry Museum</t>
   </si>
   <si>
     <t>53(D) High Street</t>
   </si>
   <si>
     <t>South Queensferry CC Basement Room</t>
   </si>
   <si>
     <t>53(A) High Street</t>
   </si>
   <si>
     <t>(14) Drum Brae Crescent</t>
   </si>
   <si>
     <t>(89/1) Glasgow Road</t>
   </si>
   <si>
     <t>(40) Marine Drive</t>
   </si>
   <si>
     <t>Keddies Park and Playground</t>
   </si>
   <si>
     <t>1 &amp; 2 Largo Place</t>
+  </si>
+  <si>
+    <t>Confirmed CG 24/06/2025</t>
+  </si>
+  <si>
+    <t>Leith Walk/London Road Pillar Clock Antigua St . ( Pillar &amp; Clock)</t>
+  </si>
+  <si>
+    <t>2/1 Comiston Road</t>
+  </si>
+  <si>
+    <t>In storage</t>
+  </si>
+  <si>
+    <t>Rosebery Hall Clock, South Queensferry</t>
+  </si>
+  <si>
+    <t>17 West Terrace, South Queensferry</t>
+  </si>
+  <si>
+    <t>122 High Street</t>
+  </si>
+  <si>
+    <t>Not Common Good. Confirmed 12/9/2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canongate Tolbooth Clock, Canongate </t>
+  </si>
+  <si>
+    <t>Portobello Municipal Clock (Star clock)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Morningside Pillar Clock </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tollcross Pillar Clock </t>
+  </si>
+  <si>
+    <t>14/1 Antigua Street/Now in Elm Row</t>
+  </si>
+  <si>
+    <t>1/1 Tolcross</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tron Kirk Clock </t>
+  </si>
+  <si>
+    <t>Meadowfield Public Park</t>
+  </si>
+  <si>
+    <t>Drum Park (Drum Ave Playing Field)</t>
+  </si>
+  <si>
+    <t>Colinton Dell Forest</t>
+  </si>
+  <si>
+    <t>23A Meadowfield Drive</t>
+  </si>
+  <si>
+    <t>Drum Street</t>
+  </si>
+  <si>
+    <t>Katesmill Road</t>
+  </si>
+  <si>
+    <t>EH17</t>
+  </si>
+  <si>
+    <t>Barnton Policy Park</t>
+  </si>
+  <si>
+    <t>520 Queensferry Road</t>
+  </si>
+  <si>
+    <t>EH</t>
+  </si>
+  <si>
+    <t>as at 31/01/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -1234,122 +1306,158 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="2">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="2" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1632,4302 +1740,4541 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:I149"/>
+  <dimension ref="A1:I159"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="H95" sqref="H95"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="10.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="2" max="2" width="10.44140625" customWidth="1"/>
+    <col min="3" max="3" width="32.5546875" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
     <col min="6" max="7" width="10" style="15" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="30.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="30.6640625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="52" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:9" ht="21" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
         <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4">
         <v>2198</v>
       </c>
       <c r="F4" s="15">
         <v>326468.87</v>
       </c>
       <c r="G4" s="15">
         <v>676317.12</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
       <c r="I4" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5">
         <v>3127</v>
       </c>
       <c r="F5" s="15">
         <v>325036.90000000002</v>
       </c>
       <c r="G5" s="15">
         <v>672499.4</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>11</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
         <v>21</v>
       </c>
       <c r="E6">
         <v>3512</v>
       </c>
       <c r="F6" s="15">
         <v>326240.44</v>
       </c>
       <c r="G6" s="15">
         <v>674236.02</v>
       </c>
       <c r="H6" t="s">
         <v>18</v>
       </c>
       <c r="I6" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>21</v>
       </c>
       <c r="E7">
         <v>2011</v>
       </c>
       <c r="F7" s="15">
         <v>326200.11</v>
       </c>
       <c r="G7" s="15">
         <v>674182.31</v>
       </c>
       <c r="H7" t="s">
         <v>18</v>
       </c>
       <c r="I7" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>21</v>
       </c>
       <c r="E8">
         <v>745</v>
       </c>
       <c r="F8" s="15">
         <v>326224.92</v>
       </c>
       <c r="G8" s="15">
         <v>674138.9</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>11</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9">
         <v>809</v>
       </c>
       <c r="F9" s="15">
         <v>326296.95</v>
       </c>
       <c r="G9" s="15">
         <v>673973.51</v>
       </c>
       <c r="H9" t="s">
         <v>18</v>
       </c>
       <c r="I9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A10" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="B10" t="s">
         <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="D10" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="E10">
         <v>668</v>
       </c>
       <c r="F10" s="15">
         <v>325191</v>
       </c>
       <c r="G10" s="15">
         <v>675040</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>19</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11">
         <v>1711</v>
       </c>
       <c r="F11" s="15">
         <v>326138.83</v>
       </c>
       <c r="G11" s="15">
         <v>674132.69</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
         <v>32</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>21</v>
       </c>
       <c r="E12">
         <v>2993</v>
       </c>
       <c r="F12" s="15">
         <v>326308.2</v>
       </c>
       <c r="G12" s="15">
         <v>674154.48</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>19</v>
       </c>
       <c r="D13" t="s">
         <v>21</v>
       </c>
       <c r="E13">
         <v>3508</v>
       </c>
       <c r="F13" s="15">
         <v>326253.96000000002</v>
       </c>
       <c r="G13" s="15">
         <v>674114</v>
       </c>
       <c r="H13" t="s">
         <v>18</v>
       </c>
       <c r="I13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14">
         <v>3468</v>
       </c>
       <c r="F14" s="15">
         <v>326226.71000000002</v>
       </c>
       <c r="G14" s="15">
         <v>674162.95</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15" t="s">
         <v>23</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>29</v>
       </c>
       <c r="E15">
         <v>906</v>
       </c>
       <c r="F15" s="15">
         <v>325764.18</v>
       </c>
       <c r="G15" s="15">
         <v>673656.58</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16" t="s">
         <v>23</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16">
         <v>32365</v>
       </c>
       <c r="F16" s="15">
         <v>327027.58</v>
       </c>
       <c r="G16" s="15">
         <v>676593.66</v>
       </c>
       <c r="H16" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17" t="s">
         <v>29</v>
       </c>
       <c r="E17">
         <v>1862</v>
       </c>
       <c r="F17" s="15">
         <v>325482.36</v>
       </c>
       <c r="G17" s="15">
         <v>673396.56</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>26</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>29</v>
       </c>
       <c r="E18">
         <v>1235</v>
       </c>
       <c r="F18" s="15">
         <v>325500.62</v>
       </c>
       <c r="G18" s="15">
         <v>673416.66</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19" t="s">
         <v>26</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19">
         <v>32074</v>
       </c>
       <c r="F19" s="15">
         <v>325629.2</v>
       </c>
       <c r="G19" s="15">
         <v>673591.26</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A20" t="s">
         <v>48</v>
       </c>
       <c r="B20" t="s">
         <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>29</v>
       </c>
       <c r="E20">
         <v>32076</v>
       </c>
       <c r="F20" s="15">
         <v>325789.69</v>
       </c>
       <c r="G20" s="15">
         <v>673615.07</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A21" t="s">
         <v>49</v>
       </c>
       <c r="B21" t="s">
         <v>26</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21">
         <v>1984</v>
       </c>
       <c r="F21" s="15">
         <v>325768.5</v>
       </c>
       <c r="G21" s="15">
         <v>673647.38</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22" t="s">
         <v>31</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22" t="s">
         <v>29</v>
       </c>
       <c r="E22">
         <v>962</v>
       </c>
       <c r="F22" s="15">
         <v>325826.01</v>
       </c>
       <c r="G22" s="15">
         <v>673618.1</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23" t="s">
         <v>31</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23" t="s">
         <v>29</v>
       </c>
       <c r="E23">
         <v>1824</v>
       </c>
       <c r="F23" s="15">
         <v>325771.69</v>
       </c>
       <c r="G23" s="15">
         <v>673597.89</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24" t="s">
         <v>31</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24">
         <v>13343</v>
       </c>
       <c r="F24" s="15">
         <v>325771.03999999998</v>
       </c>
       <c r="G24" s="15">
         <v>673631.18</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A25" t="s">
         <v>59</v>
       </c>
       <c r="B25" t="s">
         <v>31</v>
       </c>
       <c r="C25" t="s">
         <v>60</v>
       </c>
       <c r="D25" t="s">
         <v>29</v>
       </c>
       <c r="E25">
         <v>1826</v>
       </c>
       <c r="F25" s="15">
         <v>325757.62</v>
       </c>
       <c r="G25" s="15">
         <v>673628.4</v>
       </c>
       <c r="H25" t="s">
         <v>18</v>
       </c>
       <c r="I25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A26" t="s">
         <v>61</v>
       </c>
       <c r="B26" t="s">
         <v>31</v>
       </c>
       <c r="C26" t="s">
         <v>62</v>
       </c>
       <c r="D26" t="s">
         <v>29</v>
       </c>
       <c r="E26">
         <v>853</v>
       </c>
       <c r="F26" s="15">
         <v>326082.62</v>
       </c>
       <c r="G26" s="15">
         <v>673692.41</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A27" t="s">
         <v>64</v>
       </c>
       <c r="B27" t="s">
         <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>65</v>
       </c>
       <c r="D27" t="s">
         <v>66</v>
       </c>
       <c r="E27">
         <v>13269</v>
       </c>
       <c r="F27" s="15">
         <v>327625.43</v>
       </c>
       <c r="G27" s="15">
         <v>670824.26</v>
       </c>
       <c r="H27" t="s">
         <v>18</v>
       </c>
       <c r="I27" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A28" t="s">
         <v>67</v>
       </c>
       <c r="B28" t="s">
         <v>23</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28" t="s">
         <v>29</v>
       </c>
       <c r="E28">
         <v>561</v>
       </c>
       <c r="F28" s="15">
         <v>325546.55</v>
       </c>
       <c r="G28" s="15">
         <v>673607.17</v>
       </c>
       <c r="H28" t="s">
         <v>18</v>
       </c>
       <c r="I28" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A29" t="s">
         <v>70</v>
       </c>
       <c r="B29" t="s">
         <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" t="s">
         <v>71</v>
       </c>
       <c r="E29">
         <v>13268</v>
       </c>
       <c r="F29" s="15">
         <v>325663.44</v>
       </c>
       <c r="G29" s="15">
         <v>672675.08</v>
       </c>
       <c r="H29" t="s">
         <v>18</v>
       </c>
       <c r="I29" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A30" t="s">
         <v>72</v>
       </c>
       <c r="B30" t="s">
         <v>26</v>
       </c>
       <c r="C30" t="s">
         <v>73</v>
       </c>
       <c r="D30" t="s">
         <v>71</v>
       </c>
       <c r="E30">
         <v>13391</v>
       </c>
       <c r="F30" s="15">
         <v>325479.82</v>
       </c>
       <c r="G30" s="15">
         <v>672580.89</v>
       </c>
       <c r="H30" t="s">
         <v>18</v>
       </c>
       <c r="I30" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A31" t="s">
         <v>74</v>
       </c>
       <c r="B31" t="s">
         <v>26</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31" t="s">
         <v>71</v>
       </c>
       <c r="E31">
         <v>1757</v>
       </c>
       <c r="F31" s="15">
         <v>325125.28000000003</v>
       </c>
       <c r="G31" s="15">
         <v>672760.81</v>
       </c>
       <c r="H31" t="s">
         <v>18</v>
       </c>
       <c r="I31" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A32" t="s">
         <v>75</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32" t="s">
         <v>76</v>
       </c>
       <c r="D32" t="s">
         <v>71</v>
       </c>
       <c r="E32">
         <v>1812</v>
       </c>
       <c r="F32" s="15">
         <v>326201.07</v>
       </c>
       <c r="G32" s="15">
         <v>672567.13</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A33" t="s">
         <v>77</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33" t="s">
         <v>70</v>
       </c>
       <c r="D33" t="s">
         <v>71</v>
       </c>
       <c r="E33">
         <v>32221</v>
       </c>
       <c r="F33" s="15">
         <v>325478.76</v>
       </c>
       <c r="G33" s="15">
         <v>672611.58</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A34" t="s">
         <v>79</v>
       </c>
       <c r="B34" t="s">
         <v>26</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34" t="s">
         <v>71</v>
       </c>
       <c r="E34">
         <v>32218</v>
       </c>
       <c r="F34" s="15">
         <v>325214.7</v>
       </c>
       <c r="G34" s="15">
         <v>672730.12</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A35" t="s">
         <v>80</v>
       </c>
       <c r="B35" t="s">
         <v>26</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35" t="s">
         <v>71</v>
       </c>
       <c r="E35">
         <v>2185</v>
       </c>
       <c r="F35" s="15">
         <v>325689.55</v>
       </c>
       <c r="G35" s="15">
         <v>673107.88</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A36" t="s">
         <v>81</v>
       </c>
       <c r="B36" t="s">
         <v>23</v>
       </c>
       <c r="C36" t="s">
         <v>82</v>
       </c>
       <c r="D36" t="s">
         <v>83</v>
       </c>
       <c r="E36">
         <v>3639</v>
       </c>
       <c r="F36" s="15">
         <v>326413.07</v>
       </c>
       <c r="G36" s="15">
         <v>673790.52</v>
       </c>
       <c r="H36" t="s">
         <v>18</v>
       </c>
       <c r="I36" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A37" t="s">
-        <v>85</v>
+        <v>384</v>
       </c>
       <c r="B37" t="s">
         <v>26</v>
       </c>
       <c r="C37" t="s">
+        <v>85</v>
+      </c>
+      <c r="H37" t="s">
         <v>86</v>
       </c>
-      <c r="H37" t="s">
+      <c r="I37" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A38" t="s">
         <v>87</v>
       </c>
-      <c r="I37" t="s">
-[...4 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B38" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" t="s">
         <v>88</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E38">
         <v>13257</v>
       </c>
       <c r="F38" s="15">
         <v>330559.64</v>
       </c>
       <c r="G38" s="15">
         <v>673162.97</v>
       </c>
       <c r="H38" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="I38" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A39" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" t="s">
         <v>91</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E39">
         <v>17739</v>
       </c>
       <c r="F39" s="15">
         <v>325538.48</v>
       </c>
       <c r="G39" s="15">
         <v>673857.46</v>
       </c>
       <c r="H39" t="s">
         <v>18</v>
       </c>
       <c r="I39" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B40" t="s">
         <v>11</v>
       </c>
       <c r="C40" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E40">
         <v>16458</v>
       </c>
       <c r="F40" s="15">
         <v>325102.45</v>
       </c>
       <c r="G40" s="15">
         <v>673716.7</v>
       </c>
       <c r="H40" t="s">
         <v>18</v>
       </c>
       <c r="I40" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A41" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B41" t="s">
         <v>31</v>
       </c>
       <c r="C41" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E41">
         <v>2280</v>
       </c>
       <c r="F41" s="15">
         <v>325586.11</v>
       </c>
       <c r="G41" s="15">
         <v>673905.09</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B42" t="s">
         <v>26</v>
       </c>
       <c r="C42" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E42">
         <v>2279</v>
       </c>
       <c r="F42" s="15">
         <v>325336.34000000003</v>
       </c>
       <c r="G42" s="15">
         <v>673838.41</v>
       </c>
       <c r="H42" t="s">
         <v>18</v>
       </c>
       <c r="I42" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A43" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B43" t="s">
         <v>26</v>
       </c>
       <c r="C43" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D43" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E43">
         <v>2458</v>
       </c>
       <c r="F43" s="15">
         <v>325268.61</v>
       </c>
       <c r="G43" s="15">
         <v>673755.86</v>
       </c>
       <c r="H43" t="s">
         <v>18</v>
       </c>
       <c r="I43" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A44" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B44" t="s">
         <v>26</v>
       </c>
       <c r="C44" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D44" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E44">
         <v>1745</v>
       </c>
       <c r="F44" s="15">
         <v>325510.96999999997</v>
       </c>
       <c r="G44" s="15">
         <v>673884.98</v>
       </c>
       <c r="H44" t="s">
         <v>18</v>
       </c>
       <c r="I44" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A45" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B45" t="s">
         <v>26</v>
       </c>
       <c r="C45" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="D45" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E45">
         <v>1783</v>
       </c>
       <c r="F45" s="15">
         <v>325329.99</v>
       </c>
       <c r="G45" s="15">
         <v>673835.24</v>
       </c>
       <c r="H45" t="s">
         <v>18</v>
       </c>
       <c r="I45" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A46" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B46" t="s">
         <v>26</v>
       </c>
       <c r="C46" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="D46" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E46">
         <v>2251</v>
       </c>
       <c r="F46" s="15">
         <v>325617.83</v>
       </c>
       <c r="G46" s="15">
         <v>673912.98</v>
       </c>
       <c r="H46" t="s">
         <v>18</v>
       </c>
       <c r="I46" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A47" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
         <v>31</v>
       </c>
       <c r="C47" t="s">
+        <v>91</v>
+      </c>
+      <c r="D47" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E47">
         <v>32085</v>
       </c>
       <c r="F47" s="15">
         <v>325446.77</v>
       </c>
       <c r="G47" s="15">
         <v>673866.54</v>
       </c>
       <c r="H47" t="s">
         <v>18</v>
       </c>
       <c r="I47" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A48" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B48" t="s">
         <v>31</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D48" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E48">
         <v>32082</v>
       </c>
       <c r="F48" s="15">
         <v>325009.32</v>
       </c>
       <c r="G48" s="15">
         <v>673659.55</v>
       </c>
       <c r="H48" t="s">
         <v>18</v>
       </c>
       <c r="I48" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A49" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B49" t="s">
         <v>26</v>
       </c>
       <c r="C49" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D49" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E49">
         <v>1508</v>
       </c>
       <c r="F49" s="15">
         <v>325152.19</v>
       </c>
       <c r="G49" s="15">
         <v>673727.29</v>
       </c>
       <c r="H49" t="s">
         <v>18</v>
       </c>
       <c r="I49" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A50" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B50" t="s">
         <v>26</v>
       </c>
       <c r="C50" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D50" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E50">
         <v>1889</v>
       </c>
       <c r="F50" s="15">
         <v>324970.15999999997</v>
       </c>
       <c r="G50" s="15">
         <v>673659.55</v>
       </c>
       <c r="H50" t="s">
         <v>18</v>
       </c>
       <c r="I50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A51" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B51" t="s">
         <v>31</v>
       </c>
       <c r="C51" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D51" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E51">
         <v>1892</v>
       </c>
       <c r="F51" s="15">
         <v>325200.25</v>
       </c>
       <c r="G51" s="15">
         <v>673795.49</v>
       </c>
       <c r="H51" t="s">
         <v>18</v>
       </c>
       <c r="I51" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A52" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B52" t="s">
         <v>31</v>
       </c>
       <c r="C52" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="D52" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E52">
         <v>1874</v>
       </c>
       <c r="F52" s="15">
         <v>325089.93</v>
       </c>
       <c r="G52" s="15">
         <v>673766.96</v>
       </c>
       <c r="H52" t="s">
         <v>18</v>
       </c>
       <c r="I52" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A53" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="D53" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E53">
         <v>2323</v>
       </c>
       <c r="F53" s="15">
         <v>324845.2</v>
       </c>
       <c r="G53" s="15">
         <v>673699.11</v>
       </c>
       <c r="H53" t="s">
         <v>18</v>
       </c>
       <c r="I53" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A54" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="B54" t="s">
         <v>31</v>
       </c>
       <c r="C54" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D54" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E54">
         <v>32255</v>
       </c>
       <c r="F54" s="15">
         <v>325224.34000000003</v>
       </c>
       <c r="G54" s="15">
         <v>673701.02</v>
       </c>
       <c r="H54" t="s">
         <v>18</v>
       </c>
       <c r="I54" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A55" t="s">
         <v>120</v>
-      </c>
-[...3 lines deleted...]
-        <v>121</v>
       </c>
       <c r="B55" t="s">
         <v>31</v>
       </c>
       <c r="C55" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D55" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E55">
         <v>1851</v>
       </c>
       <c r="F55" s="15">
         <v>325141.28999999998</v>
       </c>
       <c r="G55" s="15">
         <v>673679.46</v>
       </c>
       <c r="H55" t="s">
         <v>18</v>
       </c>
       <c r="I55" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A56" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B56" t="s">
         <v>26</v>
       </c>
       <c r="C56" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="D56" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E56">
         <v>1342</v>
       </c>
       <c r="F56" s="15">
         <v>324996.09000000003</v>
       </c>
       <c r="G56" s="15">
         <v>673741.59</v>
       </c>
       <c r="H56" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A57" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B57" t="s">
         <v>26</v>
       </c>
       <c r="C57" t="s">
+        <v>125</v>
+      </c>
+      <c r="D57" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="E57">
         <v>3375</v>
       </c>
       <c r="F57" s="15">
         <v>312983.8</v>
       </c>
       <c r="G57" s="15">
         <v>678500.43</v>
       </c>
       <c r="H57" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="I57" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A58" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="B58" t="s">
         <v>23</v>
       </c>
       <c r="C58" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="D58" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E58">
         <v>13373</v>
       </c>
       <c r="F58" s="15">
         <v>313148</v>
       </c>
       <c r="G58" s="15">
         <v>678300</v>
       </c>
       <c r="H58" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A59" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B59" t="s">
         <v>23</v>
       </c>
       <c r="C59" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="D59" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E59">
         <v>13374</v>
       </c>
       <c r="F59" s="15">
         <v>313152</v>
       </c>
       <c r="G59" s="15">
         <v>678311</v>
       </c>
       <c r="H59" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A60" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B60" t="s">
         <v>23</v>
       </c>
       <c r="C60" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="D60" t="s">
-        <v>366</v>
+        <v>364</v>
       </c>
       <c r="E60">
         <v>3718</v>
       </c>
       <c r="F60" s="15">
         <v>313152</v>
       </c>
       <c r="G60" s="15">
         <v>678304</v>
       </c>
       <c r="H60" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A61" t="s">
+        <v>128</v>
+      </c>
+      <c r="B61" t="s">
+        <v>11</v>
+      </c>
+      <c r="C61" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D61" t="s">
         <v>71</v>
       </c>
       <c r="E61" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="F61" s="15">
         <v>325559.51</v>
       </c>
       <c r="G61" s="15">
         <v>674729.95</v>
       </c>
       <c r="H61" t="s">
         <v>18</v>
       </c>
       <c r="I61" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A62" t="s">
+        <v>131</v>
+      </c>
+      <c r="B62" t="s">
+        <v>11</v>
+      </c>
+      <c r="C62" t="s">
         <v>132</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="H62" t="s">
+        <v>18</v>
+      </c>
+      <c r="I62" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A63" t="s">
         <v>133</v>
       </c>
-      <c r="H62" t="s">
-[...7 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B63" t="s">
+        <v>11</v>
+      </c>
+      <c r="C63" t="s">
+        <v>132</v>
+      </c>
+      <c r="H63" t="s">
+        <v>18</v>
+      </c>
+      <c r="I63" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A64" t="s">
         <v>134</v>
       </c>
-      <c r="B63" t="s">
-[...13 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B64" t="s">
+        <v>11</v>
+      </c>
+      <c r="C64" t="s">
+        <v>132</v>
+      </c>
+      <c r="H64" t="s">
         <v>135</v>
       </c>
-      <c r="B64" t="s">
-[...5 lines deleted...]
-      <c r="H64" t="s">
+      <c r="I64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A65" t="s">
         <v>136</v>
-      </c>
-[...6 lines deleted...]
-        <v>137</v>
       </c>
       <c r="B65" t="s">
         <v>31</v>
       </c>
       <c r="C65" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="D65" t="s">
         <v>29</v>
       </c>
       <c r="E65">
         <v>32449</v>
       </c>
       <c r="F65" s="15">
         <v>326519.84000000003</v>
       </c>
       <c r="G65" s="15">
         <v>674007.84</v>
       </c>
       <c r="H65" t="s">
         <v>18</v>
       </c>
       <c r="I65" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A66" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B66" t="s">
         <v>26</v>
       </c>
       <c r="C66" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D66" t="s">
+        <v>139</v>
+      </c>
+      <c r="E66" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="F66" s="15">
         <v>326236.7</v>
       </c>
       <c r="G66" s="15">
         <v>673486.61</v>
       </c>
       <c r="H66" t="s">
         <v>18</v>
       </c>
       <c r="I66" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A67" t="s">
+        <v>141</v>
+      </c>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
+      <c r="C67" t="s">
         <v>142</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E67">
         <v>3779</v>
       </c>
       <c r="F67" s="15">
         <v>313034.64</v>
       </c>
       <c r="G67" s="15">
         <v>678314.99</v>
       </c>
       <c r="H67" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="I67" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A68" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B68" t="s">
         <v>31</v>
       </c>
       <c r="C68" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="D68" t="s">
         <v>29</v>
       </c>
       <c r="E68">
         <v>335</v>
       </c>
       <c r="F68" s="15">
         <v>325748.94</v>
       </c>
       <c r="G68" s="15">
         <v>673550.12</v>
       </c>
       <c r="H68" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A69" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B69" t="s">
         <v>31</v>
       </c>
       <c r="C69" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="D69" t="s">
         <v>29</v>
       </c>
       <c r="E69">
         <v>245</v>
       </c>
       <c r="F69" s="15">
         <v>325675.39</v>
       </c>
       <c r="G69" s="15">
         <v>673580.81</v>
       </c>
       <c r="H69" t="s">
         <v>18</v>
       </c>
       <c r="I69" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A70" t="s">
         <v>148</v>
-      </c>
-[...3 lines deleted...]
-        <v>149</v>
       </c>
       <c r="B70" t="s">
         <v>26</v>
       </c>
       <c r="C70" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D70" t="s">
         <v>29</v>
       </c>
       <c r="E70">
         <v>679</v>
       </c>
       <c r="F70" s="15">
         <v>325646.81</v>
       </c>
       <c r="G70" s="15">
         <v>673577.64</v>
       </c>
       <c r="H70" t="s">
         <v>18</v>
       </c>
       <c r="I70" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A71" t="s">
+        <v>150</v>
+      </c>
+      <c r="B71" t="s">
+        <v>11</v>
+      </c>
+      <c r="C71" t="s">
         <v>151</v>
       </c>
-      <c r="B71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D71" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E71">
         <v>514</v>
       </c>
       <c r="F71" s="15">
         <v>331162.96999999997</v>
       </c>
       <c r="G71" s="15">
         <v>673769.27</v>
       </c>
       <c r="H71" t="s">
         <v>18</v>
       </c>
       <c r="I71" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A72" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" t="s">
+      <c r="B72" t="s">
+        <v>11</v>
+      </c>
+      <c r="C72" t="s">
         <v>154</v>
       </c>
-      <c r="B72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D72" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="F72" s="15">
         <v>330729.65999999997</v>
       </c>
       <c r="G72" s="15">
         <v>674125.06</v>
       </c>
       <c r="H72" t="s">
+        <v>155</v>
+      </c>
+      <c r="I72" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A73" t="s">
         <v>156</v>
-      </c>
-[...6 lines deleted...]
-        <v>157</v>
       </c>
       <c r="B73" t="s">
         <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D73" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E73">
         <v>2471</v>
       </c>
       <c r="F73" s="15">
         <v>312951.36</v>
       </c>
       <c r="G73" s="15">
         <v>678337.44</v>
       </c>
       <c r="H73" t="s">
+        <v>158</v>
+      </c>
+      <c r="I73" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A74" t="s">
         <v>159</v>
-      </c>
-[...6 lines deleted...]
-        <v>160</v>
       </c>
       <c r="B74" t="s">
         <v>26</v>
       </c>
       <c r="C74" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D74" t="s">
         <v>71</v>
       </c>
       <c r="E74" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F74" s="15">
         <v>324483.02</v>
       </c>
       <c r="G74" s="15">
         <v>674311.87</v>
       </c>
       <c r="H74" t="s">
         <v>18</v>
       </c>
       <c r="I74" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A75" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B75" t="s">
         <v>26</v>
       </c>
       <c r="C75" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="D75" t="s">
         <v>29</v>
       </c>
       <c r="F75" s="15">
         <v>325969.71999999997</v>
       </c>
       <c r="G75" s="15">
         <v>673529.99</v>
       </c>
       <c r="H75" t="s">
         <v>18</v>
       </c>
       <c r="I75" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A76" t="s">
+        <v>163</v>
+      </c>
+      <c r="B76" t="s">
+        <v>11</v>
+      </c>
+      <c r="C76" t="s">
         <v>164</v>
       </c>
-      <c r="B76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D76" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E76">
         <v>25015</v>
       </c>
       <c r="F76" s="15">
         <v>329947.21000000002</v>
       </c>
       <c r="G76" s="15">
         <v>672552.82</v>
       </c>
       <c r="H76" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A77" t="s">
         <v>166</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" t="s">
+      <c r="B77" t="s">
+        <v>11</v>
+      </c>
+      <c r="C77" t="s">
         <v>167</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="E77">
         <v>1979</v>
       </c>
       <c r="F77" s="15">
         <v>325609.21999999997</v>
       </c>
       <c r="G77" s="15">
         <v>670629.21</v>
       </c>
       <c r="H77" t="s">
         <v>18</v>
       </c>
       <c r="I77" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A78" t="s">
+        <v>169</v>
+      </c>
+      <c r="B78" t="s">
+        <v>11</v>
+      </c>
+      <c r="C78" t="s">
         <v>170</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E78">
         <v>1442</v>
       </c>
       <c r="F78" s="15">
         <v>319446.68</v>
       </c>
       <c r="G78" s="15">
         <v>668763.79</v>
       </c>
       <c r="H78" t="s">
         <v>18</v>
       </c>
       <c r="I78" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A79" t="s">
+        <v>172</v>
+      </c>
+      <c r="B79" t="s">
+        <v>11</v>
+      </c>
+      <c r="C79" t="s">
         <v>173</v>
       </c>
-      <c r="B79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D79" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E79">
         <v>157</v>
       </c>
       <c r="F79" s="15">
         <v>321035.34999999998</v>
       </c>
       <c r="G79" s="15">
         <v>666928.47</v>
       </c>
       <c r="H79" t="s">
         <v>18</v>
       </c>
       <c r="I79" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A80" t="s">
+        <v>174</v>
+      </c>
+      <c r="B80" t="s">
+        <v>11</v>
+      </c>
+      <c r="C80" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
       <c r="D80" t="s">
         <v>17</v>
       </c>
       <c r="E80">
         <v>2013</v>
       </c>
       <c r="F80" s="15">
         <v>324174.17</v>
       </c>
       <c r="G80" s="15">
         <v>669841.22</v>
       </c>
       <c r="H80" t="s">
         <v>18</v>
       </c>
       <c r="I80" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A81" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B81" t="s">
         <v>11</v>
       </c>
       <c r="C81" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="D81" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E81">
         <v>3190</v>
       </c>
       <c r="F81" s="15">
         <v>320482</v>
       </c>
       <c r="G81" s="15">
         <v>673694</v>
       </c>
       <c r="H81" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A82" t="s">
+        <v>176</v>
+      </c>
+      <c r="B82" t="s">
+        <v>11</v>
+      </c>
+      <c r="C82" t="s">
         <v>177</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="E82">
         <v>2579</v>
       </c>
       <c r="F82" s="15">
         <v>320554.3</v>
       </c>
       <c r="G82" s="15">
         <v>668679.65</v>
       </c>
       <c r="H82" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="I82" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="B83" t="s">
         <v>11</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="D83" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E83">
         <v>3396</v>
       </c>
       <c r="F83" s="14">
         <v>323393</v>
       </c>
       <c r="G83" s="14">
         <v>669323</v>
       </c>
       <c r="H83" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A84" t="s">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84" t="s">
+      <c r="B84" t="s">
+        <v>11</v>
+      </c>
+      <c r="C84" t="s">
         <v>181</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="E84">
         <v>3258</v>
       </c>
       <c r="F84" s="15">
         <v>320481.99</v>
       </c>
       <c r="G84" s="15">
         <v>674474.28</v>
       </c>
       <c r="H84" t="s">
         <v>18</v>
       </c>
       <c r="I84" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
+        <v>183</v>
+      </c>
+      <c r="B85" t="s">
+        <v>11</v>
+      </c>
+      <c r="C85" t="s">
         <v>184</v>
       </c>
-      <c r="B85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E85">
         <v>2056</v>
       </c>
       <c r="F85" s="15">
         <v>322075.90000000002</v>
       </c>
       <c r="G85" s="15">
         <v>670480.76</v>
       </c>
       <c r="H85" t="s">
         <v>18</v>
       </c>
       <c r="I85" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
+        <v>185</v>
+      </c>
+      <c r="B86" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" t="s">
         <v>186</v>
       </c>
-      <c r="B86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E86">
         <v>3477</v>
       </c>
       <c r="F86" s="15">
         <v>319380.92</v>
       </c>
       <c r="G86" s="15">
         <v>677230.17</v>
       </c>
       <c r="H86" t="s">
+        <v>187</v>
+      </c>
+      <c r="I86" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A87" t="s">
         <v>188</v>
       </c>
-      <c r="I86" t="s">
-[...4 lines deleted...]
-      <c r="A87" t="s">
+      <c r="B87" t="s">
+        <v>11</v>
+      </c>
+      <c r="C87" t="s">
         <v>189</v>
       </c>
-      <c r="B87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D87" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E87">
         <v>3602</v>
       </c>
       <c r="F87" s="15">
         <v>319099.09999999998</v>
       </c>
       <c r="G87" s="15">
         <v>676764.57</v>
       </c>
       <c r="H87" t="s">
         <v>18</v>
       </c>
       <c r="I87" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
+        <v>190</v>
+      </c>
+      <c r="B88" t="s">
+        <v>11</v>
+      </c>
+      <c r="C88" t="s">
         <v>191</v>
       </c>
-      <c r="B88" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D88" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E88">
         <v>3188</v>
       </c>
       <c r="F88" s="15">
         <v>320312.53999999998</v>
       </c>
       <c r="G88" s="15">
         <v>675255.54</v>
       </c>
       <c r="H88" t="s">
         <v>18</v>
       </c>
       <c r="I88" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B89" t="s">
         <v>11</v>
       </c>
       <c r="C89" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="D89" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E89">
         <v>1518</v>
       </c>
       <c r="F89" s="14">
         <v>323506</v>
       </c>
       <c r="G89" s="14">
         <v>676350</v>
       </c>
       <c r="H89" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
+        <v>192</v>
+      </c>
+      <c r="B90" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" t="s">
         <v>193</v>
       </c>
-      <c r="B90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D90" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E90">
         <v>13295</v>
       </c>
       <c r="F90" s="15">
         <v>329699.49</v>
       </c>
       <c r="G90" s="15">
         <v>673569.53</v>
       </c>
       <c r="H90" t="s">
         <v>18</v>
       </c>
       <c r="I90" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
+        <v>194</v>
+      </c>
+      <c r="B91" t="s">
+        <v>11</v>
+      </c>
+      <c r="C91" t="s">
         <v>195</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>196</v>
       </c>
-      <c r="D91" t="s">
+      <c r="E91" s="13" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="F91" s="15">
         <v>323579.38</v>
       </c>
       <c r="G91" s="15">
         <v>672000.57</v>
       </c>
       <c r="H91" t="s">
         <v>18</v>
       </c>
       <c r="I91" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
+        <v>198</v>
+      </c>
+      <c r="B92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C92" t="s">
         <v>199</v>
-      </c>
-[...4 lines deleted...]
-        <v>200</v>
       </c>
       <c r="D92" t="s">
         <v>17</v>
       </c>
       <c r="E92">
         <v>2375</v>
       </c>
       <c r="F92" s="15">
         <v>325000.27</v>
       </c>
       <c r="G92" s="15">
         <v>670258.76</v>
       </c>
       <c r="H92" t="s">
         <v>18</v>
       </c>
       <c r="I92" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="B93" t="s">
         <v>11</v>
       </c>
       <c r="C93" t="s">
-        <v>337</v>
+        <v>335</v>
       </c>
       <c r="D93" t="s">
         <v>66</v>
       </c>
       <c r="E93">
         <v>31762</v>
       </c>
       <c r="F93" s="14">
         <v>330265</v>
       </c>
       <c r="G93" s="14">
         <v>671175</v>
       </c>
       <c r="H93" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
+        <v>200</v>
+      </c>
+      <c r="B94" t="s">
+        <v>11</v>
+      </c>
+      <c r="C94" t="s">
         <v>201</v>
       </c>
-      <c r="B94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D94" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E94">
         <v>2598</v>
       </c>
       <c r="F94" s="15">
         <v>324142.74</v>
       </c>
       <c r="G94" s="15">
         <v>675174.74</v>
       </c>
       <c r="H94" t="s">
         <v>18</v>
       </c>
       <c r="I94" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
-        <v>342</v>
+        <v>340</v>
       </c>
       <c r="B95" t="s">
         <v>11</v>
       </c>
       <c r="C95" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="D95" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E95">
         <v>25016</v>
       </c>
       <c r="F95" s="14">
         <v>331384</v>
       </c>
       <c r="G95" s="14">
         <v>673003</v>
       </c>
       <c r="H95" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="B96" t="s">
         <v>11</v>
       </c>
       <c r="C96" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
       <c r="D96" t="s">
         <v>13</v>
       </c>
       <c r="E96">
         <v>52</v>
       </c>
       <c r="F96" s="17">
         <v>326365.09000000003</v>
       </c>
       <c r="G96" s="17">
         <v>676342.42</v>
       </c>
       <c r="H96" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A97" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="B97" t="s">
         <v>11</v>
       </c>
       <c r="C97" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D97" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E97" s="13">
         <v>25017</v>
       </c>
       <c r="F97" s="14">
         <v>321466</v>
       </c>
       <c r="G97" s="14">
         <v>670025</v>
       </c>
       <c r="H97" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A98" t="s">
+        <v>202</v>
+      </c>
+      <c r="B98" t="s">
+        <v>11</v>
+      </c>
+      <c r="C98" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>204</v>
       </c>
       <c r="D98" t="s">
         <v>71</v>
       </c>
       <c r="E98">
         <v>2502</v>
       </c>
       <c r="F98" s="15">
         <v>325307.07</v>
       </c>
       <c r="G98" s="15">
         <v>674823.61</v>
       </c>
       <c r="H98" t="s">
         <v>18</v>
       </c>
       <c r="I98" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A99" t="s">
+        <v>204</v>
+      </c>
+      <c r="B99" t="s">
+        <v>11</v>
+      </c>
+      <c r="C99" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D99" t="s">
         <v>13</v>
       </c>
       <c r="E99">
         <v>21489</v>
       </c>
       <c r="F99" s="15">
         <v>327401.82</v>
       </c>
       <c r="G99" s="15">
         <v>675936.77</v>
       </c>
       <c r="H99" t="s">
         <v>18</v>
       </c>
       <c r="I99" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A100" t="s">
+        <v>206</v>
+      </c>
+      <c r="B100" t="s">
+        <v>11</v>
+      </c>
+      <c r="C100" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="D100" t="s">
         <v>66</v>
       </c>
       <c r="E100">
         <v>2429</v>
       </c>
       <c r="F100" s="15">
         <v>327212.74</v>
       </c>
       <c r="G100" s="15">
         <v>669235.34</v>
       </c>
       <c r="H100" t="s">
         <v>18</v>
       </c>
       <c r="I100" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A101" t="s">
+        <v>208</v>
+      </c>
+      <c r="B101" t="s">
+        <v>11</v>
+      </c>
+      <c r="C101" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D101" t="s">
         <v>21</v>
       </c>
       <c r="E101">
         <v>2140</v>
       </c>
       <c r="F101" s="15">
         <v>327639.94</v>
       </c>
       <c r="G101" s="15">
         <v>674779.4</v>
       </c>
       <c r="H101" t="s">
         <v>18</v>
       </c>
       <c r="I101" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A102" t="s">
+        <v>210</v>
+      </c>
+      <c r="B102" t="s">
+        <v>11</v>
+      </c>
+      <c r="C102" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D102" t="s">
         <v>21</v>
       </c>
       <c r="E102">
         <v>1388</v>
       </c>
       <c r="F102" s="15">
         <v>326750.11</v>
       </c>
       <c r="G102" s="15">
         <v>674664.51</v>
       </c>
       <c r="H102" t="s">
         <v>18</v>
       </c>
       <c r="I102" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A103" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="B103" t="s">
         <v>11</v>
       </c>
       <c r="C103" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="D103" t="s">
         <v>17</v>
       </c>
       <c r="E103">
         <v>32802</v>
       </c>
       <c r="F103" s="14">
         <v>324032</v>
       </c>
       <c r="G103" s="14">
         <v>670769</v>
       </c>
       <c r="H103" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A104" t="s">
+        <v>212</v>
+      </c>
+      <c r="B104" t="s">
+        <v>11</v>
+      </c>
+      <c r="C104" t="s">
         <v>213</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E104">
         <v>3267</v>
       </c>
       <c r="F104" s="15">
         <v>323456.69</v>
       </c>
       <c r="G104" s="15">
         <v>672590.9</v>
       </c>
       <c r="H104" t="s">
         <v>18</v>
       </c>
       <c r="I104" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A105" t="s">
+        <v>214</v>
+      </c>
+      <c r="B105" t="s">
+        <v>11</v>
+      </c>
+      <c r="C105" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="D105" t="s">
         <v>13</v>
       </c>
       <c r="E105">
         <v>2309</v>
       </c>
       <c r="F105" s="15">
         <v>326381.59999999998</v>
       </c>
       <c r="G105" s="15">
         <v>675676.61</v>
       </c>
       <c r="H105" t="s">
         <v>18</v>
       </c>
       <c r="I105" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A106" t="s">
+        <v>216</v>
+      </c>
+      <c r="B106" t="s">
+        <v>11</v>
+      </c>
+      <c r="C106" t="s">
         <v>217</v>
       </c>
-      <c r="B106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D106" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E106">
         <v>1411</v>
       </c>
       <c r="F106" s="15">
         <v>321873.3</v>
       </c>
       <c r="G106" s="15">
         <v>674234.6</v>
       </c>
       <c r="H106" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A107" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B107" t="s">
         <v>11</v>
       </c>
       <c r="C107" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="D107" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E107">
         <v>3801</v>
       </c>
       <c r="F107" s="14">
         <v>321670</v>
       </c>
       <c r="G107" s="14">
         <v>670332</v>
       </c>
       <c r="H107" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A108" t="s">
+        <v>218</v>
+      </c>
+      <c r="B108" t="s">
+        <v>11</v>
+      </c>
+      <c r="C108" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="D108" t="s">
         <v>21</v>
       </c>
       <c r="E108">
         <v>1873</v>
       </c>
       <c r="F108" s="15">
         <v>326813.34999999998</v>
       </c>
       <c r="G108" s="15">
         <v>674181.62</v>
       </c>
       <c r="H108" t="s">
         <v>18</v>
       </c>
       <c r="I108" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A109" t="s">
+        <v>220</v>
+      </c>
+      <c r="B109" t="s">
+        <v>11</v>
+      </c>
+      <c r="C109" t="s">
         <v>221</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="D109" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="E109">
         <v>3154</v>
       </c>
       <c r="F109" s="15">
         <v>322626.81</v>
       </c>
       <c r="G109" s="15">
         <v>673108.51</v>
       </c>
       <c r="H109" t="s">
         <v>18</v>
       </c>
       <c r="I109" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A110" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="B110" t="s">
         <v>11</v>
       </c>
       <c r="C110" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="D110" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="E110">
         <v>2135</v>
       </c>
       <c r="F110" s="14">
         <v>330189</v>
       </c>
       <c r="G110" s="14">
         <v>673783</v>
       </c>
       <c r="H110" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A111" t="s">
+        <v>223</v>
+      </c>
+      <c r="B111" t="s">
+        <v>11</v>
+      </c>
+      <c r="C111" t="s">
         <v>224</v>
       </c>
-      <c r="B111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D111" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E111">
         <v>3276</v>
       </c>
       <c r="F111" s="15">
         <v>321977.15000000002</v>
       </c>
       <c r="G111" s="15">
         <v>672003.75</v>
       </c>
       <c r="H111" t="s">
         <v>18</v>
       </c>
       <c r="I111" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A112" t="s">
+        <v>225</v>
+      </c>
+      <c r="B112" t="s">
+        <v>11</v>
+      </c>
+      <c r="C112" t="s">
         <v>226</v>
       </c>
-      <c r="B112" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E112">
         <v>3590</v>
       </c>
       <c r="F112" s="15">
         <v>319721.11</v>
       </c>
       <c r="G112" s="15">
         <v>671195.61</v>
       </c>
       <c r="H112" t="s">
         <v>18</v>
       </c>
       <c r="I112" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A113" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
       <c r="B113" t="s">
         <v>11</v>
       </c>
       <c r="C113" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="D113" t="s">
         <v>66</v>
       </c>
       <c r="E113">
         <v>32994</v>
       </c>
       <c r="F113" s="15">
         <v>327286</v>
       </c>
       <c r="G113" s="15">
         <v>668841</v>
       </c>
       <c r="H113" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A114" t="s">
+        <v>227</v>
+      </c>
+      <c r="B114" t="s">
+        <v>11</v>
+      </c>
+      <c r="C114" t="s">
         <v>228</v>
       </c>
-      <c r="B114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D114" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E114">
         <v>3599</v>
       </c>
       <c r="F114" s="15">
         <v>319852.3</v>
       </c>
       <c r="G114" s="15">
         <v>672568.67</v>
       </c>
       <c r="H114" t="s">
         <v>18</v>
       </c>
       <c r="I114" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A115" t="s">
+        <v>229</v>
+      </c>
+      <c r="B115" t="s">
+        <v>11</v>
+      </c>
+      <c r="C115" t="s">
         <v>230</v>
       </c>
-      <c r="B115" t="s">
-[...2 lines deleted...]
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="E115">
         <v>3259</v>
       </c>
       <c r="F115" s="15">
         <v>325149.74</v>
       </c>
       <c r="G115" s="15">
         <v>676899.01</v>
       </c>
       <c r="H115" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="I115" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A116" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="D116" t="s">
         <v>21</v>
       </c>
       <c r="E116">
         <v>1846</v>
       </c>
       <c r="F116" s="14">
         <v>329019</v>
       </c>
       <c r="G116" s="14">
         <v>675370</v>
       </c>
       <c r="H116" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A117" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="D117" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E117">
         <v>1488</v>
       </c>
       <c r="F117" s="14">
         <v>321494</v>
       </c>
       <c r="G117" s="14">
         <v>671763</v>
       </c>
       <c r="H117" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A118" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="D118" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="E118">
         <v>3240</v>
       </c>
       <c r="F118" s="14">
         <v>320349</v>
       </c>
       <c r="G118" s="14">
         <v>672150</v>
       </c>
       <c r="H118" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A119" t="s">
+        <v>233</v>
+      </c>
+      <c r="B119" t="s">
+        <v>11</v>
+      </c>
+      <c r="C119" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
       <c r="D119" t="s">
         <v>13</v>
       </c>
       <c r="E119">
         <v>3121</v>
       </c>
       <c r="F119" s="15">
         <v>325606.76</v>
       </c>
       <c r="G119" s="15">
         <v>676442.06</v>
       </c>
       <c r="H119" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="I119" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A120" t="s">
+        <v>235</v>
+      </c>
+      <c r="B120" t="s">
+        <v>11</v>
+      </c>
+      <c r="C120" t="s">
         <v>236</v>
       </c>
-      <c r="B120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D120" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E120">
         <v>3148</v>
       </c>
       <c r="F120" s="15">
         <v>323151.75</v>
       </c>
       <c r="G120" s="15">
         <v>672305.95</v>
       </c>
       <c r="H120" t="s">
         <v>18</v>
       </c>
       <c r="I120" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A121" t="s">
+        <v>283</v>
+      </c>
+      <c r="B121" t="s">
+        <v>11</v>
+      </c>
+      <c r="C121" t="s">
         <v>284</v>
       </c>
-      <c r="B121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D121" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="E121">
         <v>3</v>
       </c>
       <c r="F121" s="15">
         <v>324351.78999999998</v>
       </c>
       <c r="G121" s="15">
         <v>676660.15</v>
       </c>
       <c r="H121" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A122" t="s">
+        <v>287</v>
+      </c>
+      <c r="B122" t="s">
+        <v>11</v>
+      </c>
+      <c r="C122" t="s">
+        <v>288</v>
+      </c>
+      <c r="D122" t="s">
+        <v>71</v>
+      </c>
+      <c r="E122">
+        <v>3180</v>
+      </c>
+      <c r="F122" s="15">
+        <v>325137.74</v>
+      </c>
+      <c r="G122" s="15">
+        <v>675368.47</v>
+      </c>
+      <c r="H122" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.3">
       <c r="A125" s="11" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A127" t="s">
         <v>238</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" t="s">
+      <c r="B127" t="s">
+        <v>11</v>
+      </c>
+      <c r="C127" t="s">
         <v>239</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A128" t="s">
         <v>240</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A128" t="s">
+      <c r="B128" t="s">
+        <v>11</v>
+      </c>
+      <c r="C128" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A129" t="s">
         <v>241</v>
       </c>
-      <c r="B128" t="s">
-[...7 lines deleted...]
-      <c r="A129" t="s">
+      <c r="B129" t="s">
+        <v>11</v>
+      </c>
+      <c r="C129" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D129" t="s">
         <v>71</v>
       </c>
       <c r="E129">
         <v>13398</v>
       </c>
       <c r="F129" s="15">
         <v>325730.36</v>
       </c>
       <c r="G129" s="15">
         <v>674593.99</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="B130" t="s">
         <v>26</v>
       </c>
       <c r="C130" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D130" t="s">
         <v>71</v>
       </c>
       <c r="E130" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F130" s="15">
         <v>324359.11</v>
       </c>
       <c r="G130" s="15">
         <v>675257.91</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="B131" t="s">
         <v>26</v>
       </c>
       <c r="C131" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D131" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E131">
         <v>3153</v>
       </c>
       <c r="F131" s="15">
         <v>323891.45</v>
       </c>
       <c r="G131" s="15">
         <v>675088.57</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" t="s">
+        <v>248</v>
+      </c>
+      <c r="B132" t="s">
         <v>249</v>
       </c>
-      <c r="B132" t="s">
+      <c r="C132" t="s">
         <v>250</v>
       </c>
-      <c r="C132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D132" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E132">
         <v>1173</v>
       </c>
       <c r="F132" s="15">
         <v>324089.23</v>
       </c>
       <c r="G132" s="15">
         <v>675160.67</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="B133" t="s">
         <v>26</v>
       </c>
       <c r="C133" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D133" t="s">
         <v>71</v>
       </c>
       <c r="E133">
         <v>2136</v>
       </c>
       <c r="F133" s="15">
         <v>323992</v>
       </c>
       <c r="G133" s="15">
         <v>675355.14</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="B134" t="s">
         <v>26</v>
       </c>
       <c r="C134" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D134" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E134">
         <v>3306</v>
       </c>
       <c r="F134" s="15">
         <v>324255.92</v>
       </c>
       <c r="G134" s="15">
         <v>674993.98</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" t="s">
+        <v>255</v>
+      </c>
+      <c r="B135" t="s">
+        <v>11</v>
+      </c>
+      <c r="C135" t="s">
         <v>256</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="D135" t="s">
         <v>13</v>
       </c>
       <c r="E135" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="F135" s="15">
         <v>326365.09000000003</v>
       </c>
       <c r="G135" s="15">
         <v>676342.42</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" t="s">
+        <v>258</v>
+      </c>
+      <c r="B136" t="s">
+        <v>11</v>
+      </c>
+      <c r="C136" t="s">
         <v>259</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D136" t="s">
         <v>71</v>
       </c>
       <c r="E136">
         <v>2891</v>
       </c>
       <c r="F136" s="15">
         <v>324689.68</v>
       </c>
       <c r="G136" s="15">
         <v>675038.79</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" t="s">
+        <v>260</v>
+      </c>
+      <c r="B137" t="s">
+        <v>11</v>
+      </c>
+      <c r="C137" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D137" t="s">
         <v>21</v>
       </c>
       <c r="E137">
         <v>941</v>
       </c>
       <c r="F137" s="15">
         <v>325663.55</v>
       </c>
       <c r="G137" s="15">
         <v>675716.28</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="B138" t="s">
         <v>26</v>
       </c>
       <c r="C138" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D138" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E138" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="F138" s="15">
         <v>323795</v>
       </c>
       <c r="G138" s="15">
         <v>673774.52</v>
       </c>
     </row>
-    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A139" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B139" t="s">
         <v>23</v>
       </c>
       <c r="C139" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D139" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E139">
         <v>2230</v>
       </c>
       <c r="F139" s="15">
         <v>325333.27</v>
       </c>
       <c r="G139" s="15">
         <v>673803.31</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="B140" t="s">
         <v>26</v>
       </c>
       <c r="C140" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D140" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E140">
         <v>505</v>
       </c>
       <c r="F140" s="15">
         <v>324944.3</v>
       </c>
       <c r="G140" s="15">
         <v>673924.54</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B141" t="s">
         <v>26</v>
       </c>
       <c r="C141" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D141" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E141">
         <v>554</v>
       </c>
       <c r="F141" s="15">
         <v>325141.42</v>
       </c>
       <c r="G141" s="15">
         <v>673980.82</v>
       </c>
     </row>
-    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A142" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B142" t="s">
         <v>26</v>
       </c>
       <c r="C142" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D142" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="E142">
         <v>194</v>
       </c>
       <c r="F142" s="15">
         <v>325357.95</v>
       </c>
       <c r="G142" s="15">
         <v>674035.99</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" t="s">
+        <v>272</v>
+      </c>
+      <c r="B143" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D143" t="s">
         <v>13</v>
       </c>
       <c r="E143">
         <v>1571</v>
       </c>
       <c r="F143" s="15">
         <v>326639.14</v>
       </c>
       <c r="G143" s="15">
         <v>676319</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" t="s">
+        <v>274</v>
+      </c>
+      <c r="B144" t="s">
+        <v>11</v>
+      </c>
+      <c r="C144" t="s">
         <v>275</v>
       </c>
-      <c r="B144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D144" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E144">
         <v>1693</v>
       </c>
       <c r="F144" s="15">
         <v>321292</v>
       </c>
       <c r="G144" s="15">
         <v>668874</v>
       </c>
     </row>
-    <row r="146" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A145" t="s">
+        <v>383</v>
+      </c>
+      <c r="B145" t="s">
+        <v>26</v>
+      </c>
+      <c r="C145" t="s">
+        <v>82</v>
+      </c>
+      <c r="D145" t="s">
+        <v>83</v>
+      </c>
+      <c r="E145">
+        <v>3639</v>
+      </c>
+      <c r="F145" s="15">
+        <v>326413</v>
+      </c>
+      <c r="G145" s="15">
+        <v>673790</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" t="s">
+        <v>376</v>
+      </c>
+      <c r="B146" t="s">
+        <v>26</v>
+      </c>
+      <c r="C146" t="s">
+        <v>387</v>
+      </c>
+      <c r="D146" t="s">
+        <v>21</v>
+      </c>
+      <c r="E146">
+        <v>45</v>
+      </c>
+      <c r="F146" s="15">
+        <v>326236</v>
+      </c>
+      <c r="G146" s="15">
+        <v>674676</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A147" t="s">
+        <v>385</v>
+      </c>
+      <c r="B147" t="s">
+        <v>26</v>
+      </c>
+      <c r="C147" t="s">
+        <v>377</v>
+      </c>
+      <c r="D147" t="s">
+        <v>17</v>
+      </c>
+      <c r="E147">
+        <v>2726</v>
+      </c>
+      <c r="F147" s="15">
+        <v>324528</v>
+      </c>
+      <c r="G147" s="15">
+        <v>670881</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A148" t="s">
+        <v>379</v>
+      </c>
+      <c r="B148" t="s">
+        <v>26</v>
+      </c>
+      <c r="C148" t="s">
+        <v>380</v>
+      </c>
+      <c r="D148" t="s">
+        <v>126</v>
+      </c>
+      <c r="E148">
+        <v>2471</v>
+      </c>
+      <c r="F148" s="15">
+        <v>312951.36</v>
+      </c>
+      <c r="G148" s="15">
+        <v>678337.44</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A149" t="s">
+        <v>386</v>
+      </c>
+      <c r="B149" t="s">
+        <v>26</v>
+      </c>
+      <c r="C149" t="s">
+        <v>388</v>
+      </c>
+      <c r="D149" t="s">
+        <v>71</v>
+      </c>
+      <c r="E149">
+        <v>2346</v>
+      </c>
+      <c r="F149" s="15">
+        <v>324929</v>
+      </c>
+      <c r="G149" s="15">
+        <v>672953</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A150" s="20" t="s">
+        <v>389</v>
+      </c>
+      <c r="B150" t="s">
+        <v>26</v>
+      </c>
+      <c r="C150" s="20" t="s">
+        <v>381</v>
+      </c>
+      <c r="D150" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="E150">
+        <v>2679</v>
+      </c>
+      <c r="F150" s="15">
+        <v>325927</v>
+      </c>
+      <c r="G150" s="15">
+        <v>673629</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A151" t="s">
+        <v>390</v>
+      </c>
+      <c r="B151" t="s">
+        <v>11</v>
+      </c>
+      <c r="C151" t="s">
+        <v>393</v>
+      </c>
+      <c r="D151" t="s">
+        <v>83</v>
+      </c>
+      <c r="E151">
+        <v>1391</v>
+      </c>
+      <c r="F151" s="15">
+        <v>328478</v>
+      </c>
+      <c r="G151" s="15">
+        <v>673148</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A152" t="s">
+        <v>391</v>
+      </c>
+      <c r="B152" t="s">
+        <v>11</v>
+      </c>
+      <c r="C152" t="s">
+        <v>394</v>
+      </c>
+      <c r="D152" t="s">
+        <v>396</v>
+      </c>
+      <c r="E152">
+        <v>722</v>
+      </c>
+      <c r="F152" s="15">
+        <v>329408</v>
+      </c>
+      <c r="G152" s="15">
+        <v>668702</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A153" t="s">
+        <v>392</v>
+      </c>
+      <c r="B153" t="s">
+        <v>11</v>
+      </c>
+      <c r="C153" t="s">
+        <v>395</v>
+      </c>
+      <c r="D153" t="s">
+        <v>171</v>
+      </c>
+      <c r="E153">
+        <v>32229</v>
+      </c>
+      <c r="F153" s="15">
+        <v>321592</v>
+      </c>
+      <c r="G153" s="15">
+        <v>669744</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A154" t="s">
+        <v>397</v>
+      </c>
+      <c r="B154" t="s">
+        <v>11</v>
+      </c>
+      <c r="C154" t="s">
+        <v>398</v>
+      </c>
+      <c r="D154" t="s">
+        <v>399</v>
+      </c>
+      <c r="E154">
+        <v>2866</v>
+      </c>
+      <c r="F154" s="15">
+        <v>319940</v>
+      </c>
+      <c r="G154" s="15">
+        <v>675096</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A156" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A157" t="s">
         <v>277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A147" t="s">
+      <c r="B157" t="s">
         <v>278</v>
       </c>
-      <c r="B147" t="s">
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A158" t="s">
         <v>279</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A148" t="s">
+      <c r="B158" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A159" t="s">
         <v>280</v>
       </c>
-      <c r="B148" t="s">
-[...4 lines deleted...]
-      <c r="A149" t="s">
+      <c r="B159" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E8" sqref="E8"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="13.140625" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="13.140625" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.33203125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.88671875" customWidth="1"/>
+    <col min="5" max="5" width="13.109375" customWidth="1"/>
     <col min="6" max="7" width="10" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="30.7109375" bestFit="1" customWidth="1"/>
-    <col min="9" max="9" width="21.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="30.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="21.6640625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
-        <v>283</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A5" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B5" t="s">
         <v>11</v>
       </c>
       <c r="C5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D5" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="E5">
-        <v>3180</v>
+        <v>889</v>
       </c>
       <c r="F5" s="15">
-        <v>325137.74</v>
+        <v>322819.88</v>
       </c>
       <c r="G5" s="15">
-        <v>675368.47</v>
+        <v>671144.72</v>
       </c>
       <c r="I5" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+        <v>286</v>
+      </c>
+      <c r="J5" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>292</v>
       </c>
       <c r="C6" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D6" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="E6">
-        <v>889</v>
+        <v>418</v>
       </c>
       <c r="F6" s="15">
-        <v>322819.88</v>
+        <v>325234.7</v>
       </c>
       <c r="G6" s="15">
-        <v>671144.72</v>
+        <v>676315.39</v>
       </c>
       <c r="I6" t="s">
-        <v>287</v>
-[...9 lines deleted...]
-      <c r="C7" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A7" s="18" t="s">
         <v>294</v>
       </c>
-      <c r="D7" t="s">
-[...16 lines deleted...]
-      <c r="A8" t="s">
+      <c r="B7" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="18" t="s">
         <v>295</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D7" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="18">
+        <v>45</v>
+      </c>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="18" t="s">
+        <v>286</v>
+      </c>
+      <c r="J7" s="18" t="s">
+        <v>375</v>
+      </c>
+      <c r="K7" s="18"/>
+      <c r="L7" s="18"/>
+    </row>
+    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="F9" s="15"/>
+      <c r="G9" s="15"/>
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="D8" t="s">
-[...11 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
     </row>
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A11" t="s">
         <v>297</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>297</v>
+      </c>
+      <c r="D11" t="s">
+        <v>126</v>
+      </c>
+      <c r="E11">
+        <v>3439</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15"/>
-    </row>
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I11" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A12" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D12" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="E12">
-        <v>3439</v>
+        <v>89</v>
       </c>
       <c r="F12" s="15"/>
       <c r="G12" s="15"/>
       <c r="I12" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A13" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B13" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D13" t="s">
-        <v>127</v>
+        <v>92</v>
       </c>
       <c r="E13">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="G13" s="15"/>
+        <v>1933</v>
+      </c>
+      <c r="F13" s="15">
+        <v>324692</v>
+      </c>
+      <c r="G13" s="15">
+        <v>674010</v>
+      </c>
       <c r="I13" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A14" t="s">
-        <v>302</v>
+        <v>356</v>
       </c>
       <c r="B14" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s">
-        <v>303</v>
+        <v>371</v>
       </c>
       <c r="D14" t="s">
-        <v>93</v>
+        <v>222</v>
       </c>
       <c r="E14">
-        <v>1933</v>
+        <v>3665</v>
       </c>
       <c r="F14" s="15">
-        <v>324692</v>
+        <v>318836</v>
       </c>
       <c r="G14" s="15">
-        <v>674010</v>
+        <v>672569</v>
       </c>
       <c r="I14" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
       <c r="A15" t="s">
+        <v>357</v>
+      </c>
+      <c r="B15" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D15" t="s">
+        <v>182</v>
+      </c>
+      <c r="E15">
+        <v>714</v>
+      </c>
+      <c r="F15" s="15">
+        <v>319163</v>
+      </c>
+      <c r="G15" s="15">
+        <v>674438</v>
+      </c>
+      <c r="I15" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+      <c r="A16" t="s">
         <v>358</v>
-      </c>
-[...24 lines deleted...]
-        <v>359</v>
       </c>
       <c r="B16" t="s">
         <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>372</v>
       </c>
       <c r="D16" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E16">
-        <v>714</v>
+        <v>1906</v>
       </c>
       <c r="F16" s="15">
-        <v>319163</v>
+        <v>320159</v>
       </c>
       <c r="G16" s="15">
-        <v>674438</v>
+        <v>677682</v>
       </c>
       <c r="I16" t="s">
-        <v>299</v>
-[...28 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>303</v>
+      </c>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
     </row>
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" s="2" t="s">
+    <row r="19" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="A19" t="s">
         <v>304</v>
       </c>
-      <c r="F19" s="15"/>
-[...3 lines deleted...]
-      <c r="A20" t="s">
+      <c r="I19" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A26" sqref="A26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="54.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="19.5546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="54.88671875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
+        <v>306</v>
+      </c>
+      <c r="B1" s="5" t="s">
         <v>307</v>
       </c>
-      <c r="B1" s="5" t="s">
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
         <v>308</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="6" t="s">
+      <c r="B2" s="6" t="s">
         <v>309</v>
       </c>
-      <c r="B2" s="6" t="s">
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
         <v>310</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="6" t="s">
+      <c r="B3" s="6" t="s">
         <v>311</v>
       </c>
-      <c r="B3" s="6" t="s">
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="6" t="s">
         <v>312</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="6" t="s">
+      <c r="B4" s="6" t="s">
         <v>313</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+    </row>
+    <row r="5" spans="1:2" ht="26.4" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="7" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="6" t="s">
         <v>315</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="6" t="s">
+      <c r="B6" s="6" t="s">
         <v>316</v>
       </c>
-      <c r="B6" s="6" t="s">
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="8" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="8" t="s">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="5" t="s">
         <v>318</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>319</v>
       </c>
-      <c r="B9" s="5" t="s">
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
         <v>320</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="9" t="s">
+      <c r="B10" s="9" t="s">
         <v>321</v>
       </c>
-      <c r="B10" s="9" t="s">
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
         <v>322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="9" t="s">
+      <c r="B11" s="9" t="s">
         <v>323</v>
       </c>
-      <c r="B11" s="9" t="s">
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
         <v>324</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="9" t="s">
+      <c r="B12" s="9" t="s">
         <v>325</v>
       </c>
-      <c r="B12" s="9" t="s">
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="8" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" s="10" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" s="10" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="10" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="B20" s="4" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>CG Asset Register</vt:lpstr>