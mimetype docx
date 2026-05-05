--- v0 (2026-02-03)
+++ v1 (2026-05-05)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2B8791A6" w14:textId="54822703" w:rsidR="00A200DE" w:rsidRDefault="00A200DE" w:rsidP="00B9414A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F130D05" wp14:editId="45A34DD4">
             <wp:extent cx="3898900" cy="552450"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1" name="Graphic 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -184,88 +184,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="29C8A36E" w14:textId="77777777" w:rsidR="00B9414A" w:rsidRDefault="00B9414A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="308B2796" w14:textId="37D60D4A" w:rsidR="00880B0A" w:rsidRPr="00B9414A" w:rsidRDefault="00B9414A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9414A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Payment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B43A710" w14:textId="3A8D709C" w:rsidR="00B9414A" w:rsidRDefault="00B9414A" w:rsidP="00B9414A">
+    <w:p w14:paraId="6B43A710" w14:textId="6C23E721" w:rsidR="00B9414A" w:rsidRDefault="00B9414A" w:rsidP="00B9414A">
       <w:r>
         <w:t xml:space="preserve">Your notices cannot be lodged until we have received payment – </w:t>
       </w:r>
       <w:r w:rsidR="00C4237C">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> payment link can be found </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="004D0D0F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">                            (£</w:t>
       </w:r>
       <w:r w:rsidR="0008278D">
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> each to lodge notice</w:t>
       </w:r>
       <w:r w:rsidR="00803F85">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>£10 for a marriage certificate</w:t>
       </w:r>
       <w:r w:rsidR="00FE5DEA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00803F85">
-        <w:t>and £2 postage</w:t>
+        <w:t>and £</w:t>
+      </w:r>
+      <w:r w:rsidR="008406DA">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00803F85">
+        <w:t xml:space="preserve"> postage</w:t>
       </w:r>
       <w:r w:rsidR="00830A9C">
         <w:t xml:space="preserve"> for delivery of your certificate</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2122"/>
         <w:gridCol w:w="8221"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B9414A" w14:paraId="2F890772" w14:textId="77777777" w:rsidTr="00055A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79051CB9" w14:textId="5287904C" w:rsidR="00B9414A" w:rsidRDefault="00B9414A" w:rsidP="00B9414A">
             <w:r>
@@ -543,137 +549,143 @@
       <w:r w:rsidR="00880B0A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00880B0A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00880B0A">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00880B0A">
         <w:tab/>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00880B0A" w:rsidSect="0083065B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="720" w:bottom="284" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00880B0A"/>
     <w:rsid w:val="0008278D"/>
     <w:rsid w:val="00174B09"/>
+    <w:rsid w:val="00255BF0"/>
     <w:rsid w:val="004D0D0F"/>
     <w:rsid w:val="006564B2"/>
     <w:rsid w:val="00803F85"/>
     <w:rsid w:val="0083065B"/>
     <w:rsid w:val="00830A9C"/>
+    <w:rsid w:val="008406DA"/>
     <w:rsid w:val="00880B0A"/>
+    <w:rsid w:val="00902771"/>
     <w:rsid w:val="00A200DE"/>
+    <w:rsid w:val="00B1377C"/>
     <w:rsid w:val="00B9414A"/>
     <w:rsid w:val="00C30518"/>
     <w:rsid w:val="00C4237C"/>
     <w:rsid w:val="00EB03F0"/>
+    <w:rsid w:val="00F1632B"/>
+    <w:rsid w:val="00FA5922"/>
     <w:rsid w:val="00FE5DEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D502CAB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E032D5F6-8A5F-467D-9207-7BAF8031E9DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1112,57 +1124,57 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D0D0F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D0D0F"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/payments/city-of-edinburgh-council-registrars/religious-belief-lodging-notice-fee-with-postage-102" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/payments/city-of-edinburgh-council-registrars/religious-and-belief-lodging-notice-and-postage-fee-pound103" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1421,70 +1433,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>304</Words>
-  <Characters>1733</Characters>
+  <Words>305</Words>
+  <Characters>1740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2033</CharactersWithSpaces>
+  <CharactersWithSpaces>2041</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tania Walker</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>