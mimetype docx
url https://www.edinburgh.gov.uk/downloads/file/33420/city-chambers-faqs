--- v0 (2025-12-05)
+++ v1 (2026-06-18)
@@ -300,51 +300,51 @@
       <w:r w:rsidR="005E01FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the age of 2 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are included in the maximum number of attendees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C759DF4" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00CE5BE0" w:rsidRDefault="004275DA" w:rsidP="004275DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C4E13D5" w14:textId="3DC2E1ED" w:rsidR="00DC6332" w:rsidRDefault="00DC6332" w:rsidP="004275DA">
+    <w:p w14:paraId="20E58B55" w14:textId="77777777" w:rsidR="0046307C" w:rsidRDefault="00DC6332" w:rsidP="004275DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Is there parking at the City Chambers? </w:t>
       </w:r>
       <w:r w:rsidR="00A51444">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                            </w:t>
       </w:r>
       <w:r w:rsidR="00FF7D72" w:rsidRPr="00FD74D4">
         <w:rPr>
@@ -406,712 +406,789 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidR="00FF7D72" w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, however this </w:t>
       </w:r>
       <w:r w:rsidR="009D7A8A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>may be subject to change</w:t>
       </w:r>
       <w:r w:rsidR="00FF7D72" w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">. If parking is suspended, we will let you know as soon as we can. </w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t>. If parking is suspended</w:t>
+      </w:r>
+      <w:r w:rsidR="002F50F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="0046307C" w:rsidRPr="0046307C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Temporary Traffic Regulation Order</w:t>
+      </w:r>
+      <w:r w:rsidR="0046307C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> issued</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF7D72" w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, we will let you know as soon as we can</w:t>
+      </w:r>
+      <w:r w:rsidR="002F50F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C4E13D5" w14:textId="70AFBCA9" w:rsidR="00DC6332" w:rsidRDefault="002F50F4" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please be aware road closure notifications can come in a few days before the closure is due to take place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBD0221" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562807BE" w14:textId="41325598" w:rsidR="0088325A" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do I access the Quadrangle during the Fringe Festival in August?  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is strictly no parking available in the Quadrangle during the whole month of August. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C83EDBD" w14:textId="77777777" w:rsidR="004275DA" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054BE9B4" w14:textId="4D1D9AE5" w:rsidR="002C1FB7" w:rsidRPr="0049563D" w:rsidRDefault="0049563D" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049563D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>When I lodge notice what will happen with my documents?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A1F01F" w14:textId="3CAFDA15" w:rsidR="002C1FB7" w:rsidRDefault="0049563D" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">They will remain in the office until your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ceremony,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you can arrange to collect earlier if you wish (by appointment) or enclose a pre-paid envelope for us to return.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BB59789" w14:textId="54383956" w:rsidR="00D12CC0" w:rsidRDefault="00D12CC0" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you lodge notice by </w:t>
+      </w:r>
+      <w:r w:rsidR="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>appointment,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they will normally be returned to you at this time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4161CEE4" w14:textId="77777777" w:rsidR="0049563D" w:rsidRPr="00FD74D4" w:rsidRDefault="0049563D" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A5FEAE" w14:textId="73CC8CBB" w:rsidR="0088325A" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Is there access for my disabled guest?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="00EA3EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="0094749C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
+        <w:t>There is no disabled parking facility in the Quadrangle</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B62DF4A" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79898B65" w14:textId="149F51EA" w:rsidR="0088325A" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">How do I access the Quadrangle during the Fringe Festival in August?  </w:t>
+        <w:t xml:space="preserve">What time should my guests arrive? </w:t>
       </w:r>
       <w:r w:rsidR="00EA3EE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <w:t xml:space="preserve">                                                                                  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guests should </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DB7" w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrive </w:t>
+      </w:r>
+      <w:r w:rsidR="00667FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DB7" w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>minutes before your ceremony</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DB7" w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time</w:t>
+      </w:r>
+      <w:r w:rsidR="00667FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789EA596" w14:textId="6C6BAAF0" w:rsidR="002375E4" w:rsidRDefault="002375E4" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you arrive late there may be the chance of rescheduling your booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A415CA1" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CB589EC" w14:textId="1C48BF44" w:rsidR="0088325A" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">There is strictly no parking available in the Quadrangle during the whole month of August. </w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Can my guests throw confetti?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>unfortunately</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>throwing confetti is an offence (Environmental Protection Act 1990).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37547104" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="081A4F51" w14:textId="6B3700AF" w:rsidR="0088325A" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Where is the nearest smoking area for my guests?  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0049563D">
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Smoking is not permitted within the City Chambers or in the Quadrangle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0400635B" w14:textId="77777777" w:rsidR="004275DA" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E2AB34" w14:textId="09C52195" w:rsidR="00E737F9" w:rsidRPr="00E737F9" w:rsidRDefault="00E737F9" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E737F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Can I take photos on the staircase in the City Chambers?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F56111B" w14:textId="00F667F5" w:rsidR="00E737F9" w:rsidRDefault="002F50F4" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00E737F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nfortunately</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E737F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those booked in the Alexander Suite are unable to take photos on the staircase. Ceremonies taking place in the European Room and Council Chamber can use the staircase for photos but consult the registrar beforehand as parties will be using this to enter and exit the room.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A1D508" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="479D6C87" w14:textId="2DD17E03" w:rsidR="00FF7D72" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Can I play music at my ceremony?</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6332" w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yes, you can choose to have music played for guest arrival, walking into the ceremony suite, signing the marriage schedule, exit music for when you are leaving the ceremony suite.</w:t>
+      </w:r>
+      <w:r w:rsidR="004214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC6332" w:rsidRPr="00FD74D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>You can play music via our Bluetooth speaker</w:t>
+      </w:r>
+      <w:r w:rsidR="00590312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidR="00110489">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your own device. (phone, </w:t>
+      </w:r>
+      <w:r w:rsidR="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>iPad</w:t>
+      </w:r>
+      <w:r w:rsidR="00110489">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc)</w:t>
+      </w:r>
+      <w:r w:rsidR="00590312">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A668339" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FE3E431" w14:textId="542D56B7" w:rsidR="0088325A" w:rsidRDefault="0088325A" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t>When I lodge notice what will happen with my documents?</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Can a Piper pipe me into the room?  </w:t>
+      </w:r>
+      <w:r w:rsidR="004214FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">If you lodge notice by </w:t>
+        <w:t xml:space="preserve">                                                                              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pipers are not </w:t>
+      </w:r>
+      <w:r w:rsidR="0060543C" w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>permitted inside</w:t>
+      </w:r>
+      <w:r w:rsidR="00404743" w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>he City Chambers</w:t>
+      </w:r>
+      <w:r w:rsidR="00404743" w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> however they can pipe you</w:t>
+      </w:r>
+      <w:r w:rsidR="00404743" w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into the building from the doorway</w:t>
       </w:r>
       <w:r w:rsidR="0060543C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...25 lines deleted...]
-          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – please check with a member of staff that there are no other ceremonies taking place at the same time</w:t>
+      </w:r>
+      <w:r w:rsidR="00404743" w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0060543C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5836A8F3" w14:textId="77777777" w:rsidR="004275DA" w:rsidRPr="00FD74D4" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F60F53C" w14:textId="3E75D7AC" w:rsidR="004275DA" w:rsidRDefault="004275DA" w:rsidP="004275DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...510 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02CED9E1" wp14:editId="4C1C436A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-626745</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-896620</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="283845" cy="16238220"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Rectangle 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="283845" cy="16238220"/>
                         </a:xfrm>
@@ -1196,51 +1273,50 @@
       <w:r w:rsidR="00B10DB7" w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the couple can</w:t>
       </w:r>
       <w:r w:rsidR="00DC6332" w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> both walk in together. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436810E5" w14:textId="2D413C6D" w:rsidR="004275DA" w:rsidRDefault="004275DA" w:rsidP="004275DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD74D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AB7E868" wp14:editId="5813FE7D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-615950</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-914400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="283845" cy="16238220"/>
                 <wp:effectExtent l="0" t="0" r="1905" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="504815729" name="Rectangle 504815729"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="283845" cy="16238220"/>
                         </a:xfrm>
@@ -2018,61 +2094,61 @@
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0060543C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Marriage and civil partnership guide - gov.scot (www.gov.scot)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00B60F8E" w:rsidRPr="0060543C" w:rsidSect="004275DA">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1134" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DA7BEB4" w14:textId="77777777" w:rsidR="00C874FF" w:rsidRDefault="00C874FF" w:rsidP="004F20EA">
+    <w:p w14:paraId="7E600D3C" w14:textId="77777777" w:rsidR="008B36FB" w:rsidRDefault="008B36FB" w:rsidP="004F20EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DB524D9" w14:textId="77777777" w:rsidR="00C874FF" w:rsidRDefault="00C874FF" w:rsidP="004F20EA">
+    <w:p w14:paraId="08999C8E" w14:textId="77777777" w:rsidR="008B36FB" w:rsidRDefault="008B36FB" w:rsidP="004F20EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2097,61 +2173,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3222F949" w14:textId="77777777" w:rsidR="00C874FF" w:rsidRDefault="00C874FF" w:rsidP="004F20EA">
+    <w:p w14:paraId="7050F2F9" w14:textId="77777777" w:rsidR="008B36FB" w:rsidRDefault="008B36FB" w:rsidP="004F20EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C8D7190" w14:textId="77777777" w:rsidR="00C874FF" w:rsidRDefault="00C874FF" w:rsidP="004F20EA">
+    <w:p w14:paraId="748DD6D3" w14:textId="77777777" w:rsidR="008B36FB" w:rsidRDefault="008B36FB" w:rsidP="004F20EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0424E5AC" w14:textId="306B5DF7" w:rsidR="0078339E" w:rsidRPr="004275DA" w:rsidRDefault="0078339E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
@@ -2825,106 +2901,112 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DC6332"/>
     <w:rsid w:val="000C71BD"/>
     <w:rsid w:val="000E77BB"/>
     <w:rsid w:val="00110489"/>
     <w:rsid w:val="0016081D"/>
     <w:rsid w:val="001B1E21"/>
     <w:rsid w:val="001C7400"/>
     <w:rsid w:val="00207FF9"/>
     <w:rsid w:val="0023530F"/>
     <w:rsid w:val="002375E4"/>
     <w:rsid w:val="00263428"/>
     <w:rsid w:val="002754DD"/>
     <w:rsid w:val="00290B3B"/>
     <w:rsid w:val="002B6211"/>
     <w:rsid w:val="002C1FB7"/>
     <w:rsid w:val="002D49E9"/>
     <w:rsid w:val="002E2EFF"/>
+    <w:rsid w:val="002F50F4"/>
     <w:rsid w:val="003132E7"/>
     <w:rsid w:val="003608FD"/>
     <w:rsid w:val="00364863"/>
     <w:rsid w:val="003C3D90"/>
     <w:rsid w:val="003E6613"/>
     <w:rsid w:val="00404743"/>
     <w:rsid w:val="004214FC"/>
     <w:rsid w:val="004275DA"/>
+    <w:rsid w:val="0046307C"/>
     <w:rsid w:val="00473545"/>
     <w:rsid w:val="00493F60"/>
     <w:rsid w:val="0049563D"/>
     <w:rsid w:val="004B232D"/>
     <w:rsid w:val="004C4B3C"/>
     <w:rsid w:val="004D5727"/>
     <w:rsid w:val="004D702F"/>
     <w:rsid w:val="004F20EA"/>
     <w:rsid w:val="005224A3"/>
     <w:rsid w:val="00525F67"/>
     <w:rsid w:val="00527B55"/>
     <w:rsid w:val="00566C6A"/>
     <w:rsid w:val="00590312"/>
     <w:rsid w:val="005E01FD"/>
     <w:rsid w:val="0060224C"/>
     <w:rsid w:val="0060543C"/>
     <w:rsid w:val="00615FE6"/>
     <w:rsid w:val="00653D71"/>
     <w:rsid w:val="00667FB4"/>
     <w:rsid w:val="006D3DEB"/>
+    <w:rsid w:val="006E3D9C"/>
     <w:rsid w:val="006E64A2"/>
     <w:rsid w:val="00714097"/>
     <w:rsid w:val="0078339E"/>
     <w:rsid w:val="007A203D"/>
     <w:rsid w:val="00837B74"/>
     <w:rsid w:val="00843425"/>
     <w:rsid w:val="00873652"/>
     <w:rsid w:val="0088325A"/>
     <w:rsid w:val="0088497C"/>
     <w:rsid w:val="008A134D"/>
+    <w:rsid w:val="008B36FB"/>
     <w:rsid w:val="008F0630"/>
     <w:rsid w:val="008F4948"/>
     <w:rsid w:val="008F7700"/>
     <w:rsid w:val="0094749C"/>
     <w:rsid w:val="00956A56"/>
     <w:rsid w:val="009D6421"/>
     <w:rsid w:val="009D7A8A"/>
     <w:rsid w:val="00A079C4"/>
     <w:rsid w:val="00A51444"/>
     <w:rsid w:val="00A6167D"/>
     <w:rsid w:val="00AC6135"/>
     <w:rsid w:val="00B10DB7"/>
     <w:rsid w:val="00B349C9"/>
     <w:rsid w:val="00B60F8E"/>
     <w:rsid w:val="00BB7D2A"/>
     <w:rsid w:val="00BC3086"/>
     <w:rsid w:val="00BE2AF7"/>
     <w:rsid w:val="00BF782C"/>
+    <w:rsid w:val="00C007D7"/>
+    <w:rsid w:val="00C064E1"/>
     <w:rsid w:val="00C46AF7"/>
     <w:rsid w:val="00C65D62"/>
     <w:rsid w:val="00C874FF"/>
     <w:rsid w:val="00C9426F"/>
     <w:rsid w:val="00CE5BE0"/>
     <w:rsid w:val="00D12CC0"/>
     <w:rsid w:val="00D250D3"/>
     <w:rsid w:val="00D36087"/>
     <w:rsid w:val="00D757DC"/>
     <w:rsid w:val="00D97D7A"/>
     <w:rsid w:val="00DC39FD"/>
     <w:rsid w:val="00DC6332"/>
     <w:rsid w:val="00DD08A1"/>
     <w:rsid w:val="00E02C0E"/>
     <w:rsid w:val="00E3421A"/>
     <w:rsid w:val="00E737F9"/>
     <w:rsid w:val="00E82627"/>
     <w:rsid w:val="00EA3EE8"/>
     <w:rsid w:val="00F02F60"/>
     <w:rsid w:val="00F07282"/>
     <w:rsid w:val="00F25281"/>
     <w:rsid w:val="00F2547C"/>
     <w:rsid w:val="00FD74D4"/>
     <w:rsid w:val="00FF7D72"/>
   </w:rsids>
@@ -3545,51 +3627,50 @@
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004F20EA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -4443,70 +4524,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>1039</Words>
-  <Characters>5928</Characters>
+  <Words>1061</Words>
+  <Characters>6053</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>49</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6954</CharactersWithSpaces>
+  <CharactersWithSpaces>7100</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kayleigh Wilson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>