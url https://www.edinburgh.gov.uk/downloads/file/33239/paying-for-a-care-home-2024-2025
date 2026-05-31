--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,52 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0AA3C67C" w14:textId="7343C0F5" w:rsidR="00FF49C0" w:rsidRPr="006E75AB" w:rsidRDefault="00463A7A" w:rsidP="006E75AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="008443F6">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="284A34D5" wp14:editId="16F2A3C9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4086489</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-899886</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2556314" cy="2627086"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -83,62 +84,68 @@
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2564733" cy="2635739"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00FF49C0" w:rsidRPr="006E75AB">
         <w:t>Paying for a care home</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48023938" w14:textId="2B61A4B9" w:rsidR="00BF7CE1" w:rsidRPr="006E75AB" w:rsidRDefault="005E514C" w:rsidP="006E75AB">
+    <w:p w14:paraId="48023938" w14:textId="6FF9C477" w:rsidR="00BF7CE1" w:rsidRPr="006E75AB" w:rsidRDefault="005E514C" w:rsidP="006E75AB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00F14128">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FE4385" w14:textId="62F444AE" w:rsidR="006549F0" w:rsidRPr="005C172D" w:rsidRDefault="00BF7CE1" w:rsidP="005C172D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="005C172D">
         <w:t xml:space="preserve">Contents </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60710561" w14:textId="0B2B10FB" w:rsidR="006549F0" w:rsidRPr="00FF49C0" w:rsidRDefault="002B3CAA" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Page 2</w:t>
@@ -167,51 +174,51 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Page 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Who needs to pay?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098F3B97" w14:textId="0C9EED50" w:rsidR="002B3CAA" w:rsidRPr="009346D2" w:rsidRDefault="002B3CAA" w:rsidP="002B3CAA">
+    <w:p w14:paraId="098F3B97" w14:textId="322B0690" w:rsidR="002B3CAA" w:rsidRPr="009346D2" w:rsidRDefault="002B3CAA" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="2268"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Pages 4 - </w:t>
       </w:r>
       <w:r w:rsidR="005A6CB0" w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
@@ -238,73 +245,73 @@
       </w:r>
       <w:r w:rsidR="00D52C54" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D6A85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="001C1637">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FE01DB">
+      <w:r w:rsidR="00BD5C1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007D6A85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="001B555D">
+      <w:r w:rsidR="00BD5C1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>500</w:t>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="008C1FE1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>and do not own property</w:t>
       </w:r>
       <w:r w:rsidR="00D31414" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">. What will I pay? </w:t>
       </w:r>
@@ -343,119 +350,137 @@
     <w:p w14:paraId="382651B5" w14:textId="53FDB4C6" w:rsidR="006549F0" w:rsidRPr="00626249" w:rsidRDefault="002B3CAA" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626249">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00626249">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Calculating your assessed contribution</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470CEFC3" w14:textId="1B410D33" w:rsidR="00626249" w:rsidRPr="00626249" w:rsidRDefault="00626249" w:rsidP="00626249">
+    <w:p w14:paraId="470CEFC3" w14:textId="0DE8FB2D" w:rsidR="00626249" w:rsidRPr="00626249" w:rsidRDefault="00626249" w:rsidP="00626249">
       <w:pPr>
         <w:ind w:left="2160" w:firstLine="108"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626249">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have savings and investments between </w:t>
       </w:r>
       <w:r w:rsidR="007D6A85">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidR="007D6A85">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>750</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626249">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1637">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626249">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>000</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">and </w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49F29887" w14:textId="48ACD677" w:rsidR="002B3CAA" w:rsidRDefault="00D31414" w:rsidP="002B3CAA">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F29887" w14:textId="7142113F" w:rsidR="002B3CAA" w:rsidRDefault="00D31414" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2268" w:hanging="2268"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
       <w:r w:rsidR="005A6CB0" w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="004700D9">
         <w:rPr>
@@ -507,51 +532,75 @@
         </w:rPr>
         <w:t>less</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> than</w:t>
       </w:r>
       <w:r w:rsidR="00D52C54" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>and own property. What will I pay?</w:t>
       </w:r>
       <w:r w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -606,51 +655,51 @@
         <w:t>Interim Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B1DDB6" w14:textId="799471A4" w:rsidR="006549F0" w:rsidRPr="00FF49C0" w:rsidRDefault="002B3CAA" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Deferred Payment Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761B1DC5" w14:textId="59B29CC0" w:rsidR="002B3CAA" w:rsidRPr="009346D2" w:rsidRDefault="006549F0" w:rsidP="002B3CAA">
+    <w:p w14:paraId="761B1DC5" w14:textId="6850CF38" w:rsidR="002B3CAA" w:rsidRPr="009346D2" w:rsidRDefault="006549F0" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007847B8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Page </w:t>
       </w:r>
       <w:r w:rsidR="00D07B7C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -681,51 +730,75 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>I have savings and investments of more than</w:t>
       </w:r>
       <w:r w:rsidR="00D52C54" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>. What will I pay?</w:t>
       </w:r>
       <w:r w:rsidR="00D31414" w:rsidRPr="009346D2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46936C67" w14:textId="4E2EC9B6" w:rsidR="006549F0" w:rsidRPr="00FF49C0" w:rsidRDefault="002B3CAA" w:rsidP="002B3CAA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2268"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
@@ -1241,51 +1314,50 @@
       <w:r w:rsidRPr="002B1968">
         <w:t>2324</w:t>
       </w:r>
       <w:r w:rsidR="00033503" w:rsidRPr="002B1968">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B71890F" w14:textId="77777777" w:rsidR="006549F0" w:rsidRPr="00FF49C0" w:rsidRDefault="006549F0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA3D3BA" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="006E75AB" w:rsidRDefault="00BF7CE1" w:rsidP="00DC0775">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="006E75AB">
-        <w:lastRenderedPageBreak/>
         <w:t>Who needs to pay?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FE40CA" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="005552DB">
       <w:r w:rsidRPr="00FF49C0">
         <w:t>Everyone pays a contribution towards their care and accommodation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15086465" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="005552DB">
       <w:r w:rsidRPr="00FF49C0">
         <w:t>When you are choosing a care home it is important to know that care home</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>costs can vary widely. Care home fees range from:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E003674" w14:textId="7D15AE2A" w:rsidR="006549F0" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="005552DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -1400,290 +1472,366 @@
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>make sure that you can afford to</w:t>
       </w:r>
       <w:r w:rsidR="00B33ED5">
         <w:t xml:space="preserve"> reside there.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE4D51A" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="005552DB">
       <w:r w:rsidRPr="00FF49C0">
         <w:t>Your contribution will be based on your income and on any savings and</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>investments you have. To find out how much you will need to pay please</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>turn to the page which applies to you:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED00FE1" w14:textId="556A0FD8" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="005552DB">
+    <w:p w14:paraId="1ED00FE1" w14:textId="0FC9A237" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="005552DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve">f you have savings and investments of less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t>and do not</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve">own property, please </w:t>
       </w:r>
       <w:r w:rsidR="00903B4C">
         <w:t>go</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> to page </w:t>
       </w:r>
       <w:r w:rsidR="00903B4C">
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFDDE84" w14:textId="4295C02F" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="005552DB">
+    <w:p w14:paraId="2EFDDE84" w14:textId="0C78F104" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="005552DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve">f you have savings and investments of less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="008C1FE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t>and own</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve">property, please </w:t>
       </w:r>
       <w:r w:rsidR="00903B4C">
         <w:t>go to page 1</w:t>
       </w:r>
       <w:r w:rsidR="000A7480">
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4E3522" w14:textId="7E1C3994" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="005552DB">
+    <w:p w14:paraId="5C4E3522" w14:textId="3FBD2A56" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="005552DB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve">f you have savings and investments of more than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="005E39EE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:t>please</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00653AED">
         <w:t xml:space="preserve">turn to page </w:t>
       </w:r>
       <w:r w:rsidR="002E5F9C">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="000A7480">
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F59489F" w14:textId="5DAC06CF" w:rsidR="006549F0" w:rsidRPr="00FF49C0" w:rsidRDefault="006549F0" w:rsidP="00DC0775">
       <w:r w:rsidRPr="00FF49C0">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F43CB7C" w14:textId="0FD9C1F2" w:rsidR="00BF7CE1" w:rsidRDefault="00BF7CE1" w:rsidP="005C172D">
+    <w:p w14:paraId="5F43CB7C" w14:textId="1DD21B52" w:rsidR="00BF7CE1" w:rsidRDefault="00BF7CE1" w:rsidP="005C172D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C344C4">
-        <w:lastRenderedPageBreak/>
         <w:t>I have savings and investments of less than</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00C344C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C344C4">
         <w:t>and do not own property. What will</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00C344C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C344C4">
         <w:t>I pay?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E23813" w14:textId="77777777" w:rsidR="00042DD3" w:rsidRPr="00042DD3" w:rsidRDefault="00042DD3" w:rsidP="005C172D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>You may be entitled to local a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C344C4">
         <w:t xml:space="preserve">uthority </w:t>
       </w:r>
       <w:r>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="00C344C4">
         <w:t>unding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8E1D8C" w14:textId="76FC1B5D" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00513FE2">
+    <w:p w14:paraId="6F8E1D8C" w14:textId="294A1E12" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00513FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We have standard rates that we will pay to care home providers to cover their</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>fees. If you have savings an</w:t>
       </w:r>
       <w:r w:rsidR="007F10EA" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">d investments of less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>and do not</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>own property you can choose a care home from a list of the providers who</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>accept our standard rates as long as they have a place for you.</w:t>
+        <w:t xml:space="preserve">accept our standard rates </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they have a place for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A106C3C" w14:textId="5F19AAF7" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00513FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We will pay the care home our standard ra</w:t>
       </w:r>
       <w:r w:rsidR="003A518F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>te including any Free Personal Care or Free Personal and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nursing Care payments. You will pay an assessed contribution based on</w:t>
@@ -1776,103 +1924,119 @@
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>extra costs for the duration of your stay in the care home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AC76413" w14:textId="04E73492" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="0098088B" w:rsidP="00513FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Our application process is now online. </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>So we can calculate your contribution towards your care we will ask you to</w:t>
+        <w:t>So</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we can calculate your contribution towards your care we will ask you to</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>fill in a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n online Financial Assessment </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>form.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can ask someone else to fill in the</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">form but you or your Attorney or Financial </w:t>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but you or your Attorney or Financial </w:t>
       </w:r>
       <w:r w:rsidR="00A91BE8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Representative</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will need to</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>confirm the information is accurate.</w:t>
       </w:r>
@@ -2093,51 +2257,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BA1DA28" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00513FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We may require you to provide further information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3B2499" w14:textId="3C091FE9" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00513FE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>You should contact us if you have any difficulty with the form as we can</w:t>
       </w:r>
       <w:r w:rsidR="006549F0" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC0775">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00042DD3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can find o</w:t>
@@ -2506,51 +2669,50 @@
       </w:r>
       <w:r w:rsidR="00503B49" w:rsidRPr="007901FE">
         <w:t xml:space="preserve"> debt</w:t>
       </w:r>
       <w:r w:rsidR="00C44A69" w:rsidRPr="007901FE">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E52C46" w:rsidRPr="007901FE">
         <w:t xml:space="preserve"> by offering a disregard of your income in your Financial Assessment</w:t>
       </w:r>
       <w:r w:rsidR="00503B49" w:rsidRPr="007901FE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E3EED2" w14:textId="77777777" w:rsidR="00DD2FCE" w:rsidRDefault="00DD2FCE" w:rsidP="005C172D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C5C5ED5" w14:textId="77777777" w:rsidR="00DD2FCE" w:rsidRPr="00DD2FCE" w:rsidRDefault="00DD2FCE" w:rsidP="00DD2FCE"/>
     <w:p w14:paraId="3A5B9B18" w14:textId="77777777" w:rsidR="009F3F3B" w:rsidRPr="00FF49C0" w:rsidRDefault="009F3F3B" w:rsidP="009F3F3B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>How we calculate your contribution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F79264D" w14:textId="632B76A6" w:rsidR="006549F0" w:rsidRDefault="006549F0" w:rsidP="00513FE2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We assess you on an individual basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15739D2B" w14:textId="77777777" w:rsidR="009C0425" w:rsidRPr="00FF49C0" w:rsidRDefault="009C0425" w:rsidP="00513FE2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2819,63 +2981,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> you are currently</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>receiving or apply for additional benefits you are entitled to. If you have a</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>spouse/partner remaining at home they should also contact the Department</w:t>
+        <w:t xml:space="preserve">spouse/partner remaining at </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>home</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they should also contact the Department</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>for Work and Pensions to discuss eligibility of benefits in their own right.</w:t>
+        <w:t xml:space="preserve">for Work and Pensions to discuss eligibility of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>benefits in their own right</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Their telephone number is </w:t>
       </w:r>
       <w:r w:rsidR="00833AD3" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>0800 731 0469</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -2992,51 +3182,50 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F0A6B96" w14:textId="77777777" w:rsidR="008432B4" w:rsidRDefault="008432B4" w:rsidP="00513FE2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BECC845" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="00285B3A" w:rsidRDefault="006A1E07" w:rsidP="00513FE2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285B3A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>We do not include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0788A4EE" w14:textId="77777777" w:rsidR="008432B4" w:rsidRDefault="008432B4" w:rsidP="008432B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05CBD4CA" w14:textId="7022F11C" w:rsidR="006A1E07" w:rsidRPr="00FF28A6" w:rsidRDefault="00FF28A6" w:rsidP="008432B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3115,103 +3304,109 @@
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00900499">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the mobility component of</w:t>
       </w:r>
       <w:r w:rsidR="000A4FC0" w:rsidRPr="00900499">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Personal Independent Payment/Disability Living Allowance</w:t>
       </w:r>
       <w:r w:rsidR="00FD7EE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26707D22" w14:textId="2FD2B30C" w:rsidR="006A1E07" w:rsidRPr="005F0B53" w:rsidRDefault="008C1FE1" w:rsidP="008432B4">
+    <w:p w14:paraId="26707D22" w14:textId="0F0B5E11" w:rsidR="006A1E07" w:rsidRPr="005F0B53" w:rsidRDefault="008C1FE1" w:rsidP="008432B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F0B53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
       <w:r w:rsidR="00B117A1" w:rsidRPr="005F0B53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="0030025D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidR="0020722C">
-[...3 lines deleted...]
-        <w:t>50</w:t>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>95</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="005F0B53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if your weekly income is more than </w:t>
       </w:r>
       <w:r w:rsidR="00B117A1" w:rsidRPr="005F0B53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="001934AD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>270.32</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>82.89</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="005F0B53">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a week or if you receive Pension Savings Credit.  We will add this to your weekly personal allowances</w:t>
       </w:r>
       <w:r w:rsidR="00FD7EE4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="447D368D" w14:textId="6F1E0C92" w:rsidR="006A1E07" w:rsidRDefault="006A1E07" w:rsidP="008432B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -3305,73 +3500,79 @@
       <w:r w:rsidR="007F10EA" w:rsidRPr="00900499">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">njury </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007F10EA" w:rsidRPr="00900499">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ension</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> - £10 disregard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613FA37E" w14:textId="0F401D6A" w:rsidR="00BE5BD2" w:rsidRDefault="008C1FE1" w:rsidP="008432B4">
+    <w:p w14:paraId="613FA37E" w14:textId="39FCC15B" w:rsidR="00BE5BD2" w:rsidRDefault="008C1FE1" w:rsidP="008432B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a personal allowance of </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35.90</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.65</w:t>
       </w:r>
       <w:r w:rsidR="00833AD3" w:rsidRPr="00900499">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> per week</w:t>
       </w:r>
       <w:r w:rsidR="00042DD3" w:rsidRPr="00900499">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04241A82" w14:textId="77777777" w:rsidR="003C420D" w:rsidRPr="003C420D" w:rsidRDefault="003C420D" w:rsidP="008432B4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="447C1868" w14:textId="79478457" w:rsidR="007F10EA" w:rsidRPr="00285B3A" w:rsidRDefault="007F10EA" w:rsidP="008432B4">
       <w:pPr>
@@ -3522,79 +3723,111 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">his may affect </w:t>
       </w:r>
       <w:r w:rsidR="00F87993" w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>your spouse/partner</w:t>
       </w:r>
       <w:r w:rsidR="008612CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> eligibility for certain Department for Work and Pensions benefits in their own right.</w:t>
+        <w:t xml:space="preserve"> eligibility for certain Department for Work and Pensions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C0425">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>benefits in their own right</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C0425">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F87993" w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Your spouse/partner can contact the Department for Work and Pensions on 0800 731 0469 to discuss </w:t>
       </w:r>
       <w:r w:rsidR="00F87993" w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">this. </w:t>
       </w:r>
       <w:r w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>We cannot advise whether or not you should give 50% of your occupational or personal pension to your spouse/partne</w:t>
+        <w:t xml:space="preserve">We cannot advise </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009C0425">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009C0425">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you should give 50% of your occupational or personal pension to your spouse/partne</w:t>
       </w:r>
       <w:r w:rsidR="00F87993" w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">r </w:t>
       </w:r>
       <w:r w:rsidR="00BD3B54" w:rsidRPr="009C0425">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>or how this is managed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F12DC9" w14:textId="49D6721C" w:rsidR="009C0425" w:rsidRDefault="009C0425" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3896,51 +4129,59 @@
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00285B3A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Investments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C81038" w14:textId="77777777" w:rsidR="008432B4" w:rsidRDefault="008432B4" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E03E80A" w14:textId="64AC7306" w:rsidR="00A961DE" w:rsidRDefault="00A961DE" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006A4898">
-        <w:t>We may be able to ignore your investment capital in the assessment provided that you can prove that the investment includes an element of life insurance. If you have such a product, please send us a photocopy of the policy documents showing that life insurance is included.</w:t>
+        <w:t xml:space="preserve">We may be able to ignore your investment capital in the assessment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006A4898">
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006A4898">
+        <w:t xml:space="preserve"> you can prove that the investment includes an element of life insurance. If you have such a product, please send us a photocopy of the policy documents showing that life insurance is included.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C5A06B" w14:textId="77777777" w:rsidR="008432B4" w:rsidRPr="006A4898" w:rsidRDefault="008432B4" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76E9CB21" w14:textId="062DCA20" w:rsidR="007673F4" w:rsidRDefault="00A961DE" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A4898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You should clarify this with us as soon as possible, as inclusion/exclusion of this product in our assessment may affect the funding status and/or care home choice.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25AFCF32" w14:textId="77777777" w:rsidR="008432B4" w:rsidRPr="006A4898" w:rsidRDefault="008432B4" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -3960,181 +4201,210 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We will check the date the investment was</w:t>
       </w:r>
       <w:r w:rsidR="00A961DE" w:rsidRPr="006A4898">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> bought and only disregard this if it is not seen as deprivation of capital.</w:t>
       </w:r>
       <w:r w:rsidR="002B1968">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B05C528" w14:textId="77777777" w:rsidR="00044747" w:rsidRDefault="00044747" w:rsidP="008432B4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E4CE97A" w14:textId="6D1EEAE4" w:rsidR="005463BF" w:rsidRPr="00FF49C0" w:rsidRDefault="005463BF" w:rsidP="005463BF">
+    <w:p w14:paraId="0E4CE97A" w14:textId="6F653394" w:rsidR="005463BF" w:rsidRPr="00FF49C0" w:rsidRDefault="005463BF" w:rsidP="005463BF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The care fees should cover all your care </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>needs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> but you should check with the care home if you will have to pay any other charges such as outings, hairdressing and activities. The personal expenses allowance of </w:t>
       </w:r>
       <w:r w:rsidR="00B117A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="0020722C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>35</w:t>
-[...11 lines deleted...]
-        <w:t>90</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.65</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is set by the Scottish Government and cannot be increased to cover additional expenditure for example to buy cigarettes or alcohol.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A5A1D9" w14:textId="77777777" w:rsidR="005463BF" w:rsidRDefault="005463BF" w:rsidP="005463BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We may need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00505D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">reassess the level of client contribution payable, in light of additional information. For example, if you find that the amount of funds held in a bank account is greater (or less) than you initially believed. This reassessment may be backdated to date of admission to the care home. </w:t>
+        <w:t xml:space="preserve">reassess the level of client contribution payable, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00505D13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00505D13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional information. For example, if you find that the amount of funds held in a bank account is greater (or less) than you initially believed. This reassessment may be backdated to date of admission to the care home. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78960B34" w14:textId="2F38B4F7" w:rsidR="005463BF" w:rsidRDefault="005463BF" w:rsidP="005463BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E29FEC8" w14:textId="77777777" w:rsidR="005463BF" w:rsidRDefault="005463BF" w:rsidP="005463BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">We may need </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00505D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">reassess the level of client contribution payable, in light of additional information. For example, if you find that the amount of funds held in a bank account is greater (or less) than you initially believed. This reassessment may be backdated to date of admission to the care home. </w:t>
+        <w:t xml:space="preserve">reassess the level of client contribution payable, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00505D13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00505D13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional information. For example, if you find that the amount of funds held in a bank account is greater (or less) than you initially believed. This reassessment may be backdated to date of admission to the care home. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C200670" w14:textId="77777777" w:rsidR="005463BF" w:rsidRPr="00505D13" w:rsidRDefault="005463BF" w:rsidP="005463BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A3D0FB" w14:textId="27697A9B" w:rsidR="005463BF" w:rsidRDefault="005463BF" w:rsidP="005463BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We will review your charges every year to include any increases in costs or any changes to your income or savings.</w:t>
       </w:r>
@@ -4298,222 +4568,302 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B6BD288" w14:textId="77777777" w:rsidR="00EB0E53" w:rsidRDefault="00EB0E53" w:rsidP="00626249">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0634C146" w14:textId="77777777" w:rsidR="00EB0E53" w:rsidRDefault="00EB0E53" w:rsidP="00626249">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06B28509" w14:textId="16E7FCA2" w:rsidR="00BF7CE1" w:rsidRPr="00626249" w:rsidRDefault="00BF7CE1" w:rsidP="00626249">
+    <w:p w14:paraId="06B28509" w14:textId="360EAED7" w:rsidR="00BF7CE1" w:rsidRPr="00626249" w:rsidRDefault="00BF7CE1" w:rsidP="00626249">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626249">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>If you have savings and investmen</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="00626249">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ts between </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>£22,000</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006A1E07" w:rsidRPr="00626249">
+        <w:t>£22,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00626249">
+        <w:t>750</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1E07" w:rsidRPr="00626249">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001B555D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00626249">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5149E973" w14:textId="1B220F93" w:rsidR="005A6CB0" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>750</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5149E973" w14:textId="2D9880C5" w:rsidR="005A6CB0" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If you have sav</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ings and investments between </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£22,000</w:t>
+        <w:t>£22,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="00A961DE" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you will</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">contribute all your weekly income except your personal allowance of </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35.90</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.65</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a week. You will also pay £1 a </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>week extra for every £250 or part of £250 you</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">have between </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£22,000</w:t>
+        <w:t>£22,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidR="008C1FE1" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002553FD" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This is called Tariff Income. </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The amount you pay will reduce as your</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4571,51 +4921,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> we do not accept to reduce your savings please see Depriving Yourself of Capital section on page 2</w:t>
       </w:r>
       <w:r w:rsidR="00E54017">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00AE40EF" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F132FC" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">When your savings reach </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£22,000</w:t>
+        <w:t>£22,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5C1B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will no longer pay</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a weekly charge from your </w:t>
       </w:r>
       <w:r w:rsidR="00AE40EF" w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>savings,</w:t>
       </w:r>
@@ -4635,127 +4991,127 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>your income.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F8F63BB" w14:textId="1ABFF5EB" w:rsidR="00BF7CE1" w:rsidRPr="00626249" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626249">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Example 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF1E1E4" w14:textId="634BB3CE" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
+    <w:p w14:paraId="4AF1E1E4" w14:textId="51F9DB26" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>George</w:t>
       </w:r>
       <w:r w:rsidR="00A961DE" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00F132FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> over 65, has less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£22,000</w:t>
+        <w:t>£22,</w:t>
+      </w:r>
+      <w:r w:rsidR="001254A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in savings and has an income of</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00453F65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
-      <w:r w:rsidR="001934AD">
-[...3 lines deleted...]
-        <w:t>227.10</w:t>
+      <w:r w:rsidR="001254A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>238.00</w:t>
       </w:r>
       <w:r w:rsidR="00E06D00" w:rsidRPr="00453F65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00453F65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>from his pension and Pension Credit. George will pay £</w:t>
       </w:r>
-      <w:r w:rsidR="001C1637">
-[...9 lines deleted...]
-        <w:t>91.20</w:t>
+      <w:r w:rsidR="001254A2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>200.35</w:t>
       </w:r>
       <w:r w:rsidRPr="00453F65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> per</w:t>
       </w:r>
       <w:r w:rsidR="006A1E07" w:rsidRPr="00453F65">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>week towards his care home costs.</w:t>
       </w:r>
       <w:r w:rsidR="00B354CD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> definitely </w:t>
       </w:r>
@@ -4864,121 +5220,128 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41022D39" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF49C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Pension Credit (Guaranteed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55ED09B4" w14:textId="45ECB4DF" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
+          <w:p w14:paraId="55ED09B4" w14:textId="6382F022" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF49C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="001934AD">
+            <w:r w:rsidR="001254A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>58.93</w:t>
+              <w:t>69.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w14:paraId="017C6EFA" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13EA6FB5" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF49C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Total (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="699E85B5" w14:textId="5A3D3CCA" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
+          <w:p w14:paraId="699E85B5" w14:textId="11232B06" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00453F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="001934AD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>227.10</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="001254A2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w14:paraId="4B86CB75" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05709813" w14:textId="432E373D" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="007847B8" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -4995,297 +5358,291 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D3832B1" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF49C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal Allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78DAE497" w14:textId="41EB5167" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00110BF9" w:rsidP="006A1E07">
+          <w:p w14:paraId="78DAE497" w14:textId="6E872A2F" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00110BF9" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>£35.90</w:t>
+              <w:t>£3</w:t>
+            </w:r>
+            <w:r w:rsidR="001254A2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w14:paraId="6C5CBE04" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57AAD9B7" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FF49C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Total (B) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52218E4B" w14:textId="1450F1B4" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00110BF9" w:rsidP="006A1E07">
+          <w:p w14:paraId="52218E4B" w14:textId="1AD01EE5" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00110BF9" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>£35.90</w:t>
+              <w:t>£3</w:t>
+            </w:r>
+            <w:r w:rsidR="001254A2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>7.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w14:paraId="795F990C" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF29970" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00042DD3" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>George’s c</w:t>
             </w:r>
             <w:r w:rsidR="006A1E07" w:rsidRPr="00FF49C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ontribution is (A-B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75B69ADA" w14:textId="50B23440" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00E06D00" w:rsidP="006A1E07">
+          <w:p w14:paraId="75B69ADA" w14:textId="00D21A57" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="00E06D00" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00453F65">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="001934AD">
+            <w:r w:rsidR="001254A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>191.20</w:t>
+              <w:t>200.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="637F6B4D" w14:textId="77777777" w:rsidR="00C344C4" w:rsidRDefault="00C344C4" w:rsidP="00BF7CE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5638C999" w14:textId="77777777" w:rsidR="005A6CB0" w:rsidRDefault="005A6CB0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A445240" w14:textId="2BA43959" w:rsidR="00BF7CE1" w:rsidRPr="00626249" w:rsidRDefault="00BF7CE1" w:rsidP="00200F0C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00626249">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Example 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A141C99" w14:textId="716FAB44" w:rsidR="00BF7CE1" w:rsidRPr="004040B4" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
+    <w:p w14:paraId="1A141C99" w14:textId="5F3E98C8" w:rsidR="00BF7CE1" w:rsidRPr="004040B4" w:rsidRDefault="00BF7CE1" w:rsidP="009D72FC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Elizabeth is over 65 and has an </w:t>
       </w:r>
       <w:r w:rsidRPr="004040B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>income of £</w:t>
       </w:r>
-      <w:r w:rsidR="00E27259">
-[...3 lines deleted...]
-        <w:t>223.01</w:t>
+      <w:r w:rsidR="00713190">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>230.10</w:t>
       </w:r>
       <w:r w:rsidRPr="004040B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> from her pension and</w:t>
       </w:r>
       <w:r w:rsidR="00A961DE" w:rsidRPr="004040B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004040B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Pension Credit. She has savings of £</w:t>
       </w:r>
-      <w:r w:rsidR="0079457E" w:rsidRPr="004040B4">
-[...21 lines deleted...]
-        <w:t>500</w:t>
+      <w:r w:rsidR="00D00045">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>31,000</w:t>
       </w:r>
       <w:r w:rsidRPr="004040B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Elizabeth will pay £</w:t>
       </w:r>
-      <w:r w:rsidR="00E27259">
-[...3 lines deleted...]
-        <w:t>186.65</w:t>
+      <w:r w:rsidR="00713190">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>191.35</w:t>
       </w:r>
       <w:r w:rsidR="008B644D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004040B4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>per week towards her care home costs.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4957"/>
         <w:gridCol w:w="4059"/>
       </w:tblGrid>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="305DD886" w14:textId="77777777" w:rsidTr="006179A0">
@@ -5370,329 +5727,311 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D4BC410" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Pension Credit (Guaranteed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7CE7DF" w14:textId="3A8694E2" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
+          <w:p w14:paraId="6E7CE7DF" w14:textId="21F1D6C0" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00E27259">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-              <w:t>2.20</w:t>
+              <w:t>28.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="5B49D4AD" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EE3488E" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Pension Credit (Savings) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6063448E" w14:textId="61A6642B" w:rsidR="008B644D" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="00A961DE">
+          <w:p w14:paraId="6063448E" w14:textId="3C39A302" w:rsidR="008B644D" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="00A961DE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00C93CB2">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>3.98</w:t>
+              <w:t>1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="0289F9DB" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13F1758D" w14:textId="40A48152" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
+          <w:p w14:paraId="13F1758D" w14:textId="459B4881" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Tariff Income from capital of £</w:t>
             </w:r>
-            <w:r w:rsidR="00E27259">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>28</w:t>
-[...11 lines deleted...]
-              <w:t>500</w:t>
+              <w:t>31,000</w:t>
             </w:r>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:br/>
               <w:t>(£</w:t>
             </w:r>
-            <w:r w:rsidR="0079457E" w:rsidRPr="004040B4">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r w:rsidR="00E27259">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>8,500</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D00045">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00E27259">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="001B555D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>£22,000</w:t>
+              <w:t>£22,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D00045">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>750</w:t>
             </w:r>
             <w:r w:rsidR="002B6BE4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006179A0" w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>= £</w:t>
             </w:r>
-            <w:r w:rsidR="00E27259">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...11 lines deleted...]
-              <w:t>000</w:t>
+              <w:t>8,250</w:t>
             </w:r>
             <w:r w:rsidR="006179A0" w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> divided by £250)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3651FDFF" w14:textId="23CE351F" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="005E330C" w:rsidP="006A1E07">
+          <w:p w14:paraId="3651FDFF" w14:textId="5DCE27AB" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="005E330C" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00E27259">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-              <w:t>6.00</w:t>
+              <w:t>33.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="372F9070" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0242EE5A" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Total (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15D212FF" w14:textId="5A74DEE2" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
+          <w:p w14:paraId="15D212FF" w14:textId="753C3182" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6BE4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="00E27259">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00C93CB2">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>0.08</w:t>
+              <w:t>30.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="6B6694CF" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396B7B51" w14:textId="7CAD0028" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="007847B8" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
@@ -5709,311 +6048,329 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5967C6DA" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal Allowance </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49848955" w14:textId="60BC49C4" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="00110BF9" w:rsidP="006A1E07">
+          <w:p w14:paraId="49848955" w14:textId="09E70E3F" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="00110BF9" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>£35.90</w:t>
+              <w:t>£3</w:t>
+            </w:r>
+            <w:r w:rsidR="00D00045">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>7.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="48A71868" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E67020F" w14:textId="202D7A2F" w:rsidR="00B4524A" w:rsidRPr="004040B4" w:rsidRDefault="006179A0" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Savings credit disregard </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C6E0B3" w14:textId="485E289D" w:rsidR="00B4524A" w:rsidRPr="004040B4" w:rsidRDefault="00B4524A" w:rsidP="008B3FA9">
+          <w:p w14:paraId="60C6E0B3" w14:textId="1C960A89" w:rsidR="00B4524A" w:rsidRPr="004040B4" w:rsidRDefault="00B4524A" w:rsidP="008B3FA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
-            <w:r w:rsidR="00C93CB2">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>3.98</w:t>
+              <w:t>1.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="7E64B0E9" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D601E67" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Total (B) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42602B2A" w14:textId="1B14DBF8" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
+          <w:p w14:paraId="42602B2A" w14:textId="06BA4F5C" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="006A1E07" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="002B6BE4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00C93CB2">
+            <w:r w:rsidR="00D00045">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>9.88</w:t>
+              <w:t>8.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004040B4" w:rsidRPr="004040B4" w14:paraId="7ED6CB5E" w14:textId="77777777" w:rsidTr="006179A0">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4957" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77E3E5DC" w14:textId="77777777" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="00042DD3" w:rsidP="00B4524A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Elizabeth’s c</w:t>
             </w:r>
             <w:r w:rsidR="00B4524A" w:rsidRPr="004040B4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">ontribution is (A-B) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4059" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07A92400" w14:textId="349BCD6C" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="008B3FA9" w:rsidP="006A1E07">
+          <w:p w14:paraId="07A92400" w14:textId="7D1A8C95" w:rsidR="006A1E07" w:rsidRPr="004040B4" w:rsidRDefault="008B3FA9" w:rsidP="006A1E07">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B6BE4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>£</w:t>
             </w:r>
             <w:r w:rsidR="00C93CB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>180.20</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D00045">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>91.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B315FA5" w14:textId="77777777" w:rsidR="005A6CB0" w:rsidRDefault="005A6CB0" w:rsidP="006A1E07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36E6F130" w14:textId="77777777" w:rsidR="006179A0" w:rsidRDefault="006179A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694A7B44" w14:textId="2E9A9DC2" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="00CD48F8">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="694A7B44" w14:textId="2F8F39FF" w:rsidR="006A1E07" w:rsidRPr="00FF49C0" w:rsidRDefault="006A1E07" w:rsidP="00CD48F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">The care fees should cover all your care </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>needs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> but you should check with</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the care home if you will have to pay any other charges such as outings,</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hairdressing and activities. The personal expenses allowance of </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35.90</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7.65</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>set by the Scottish Government and cannot be increased to cover additional</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6033,51 +6390,69 @@
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00505D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">We may need </w:t>
       </w:r>
       <w:r w:rsidR="00CD2366">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00505D13">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">reassess the level of client contribution payable, in light of additional information. For example, if you find that the amount of funds held in a bank account is greater (or less) than you initially believed. This reassessment may be backdated to date of admission to the care home. </w:t>
+        <w:t xml:space="preserve">reassess the level of client contribution payable, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00505D13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in light of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00505D13">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional information. For example, if you find that the amount of funds held in a bank account is greater (or less) than you initially believed. This reassessment may be backdated to date of admission to the care home. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B4CFDC" w14:textId="77777777" w:rsidR="009D72FC" w:rsidRPr="00505D13" w:rsidRDefault="009D72FC" w:rsidP="00CD48F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EFA707D" w14:textId="27B1FAFC" w:rsidR="006A1E07" w:rsidRDefault="006A1E07" w:rsidP="00CD48F8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>We will review your charges every year to include any increases in costs or</w:t>
       </w:r>
@@ -6109,85 +6484,114 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D72FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>You can ask us to review your charges at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10C7002C" w14:textId="77777777" w:rsidR="00AA615F" w:rsidRDefault="00AA615F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B578CB" w14:textId="45FD5093" w:rsidR="00B4524A" w:rsidRDefault="00B4524A" w:rsidP="007636F4">
+    <w:p w14:paraId="64B578CB" w14:textId="3AB465CC" w:rsidR="00B4524A" w:rsidRDefault="00B4524A" w:rsidP="007636F4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">I have savings and investments of less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> and own property. What will I pay?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFE14B3" w14:textId="4B7210D3" w:rsidR="00B4524A" w:rsidRDefault="005463BF" w:rsidP="000619C1">
+    <w:p w14:paraId="7CFE14B3" w14:textId="5D37C8B0" w:rsidR="00B4524A" w:rsidRDefault="005463BF" w:rsidP="000619C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">If the value of your savings and investments is less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, and you own a property, you will be responsible for the full cost of your care home fees less any entitlement to Free Personal Care or Free Personal Nursing Care payments because your property is capital you own.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F89F898" w14:textId="120BD616" w:rsidR="004700D9" w:rsidRPr="00BA15B0" w:rsidRDefault="004700D9" w:rsidP="000619C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>This section explains the funding options available to you whilst you access your capital.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3597A702" w14:textId="5945D3B9" w:rsidR="000A4FC0" w:rsidRPr="00BA15B0" w:rsidRDefault="000A4FC0" w:rsidP="000619C1">
@@ -6409,86 +6813,93 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>a divorced or estranged partner who is a single parent with a dependent child</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5612581D" w14:textId="294AF433" w:rsidR="00B4524A" w:rsidRPr="00BA15B0" w:rsidRDefault="00B4524A" w:rsidP="000619C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>the person who looked after you before you moved into the care home if they had given up their own home to move in and care for you.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68588889" w14:textId="4ECF8814" w:rsidR="00B02D2C" w:rsidRPr="00B02D2C" w:rsidRDefault="00007570" w:rsidP="000619C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Please note we may request evidence of the above including how long someone has been living in your home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="562A2D2F" w14:textId="77777777" w:rsidR="00B02D2C" w:rsidRPr="00B02D2C" w:rsidRDefault="00B02D2C" w:rsidP="00B02D2C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B02D2C">
         <w:t xml:space="preserve">If we have disregarded your property or your share in a property, you must advise us if you are planning to sell the property or change the title. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1455BE" w14:textId="77777777" w:rsidR="00B02D2C" w:rsidRPr="00B02D2C" w:rsidRDefault="00B02D2C" w:rsidP="00B02D2C">
       <w:r w:rsidRPr="00B02D2C">
         <w:t>We would expect you to receive your share of the net proceeds from the property sale and therefore a financial reassessment may be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="314C8107" w14:textId="59AD9B60" w:rsidR="00B02D2C" w:rsidRDefault="00B02D2C" w:rsidP="000619C1">
       <w:r w:rsidRPr="00B02D2C">
-        <w:t xml:space="preserve">We would expect that if your property is sold and another property is purchased, you would still own the same </w:t>
+        <w:t xml:space="preserve">We would expect that if your property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B02D2C">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B02D2C">
+        <w:t xml:space="preserve"> sold and another property is purchased, you would still own the same </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="00B02D2C">
         <w:t>share,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B02D2C">
         <w:t xml:space="preserve"> and any residual funds will be split accordingly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C4252E" w14:textId="3BB327EA" w:rsidR="00425324" w:rsidRPr="00425324" w:rsidRDefault="00425324" w:rsidP="00425324">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425324">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">If property maintenance/renovation is unmanageable it is your responsibility to consider other options e.g. sell the property. We cannot subsidise the maintenance or renovation of the property. </w:t>
@@ -6627,77 +7038,94 @@
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in no way party to this agreement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2177FC39" w14:textId="1313E2B0" w:rsidR="007F0D44" w:rsidRDefault="007F0D44" w:rsidP="000619C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59B6D591" w14:textId="5689F2B8" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="0054401A" w:rsidP="000027F1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">12-Week </w:t>
       </w:r>
       <w:r w:rsidR="00A02FFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Funding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24077C30" w14:textId="7855E5D8" w:rsidR="00D07336" w:rsidRDefault="000027F1" w:rsidP="000027F1">
+    <w:p w14:paraId="24077C30" w14:textId="01039E35" w:rsidR="00D07336" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have savings and investments of less than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A02FFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and own a property, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">you may be entitled to 12-week </w:t>
       </w:r>
       <w:r w:rsidR="00A02FFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>funding</w:t>
       </w:r>
@@ -6708,51 +7136,65 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2BDDFC" w14:textId="1928F435" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can choose a care home from a list of providers who accept the standard rates that we pay</w:t>
       </w:r>
       <w:r w:rsidR="00D07336">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as long as they have a place for you. You can choose a more expensive care home if you wish but you will need to make your own arrangements with the care home to meet the extra costs.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they have a place for you. You can choose a more expensive care home if you wish but you will need to make your own arrangements with the care home to meet the extra costs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F0045D" w14:textId="71CBF3AA" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For the first 12 weeks of your </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>stay,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> we will pay the care home </w:t>
@@ -6808,51 +7250,65 @@
         <w:t xml:space="preserve"> funding is subject to a financial </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07336">
         <w:t>assessment,</w:t>
       </w:r>
       <w:r w:rsidR="00D07336" w:rsidRPr="00D07336">
         <w:t xml:space="preserve"> and we can only pay up to the local authority standard rate less a client contribution.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00D07336">
         <w:t>12-week</w:t>
       </w:r>
       <w:r w:rsidR="00D07336" w:rsidRPr="00D07336">
         <w:t xml:space="preserve"> funding is only available for the first 12 weeks of your stay.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E401FC" w14:textId="77777777" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>So that we can calculate your contribution towards your care we will ask you to fill in a financial data collection form. You can ask someone else to fill in the form but you or your Attorney or Financial Guardian will need to sign it to confirm the information is accurate. You will need to provide us with copies of:</w:t>
+        <w:t xml:space="preserve">So that we can calculate your contribution towards your care we will ask you to fill in a financial data collection form. You can ask someone else to fill in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but you or your Attorney or Financial Guardian will need to sign it to confirm the information is accurate. You will need to provide us with copies of:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502CDBBE" w14:textId="77777777" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>bank and/or building society statements for the last six months</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63F6DA08" w14:textId="77777777" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6968,84 +7424,95 @@
       </w:pPr>
       <w:r w:rsidRPr="004700D9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>If you decide not to fill in the form</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be self-funding and charged the full cost of your care less any Free Personal Care or Free Personal and Nursing Care payments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="607E5824" w14:textId="77777777" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>We will ask you to sign a written agreement which shows the cost of the care home and your assessed contribution.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A083C9C" w14:textId="6CB1793D" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
+    <w:p w14:paraId="6A083C9C" w14:textId="628093D0" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You may be entitled to Free Personal Care (worth </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£254.60</w:t>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">260.30 </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per week) or Free Personal and Nursing Care (worth </w:t>
+        <w:t xml:space="preserve">per week) or Free Personal and Nursing Care (worth </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£369.15</w:t>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>377.40</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> per week) if you are entitled to both. The Council will pay these amounts to the care home and not directly to you. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590A1D37" w14:textId="77777777" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="740F9A13" w14:textId="77777777" w:rsidR="000027F1" w:rsidRPr="00BA15B0" w:rsidRDefault="000027F1" w:rsidP="000027F1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
@@ -7110,51 +7577,65 @@
         </w:rPr>
         <w:t>You will be self-funding and responsible for the full cost of your care, less any Free Personal Care or Free Personal and Nursing Care payments</w:t>
       </w:r>
       <w:r w:rsidR="004700D9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>from week 13</w:t>
       </w:r>
       <w:r w:rsidR="004700D9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> whether or not your home has been sold.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your home has been sold.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5A7009" w14:textId="7C6E5CAC" w:rsidR="00E659A0" w:rsidRPr="00E659A0" w:rsidRDefault="00E659A0" w:rsidP="00E659A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E659A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">When the total value of your savings and investments is approaching </w:t>
       </w:r>
       <w:r w:rsidR="007D6A85">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>£</w:t>
       </w:r>
       <w:r w:rsidR="008B6FEC">
         <w:rPr>
@@ -7402,51 +7883,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>with your care home fees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D83570" w14:textId="177ECD81" w:rsidR="00BF7CE1" w:rsidRPr="00BA15B0" w:rsidRDefault="00BF7CE1" w:rsidP="000619C1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>from the date we calculate that you are eligible for help, you will pay</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>an assessed contribution based on your income and savings and we</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>will pay the balance of the fees up to our standard rate</w:t>
@@ -7655,51 +8135,65 @@
         </w:rPr>
         <w:t>us to discuss this or see pages 1</w:t>
       </w:r>
       <w:r w:rsidR="00626249">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00626249">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of this booklet for Interim or</w:t>
+        <w:t xml:space="preserve"> of this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>booklet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Interim or</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Deferred Payment Agreement funding options.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E4274F7" w14:textId="77777777" w:rsidR="00E6456E" w:rsidRPr="00A83CDD" w:rsidRDefault="00E6456E" w:rsidP="000619C1">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83CDD">
         <w:rPr>
@@ -7812,91 +8306,98 @@
         <w:t>you are entitled to directly to the care home.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732ACE72" w14:textId="50962198" w:rsidR="00CE09D8" w:rsidRPr="00BA15B0" w:rsidRDefault="00CE09D8" w:rsidP="000619C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If you are a resident in a City of Edinburgh Council care home, we will send you an invoice f</w:t>
       </w:r>
       <w:r w:rsidR="00042DD3" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">or the care home cost less any </w:t>
       </w:r>
       <w:r w:rsidR="00034F2D" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Free Personal Care </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">or Free Personal and Nursing Care payments </w:t>
+        <w:t xml:space="preserve">Free Personal Care or Free Personal and Nursing Care payments </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you are entitled to. We will also send you information on our invoicing process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180769E9" w14:textId="44BCAA4A" w:rsidR="006D5607" w:rsidRDefault="00CE09D8" w:rsidP="00B02D2C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The care fees should cover all your care </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>needs,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but you should check with the care home if you have to pay any other charges such as outings, hairdressing and activities.</w:t>
+        <w:t xml:space="preserve"> but you should check with the care home if you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pay any other charges such as outings, hairdressing and activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F348CE" w14:textId="17399B4C" w:rsidR="00BF7CE1" w:rsidRPr="00A83CDD" w:rsidRDefault="00BF7CE1" w:rsidP="000619C1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83CDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Any periods you are not living in the care home</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00A83CDD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
@@ -8102,51 +8603,65 @@
         </w:rPr>
         <w:t>spouse/partner remaining at home</w:t>
       </w:r>
       <w:r w:rsidR="005E39EE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> they should also contact the Department</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>for Work and Pensions to discuss eligibility of benefits in their own right. Their</w:t>
+        <w:t xml:space="preserve">for Work and Pensions to discuss eligibility of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>benefits in their own right</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BA15B0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Their</w:t>
       </w:r>
       <w:r w:rsidR="00B4524A" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">telephone number is </w:t>
       </w:r>
       <w:r w:rsidR="008A3311" w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>0800 731 0469</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="366AC703" w14:textId="76B689D6" w:rsidR="00F04EB3" w:rsidRPr="00BA15B0" w:rsidRDefault="00BF7CE1" w:rsidP="000619C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -8189,51 +8704,50 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35B4A65F" w14:textId="77777777" w:rsidR="00F04EB3" w:rsidRPr="00BA15B0" w:rsidRDefault="00F04EB3" w:rsidP="00BA15B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA15B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FFF501E" w14:textId="1513DA91" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Interim Funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B19492" w14:textId="50E9C668" w:rsidR="00BF7CE1" w:rsidRPr="008A3F56" w:rsidRDefault="00BF7CE1" w:rsidP="008A3F56">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3F56">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidR="008A3F56">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -8541,51 +9055,50 @@
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00AA4202">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4202">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>from your Estate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3586999F" w14:textId="77777777" w:rsidR="008A3F56" w:rsidRDefault="008A3F56" w:rsidP="008A3F56"/>
     <w:p w14:paraId="19644F8B" w14:textId="77777777" w:rsidR="00F95663" w:rsidRDefault="00F95663" w:rsidP="008A3F56"/>
     <w:p w14:paraId="384C37FA" w14:textId="77777777" w:rsidR="00F95663" w:rsidRDefault="00F95663" w:rsidP="008A3F56"/>
     <w:p w14:paraId="5F0C394D" w14:textId="77777777" w:rsidR="00F95663" w:rsidRDefault="00F95663" w:rsidP="008A3F56"/>
     <w:p w14:paraId="72FF23C0" w14:textId="77777777" w:rsidR="00F95663" w:rsidRDefault="00F95663" w:rsidP="008A3F56"/>
     <w:p w14:paraId="42223FED" w14:textId="2C1B7C91" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Deferred Payment Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36FB3B05" w14:textId="49E8D0C1" w:rsidR="00BF7CE1" w:rsidRPr="008A3F56" w:rsidRDefault="008A3F56" w:rsidP="00AD4E11">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A3F56">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Definition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F13F313" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00D907E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
@@ -8926,191 +9439,236 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A05D0A" w14:textId="081FEECD" w:rsidR="00AA615F" w:rsidRPr="008700DC" w:rsidRDefault="007F3F38" w:rsidP="008700DC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>We would recommend</w:t>
       </w:r>
       <w:r w:rsidR="008700DC" w:rsidRPr="00481730">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you to advise the private care home that you are applying for Interim Funding or a Deferred Payment. You should also discuss with the private care home regarding deferring the difference between your agreed rate and our standard rate if applicable.</w:t>
+        <w:t xml:space="preserve"> you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008700DC" w:rsidRPr="00481730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>to advise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008700DC" w:rsidRPr="00481730">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the private care home that you are applying for Interim Funding or a Deferred Payment. You should also discuss with the private care home regarding deferring the difference between your agreed rate and our standard rate if applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00AA615F">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9E4857" w14:textId="776247DE" w:rsidR="00BF7CE1" w:rsidRDefault="00BF7CE1" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>I have savings and investments of more</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t xml:space="preserve">than </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:t>£35,500</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>. What will I pay?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7620E132" w14:textId="7C43FC05" w:rsidR="000A4FC0" w:rsidRDefault="000A4FC0" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r w:rsidR="00CA6348">
         <w:t>will be self-funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C6D4239" w14:textId="1913F920" w:rsidR="00555DA0" w:rsidRPr="00FF49C0" w:rsidRDefault="00555DA0" w:rsidP="008D0729">
+    <w:p w14:paraId="2C6D4239" w14:textId="4C88E5BF" w:rsidR="00555DA0" w:rsidRPr="00FF49C0" w:rsidRDefault="00555DA0" w:rsidP="008D0729">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If the total value of your savings, investments and property exceed</w:t>
       </w:r>
       <w:r w:rsidR="0045434F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will be responsible for the full cost of your care home fees less any entitlement to Free Personal </w:t>
       </w:r>
       <w:r w:rsidR="00084920">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Care or Free Personal and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nursing Care</w:t>
       </w:r>
       <w:r w:rsidR="00084920">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E8D68A" w14:textId="0F84625D" w:rsidR="00CE09D8" w:rsidRDefault="00A4519A" w:rsidP="008D0729">
+    <w:p w14:paraId="67E8D68A" w14:textId="6DB5DA86" w:rsidR="00CE09D8" w:rsidRDefault="00A4519A" w:rsidP="008D0729">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">be entitled to Free Personal Care (worth </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£254.60</w:t>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>260.30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> per week) or Free Personal and Nursing Care (worth </w:t>
       </w:r>
       <w:r w:rsidR="00110BF9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£369.15</w:t>
+        <w:t>£</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>377.40</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> per week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
@@ -9382,51 +9940,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the home</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A5F470B" w14:textId="0BFA6D0F" w:rsidR="00BF7CE1" w:rsidRPr="00B225E4" w:rsidRDefault="00BF7CE1" w:rsidP="00B225E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>some homes need you to prove that you have enough money to cover</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>the care fees for three to five years</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="143548F7" w14:textId="224B647C" w:rsidR="00E45D8F" w:rsidRPr="00B225E4" w:rsidRDefault="00BF7CE1" w:rsidP="00B225E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -9925,81 +10482,94 @@
         </w:rPr>
         <w:t>to discuss this or see pages 1</w:t>
       </w:r>
       <w:r w:rsidR="002D398B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="002D398B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of this booklet for Interim</w:t>
+        <w:t xml:space="preserve"> of this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF7CE1" w:rsidRPr="00B225E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>booklet</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF7CE1" w:rsidRPr="00B225E4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Interim</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF7CE1" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Funding or Deferred Payment Agreement funding options</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51946D75" w14:textId="1CBE5B55" w:rsidR="00BF7CE1" w:rsidRPr="00B225E4" w:rsidRDefault="00BF7CE1" w:rsidP="00B225E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>if you are in a more expensive home that does not accept our</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>standard rates then you will need someone who is willing and</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B225E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>able to pay the extra costs for as long as you stay there, or in some</w:t>
@@ -10206,51 +10776,67 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The care fees should cover all your care </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>needs,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but you should check with the care home if you have to pay any other charges such as outings, hairdressing and activities.</w:t>
+        <w:t xml:space="preserve"> but you should check with the care home if you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D0729">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>have to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D0729">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pay any other charges such as outings, hairdressing and activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17D127BD" w14:textId="77777777" w:rsidR="008D0729" w:rsidRPr="008D0729" w:rsidRDefault="008D0729" w:rsidP="008D0729">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Any periods you are not living in the care home</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DEE2AFE" w14:textId="77777777" w:rsidR="008D0729" w:rsidRPr="008D0729" w:rsidRDefault="008D0729" w:rsidP="008D0729">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -10499,65 +11085,81 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>home,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> they should also contact the</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Department for Work and Pensions to discuss eligibility of benefits in their</w:t>
+        <w:t xml:space="preserve">Department for Work and Pensions to discuss eligibility of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008D0729">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>benefits in their</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">own right. Their telephone number is </w:t>
+        <w:t>own right</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008D0729">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Their telephone number is </w:t>
       </w:r>
       <w:r w:rsidR="00555DA0" w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0800 731 0469</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57F3F91A" w14:textId="12B7F392" w:rsidR="00BA0067" w:rsidRPr="008D0729" w:rsidRDefault="0045434F" w:rsidP="008D0729">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D0729">
         <w:rPr>
@@ -10585,51 +11187,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>make a claim on your behalf.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DC6D5B4" w14:textId="77777777" w:rsidR="008A3F56" w:rsidRDefault="008A3F56">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="239B6E86" w14:textId="7C4E2AA4" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Depriving yourself of capital</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEBE306" w14:textId="58A90AB4" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>It is common to want to pass on savings and other capital such as your</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -10803,51 +11404,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000B3117">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">this ‘notional capital’. We will include the value of this capital </w:t>
       </w:r>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>when we</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>work out your contribution and we will not fund your care costs until</w:t>
+        <w:t xml:space="preserve">work out your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C53AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C53AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we will not fund your care costs until</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">your notional capital plus your actual capital falls below </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>£35,500</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F95625" w14:textId="388584EF" w:rsidR="00BF7CE1" w:rsidRPr="002C53AF" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -11111,51 +11726,50 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>money has been put into a trust which cannot be revoked</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6284FF00" w14:textId="1C2EDF2A" w:rsidR="00BF7CE1" w:rsidRPr="002C53AF" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>money has been changed into another form that we would normally</w:t>
       </w:r>
       <w:r w:rsidR="00E45D8F" w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>disregard (for example, personal possessions)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2337950B" w14:textId="1D3143C2" w:rsidR="00BF7CE1" w:rsidRPr="002C53AF" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -11193,51 +11807,65 @@
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>capital has been used to buy an investment bond with life insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD0E75D" w14:textId="75E23F39" w:rsidR="00E45D8F" w:rsidRPr="00FF49C0" w:rsidRDefault="00E45D8F" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>How do we decide?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0248D54C" w14:textId="12CDD187" w:rsidR="00E45D8F" w:rsidRPr="00FF49C0" w:rsidRDefault="00E45D8F" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">We consider each case individually and on its own merit. There may be a number of reasons why you transferred capital </w:t>
+        <w:t xml:space="preserve">We consider each case individually and on its own merit. There may be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reasons why you transferred capital </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>assets,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and we will consider each of them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2B777C" w14:textId="77777777" w:rsidR="00E45D8F" w:rsidRPr="00FF49C0" w:rsidRDefault="00E45D8F" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We will decide if paying care fees was a significant factor in your decision to transfer capital and if it was your intention to </w:t>
@@ -11381,51 +12009,50 @@
     </w:p>
     <w:p w14:paraId="43B575D3" w14:textId="77777777" w:rsidR="000D5994" w:rsidRDefault="000D5994" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="410B625A" w14:textId="77777777" w:rsidR="00F95663" w:rsidRDefault="00F95663" w:rsidP="006A2527"/>
     <w:p w14:paraId="6CC8FC39" w14:textId="18BE98CA" w:rsidR="00F95663" w:rsidRDefault="00F95663" w:rsidP="006A2527"/>
     <w:p w14:paraId="62F82C83" w14:textId="77777777" w:rsidR="00D12D8A" w:rsidRPr="00F95663" w:rsidRDefault="00D12D8A" w:rsidP="006A2527"/>
     <w:p w14:paraId="6D281D26" w14:textId="5D85C09E" w:rsidR="00BF7CE1" w:rsidRPr="009D680C" w:rsidRDefault="00BF7CE1" w:rsidP="009D680C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D680C">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Example</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F33311" w14:textId="310C5C01" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="0017528C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -11691,96 +12318,96 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>capital and we tell Jim that we will not fund his care fees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05871104" w14:textId="77777777" w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The options for Jim are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A487DE" w14:textId="378135E2" w:rsidR="00AD3DA2" w:rsidRPr="002C53AF" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
+    <w:p w14:paraId="29A487DE" w14:textId="37789785" w:rsidR="00AD3DA2" w:rsidRPr="002C53AF" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jim’s choice of care home is restricted to one that accepts our standard </w:t>
       </w:r>
       <w:r w:rsidR="005E39EE" w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>rates,</w:t>
       </w:r>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and his personal allowance is restricted to </w:t>
       </w:r>
       <w:r w:rsidR="00121FAA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>£3</w:t>
       </w:r>
-      <w:r w:rsidR="001934AD">
-[...3 lines deleted...]
-        <w:t>5.90</w:t>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.65 </w:t>
       </w:r>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> per week</w:t>
+        <w:t>per week</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FD1914" w14:textId="400B30CC" w:rsidR="00AD3DA2" w:rsidRPr="002C53AF" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jim is still eligible for </w:t>
       </w:r>
       <w:r w:rsidR="00813E92" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Free Personal </w:t>
       </w:r>
@@ -11841,107 +12468,138 @@
       <w:r w:rsidR="00813E92">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> payments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3241D2F7" w14:textId="1EE0DC01" w:rsidR="00AD3DA2" w:rsidRPr="002C53AF" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">we will ask to meet with Jim’s son who requested that we fund the placement to agree the payment arrangements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="224716A3" w14:textId="55C95AAB" w:rsidR="00AD3DA2" w:rsidRPr="002C53AF" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
+    <w:p w14:paraId="224716A3" w14:textId="175FD04E" w:rsidR="00AD3DA2" w:rsidRPr="002C53AF" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">we will not fund Jim’s care costs until such time as the care fees Jim pays reduce his capital (notional plus actual) to under </w:t>
       </w:r>
       <w:r w:rsidR="001B555D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>£35,500</w:t>
+        <w:t>£3</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="001B555D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00472FFF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>750</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3C3AF1" w14:textId="77777777" w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0" w:rsidRDefault="00AD3DA2" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>If you disagree with us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DADED37" w14:textId="77777777" w:rsidR="00555DA0" w:rsidRPr="00FF49C0" w:rsidRDefault="00555DA0" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You can challenge our assessment or our decision not to fund care home fees due to deliberate deprivation of capital by contacting us.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247243A1" w14:textId="77777777" w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>We will make every effort to communicate with you and we will meet with you to explain our decisions. You have the right to ask for meetings with us at any stage in this process and we will make every attempt to resolve your complaint.</w:t>
+        <w:t xml:space="preserve">We will make every effort to communicate with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we will meet with you to explain our decisions. You have the right to ask for meetings with us at any stage in this process and we will make every attempt to resolve your complaint.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E993980" w14:textId="77777777" w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You also have the right to ask for a meeting with a more senior manager.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673FBE50" w14:textId="32DC98D9" w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0" w:rsidRDefault="00AD3DA2" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -12110,89 +12768,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="785EA53B" w14:textId="77777777" w:rsidR="009D680C" w:rsidRDefault="009D680C" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A249732" w14:textId="77777777" w:rsidR="00796FDB" w:rsidRDefault="00796FDB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37BD8855" w14:textId="374CD8C4" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Seeking independent advice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D23F7BF" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Deliberately depriving yourself of assets can have other consequences</w:t>
       </w:r>
       <w:r w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>beyond care home fees. Many older people never need to go to a care home</w:t>
       </w:r>
       <w:r w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>and if you have given away the majority of your assets you may struggle</w:t>
+        <w:t xml:space="preserve">and if you have given away </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the majority of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF49C0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your assets you may struggle</w:t>
       </w:r>
       <w:r w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>financially in the future. Once an asset has been transferred, the new owner</w:t>
       </w:r>
       <w:r w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>has complete control over it.</w:t>
       </w:r>
@@ -12255,51 +12926,50 @@
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:t>always seek independent legal advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="134A86E1" w14:textId="77777777" w:rsidR="009D680C" w:rsidRDefault="009D680C" w:rsidP="00796FDB"/>
     <w:p w14:paraId="05F7AC7D" w14:textId="77777777" w:rsidR="00796FDB" w:rsidRDefault="00796FDB" w:rsidP="00796FDB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D2B235" w14:textId="67A026A6" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="009D680C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Acting on someone’s behalf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0B777E" w14:textId="77777777" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>If you are over 18 and there is no power of attorney and you want to help</w:t>
       </w:r>
       <w:r w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -12504,51 +13174,65 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A406D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>you can apply to the Office of the Public Guardian (Scotland) for access to funds if the person in the care home is unable to manage their money and has savings or income such as a private pension</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CF71EBD" w14:textId="2EC06116" w:rsidR="009A406D" w:rsidRDefault="009A406D" w:rsidP="00D12D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C53AF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>you can apply to the Office of the Public Guardian (Scotland) for a Guardianship order which authorises a person to take action or make decisions on behalf of an adult with incapacity in relation to either their finances, welfare or both</w:t>
+        <w:t xml:space="preserve">you can apply to the Office of the Public Guardian (Scotland) for a Guardianship order which authorises a person to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C53AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C53AF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or make decisions on behalf of an adult with incapacity in relation to either their finances, welfare or both</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF10954" w14:textId="77D53329" w:rsidR="008A3F56" w:rsidRDefault="009A406D" w:rsidP="00D12D8A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="7030A0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="009A406D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ou must advise us if you are applying for power of attorney or financial guardianship on behalf of someone and keep us updated on the progress</w:t>
       </w:r>
       <w:r>
@@ -12567,51 +13251,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">urther information from the Office of the Public Guardian (Scotland) through their website </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00AD3DA2" w:rsidRPr="00AD4E11">
           <w:t>www.publicguardian-scotland.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD3DA2" w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or by phoning 01324 678300.</w:t>
       </w:r>
       <w:r w:rsidR="008A3F56">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C495843" w14:textId="5D8F3BAB" w:rsidR="00BF7CE1" w:rsidRPr="00FF49C0" w:rsidRDefault="00BF7CE1" w:rsidP="008A3F56">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
-        <w:lastRenderedPageBreak/>
         <w:t>Contact us</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54CBFFEB" w14:textId="529D4B88" w:rsidR="00AD4E11" w:rsidRDefault="00BF7CE1" w:rsidP="00D12D8A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF49C0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Web:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4E11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF3B9A">
         <w:tab/>
       </w:r>
@@ -13059,108 +13742,108 @@
     </w:p>
     <w:p w14:paraId="4ED50B14" w14:textId="4BA78C72" w:rsidR="00EA2F70" w:rsidRPr="00FF49C0" w:rsidRDefault="00EA2F70" w:rsidP="00BF7CE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA2F70" w:rsidRPr="00FF49C0" w:rsidSect="00441310">
       <w:headerReference w:type="default" r:id="rId20"/>
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18A1275C" w14:textId="77777777" w:rsidR="007166F9" w:rsidRDefault="007166F9" w:rsidP="00C972FB">
+    <w:p w14:paraId="60FDC4E5" w14:textId="77777777" w:rsidR="00A91BBF" w:rsidRDefault="00A91BBF" w:rsidP="00C972FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C2FACBA" w14:textId="77777777" w:rsidR="007166F9" w:rsidRDefault="007166F9" w:rsidP="00C972FB">
+    <w:p w14:paraId="39855C12" w14:textId="77777777" w:rsidR="00A91BBF" w:rsidRDefault="00A91BBF" w:rsidP="00C972FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
@@ -13218,61 +13901,61 @@
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04E5880E" w14:textId="51526C14" w:rsidR="005F3016" w:rsidRPr="005F3016" w:rsidRDefault="005F3016" w:rsidP="005F3016">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="005F3016">
       <w:rPr>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="79431CDD" w14:textId="457BA015" w:rsidR="005F3016" w:rsidRPr="005F3016" w:rsidRDefault="005F3016" w:rsidP="005F3016">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="778B4098" w14:textId="77777777" w:rsidR="007166F9" w:rsidRDefault="007166F9" w:rsidP="00C972FB">
+    <w:p w14:paraId="34F63805" w14:textId="77777777" w:rsidR="00A91BBF" w:rsidRDefault="00A91BBF" w:rsidP="00C972FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="310D8E0D" w14:textId="77777777" w:rsidR="007166F9" w:rsidRDefault="007166F9" w:rsidP="00C972FB">
+    <w:p w14:paraId="1884EB0F" w14:textId="77777777" w:rsidR="00A91BBF" w:rsidRDefault="00A91BBF" w:rsidP="00C972FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7DD68578" w14:textId="620928BC" w:rsidR="00B073A4" w:rsidRDefault="00B073A4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A7536E2" wp14:editId="3F127F72">
           <wp:simplePos x="0" y="0"/>
@@ -15995,185 +16678,189 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="839123078">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="72776635">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="56707893">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1207183921">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1524631670">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1729185584">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="131073">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF7CE1"/>
     <w:rsid w:val="00000680"/>
     <w:rsid w:val="000027F1"/>
     <w:rsid w:val="00006136"/>
     <w:rsid w:val="00007570"/>
     <w:rsid w:val="000107EA"/>
     <w:rsid w:val="00010BBB"/>
     <w:rsid w:val="00011253"/>
     <w:rsid w:val="000326A7"/>
     <w:rsid w:val="000326F1"/>
     <w:rsid w:val="00033503"/>
     <w:rsid w:val="00034F2D"/>
     <w:rsid w:val="00036891"/>
     <w:rsid w:val="00042DD3"/>
     <w:rsid w:val="000444EB"/>
     <w:rsid w:val="00044747"/>
     <w:rsid w:val="00044EB4"/>
     <w:rsid w:val="00054F56"/>
     <w:rsid w:val="000619C1"/>
     <w:rsid w:val="00064393"/>
+    <w:rsid w:val="0007565D"/>
     <w:rsid w:val="00084920"/>
     <w:rsid w:val="00087052"/>
     <w:rsid w:val="00093108"/>
     <w:rsid w:val="00093AD8"/>
     <w:rsid w:val="000A2F4B"/>
     <w:rsid w:val="000A4FC0"/>
     <w:rsid w:val="000A7480"/>
     <w:rsid w:val="000B3117"/>
     <w:rsid w:val="000C103E"/>
     <w:rsid w:val="000C51BD"/>
     <w:rsid w:val="000D5994"/>
     <w:rsid w:val="000E10E1"/>
     <w:rsid w:val="000E7758"/>
     <w:rsid w:val="00103367"/>
     <w:rsid w:val="00110BF9"/>
     <w:rsid w:val="0011289F"/>
     <w:rsid w:val="001128E8"/>
     <w:rsid w:val="00121FAA"/>
+    <w:rsid w:val="001254A2"/>
     <w:rsid w:val="00127CE9"/>
     <w:rsid w:val="00136103"/>
     <w:rsid w:val="0013694E"/>
     <w:rsid w:val="00154A15"/>
     <w:rsid w:val="001646E7"/>
     <w:rsid w:val="001654EE"/>
     <w:rsid w:val="001677F5"/>
     <w:rsid w:val="00173805"/>
     <w:rsid w:val="0017528C"/>
     <w:rsid w:val="00191111"/>
     <w:rsid w:val="0019114C"/>
     <w:rsid w:val="001934AD"/>
     <w:rsid w:val="001A4238"/>
     <w:rsid w:val="001B555D"/>
     <w:rsid w:val="001C1637"/>
     <w:rsid w:val="001D6599"/>
     <w:rsid w:val="00200F0C"/>
     <w:rsid w:val="00200F0D"/>
     <w:rsid w:val="00202E16"/>
     <w:rsid w:val="0020722C"/>
     <w:rsid w:val="00207921"/>
     <w:rsid w:val="0022086C"/>
     <w:rsid w:val="002508EB"/>
     <w:rsid w:val="002553FD"/>
     <w:rsid w:val="0026512E"/>
     <w:rsid w:val="002845C1"/>
     <w:rsid w:val="00285B3A"/>
     <w:rsid w:val="0029521C"/>
     <w:rsid w:val="002A6BBB"/>
     <w:rsid w:val="002B1968"/>
     <w:rsid w:val="002B3CAA"/>
     <w:rsid w:val="002B4AFB"/>
     <w:rsid w:val="002B6BE4"/>
     <w:rsid w:val="002C53AF"/>
     <w:rsid w:val="002D398B"/>
     <w:rsid w:val="002D7593"/>
     <w:rsid w:val="002E35EE"/>
     <w:rsid w:val="002E5F9C"/>
     <w:rsid w:val="002F05D7"/>
     <w:rsid w:val="0030025D"/>
     <w:rsid w:val="003141D6"/>
     <w:rsid w:val="00326810"/>
     <w:rsid w:val="003369F8"/>
     <w:rsid w:val="00336FA0"/>
     <w:rsid w:val="003410AC"/>
     <w:rsid w:val="00355A4D"/>
     <w:rsid w:val="00355EB9"/>
+    <w:rsid w:val="00360E9D"/>
     <w:rsid w:val="00372BDA"/>
     <w:rsid w:val="003951EE"/>
     <w:rsid w:val="003A518F"/>
     <w:rsid w:val="003A5F87"/>
     <w:rsid w:val="003B0C84"/>
     <w:rsid w:val="003C01AB"/>
     <w:rsid w:val="003C13AD"/>
     <w:rsid w:val="003C420D"/>
     <w:rsid w:val="003D46C5"/>
     <w:rsid w:val="003E5BC8"/>
     <w:rsid w:val="003E678F"/>
     <w:rsid w:val="003F7D5E"/>
     <w:rsid w:val="004040B4"/>
     <w:rsid w:val="00410D7D"/>
     <w:rsid w:val="004123B6"/>
     <w:rsid w:val="004141A9"/>
     <w:rsid w:val="00425324"/>
     <w:rsid w:val="00441310"/>
     <w:rsid w:val="00451ECB"/>
     <w:rsid w:val="00453F65"/>
     <w:rsid w:val="0045434F"/>
     <w:rsid w:val="00463A7A"/>
     <w:rsid w:val="004700D9"/>
     <w:rsid w:val="00471EE8"/>
+    <w:rsid w:val="00472FFF"/>
     <w:rsid w:val="00476D0D"/>
     <w:rsid w:val="00481730"/>
     <w:rsid w:val="004A09DF"/>
     <w:rsid w:val="004C1FAD"/>
     <w:rsid w:val="004C3F56"/>
     <w:rsid w:val="004D3A70"/>
     <w:rsid w:val="004D5752"/>
     <w:rsid w:val="004E25EF"/>
     <w:rsid w:val="004F3108"/>
     <w:rsid w:val="004F704A"/>
     <w:rsid w:val="00503B49"/>
     <w:rsid w:val="00505D13"/>
     <w:rsid w:val="00513FE2"/>
     <w:rsid w:val="0052634D"/>
     <w:rsid w:val="00537D3C"/>
     <w:rsid w:val="0054032E"/>
     <w:rsid w:val="00540F77"/>
     <w:rsid w:val="00543AE9"/>
     <w:rsid w:val="0054401A"/>
     <w:rsid w:val="005463BF"/>
     <w:rsid w:val="005552DB"/>
     <w:rsid w:val="00555DA0"/>
     <w:rsid w:val="0055693B"/>
     <w:rsid w:val="00561CA2"/>
     <w:rsid w:val="00584BE8"/>
@@ -16191,50 +16878,51 @@
     <w:rsid w:val="005F0B53"/>
     <w:rsid w:val="005F0FF2"/>
     <w:rsid w:val="005F1757"/>
     <w:rsid w:val="005F3016"/>
     <w:rsid w:val="006179A0"/>
     <w:rsid w:val="00625439"/>
     <w:rsid w:val="00626249"/>
     <w:rsid w:val="006331D9"/>
     <w:rsid w:val="00634FEC"/>
     <w:rsid w:val="0064545F"/>
     <w:rsid w:val="00653AED"/>
     <w:rsid w:val="006549F0"/>
     <w:rsid w:val="00655C16"/>
     <w:rsid w:val="00676E98"/>
     <w:rsid w:val="00677D7E"/>
     <w:rsid w:val="0069569E"/>
     <w:rsid w:val="006A1E07"/>
     <w:rsid w:val="006A2527"/>
     <w:rsid w:val="006A4898"/>
     <w:rsid w:val="006B58C6"/>
     <w:rsid w:val="006C139D"/>
     <w:rsid w:val="006D5607"/>
     <w:rsid w:val="006E3C0D"/>
     <w:rsid w:val="006E75AB"/>
     <w:rsid w:val="006E79AE"/>
+    <w:rsid w:val="00713190"/>
     <w:rsid w:val="007166F9"/>
     <w:rsid w:val="00722CE4"/>
     <w:rsid w:val="00735E97"/>
     <w:rsid w:val="00737B79"/>
     <w:rsid w:val="007474A9"/>
     <w:rsid w:val="007624C2"/>
     <w:rsid w:val="007636F4"/>
     <w:rsid w:val="007673F4"/>
     <w:rsid w:val="007847B8"/>
     <w:rsid w:val="00785F90"/>
     <w:rsid w:val="007901FE"/>
     <w:rsid w:val="0079457E"/>
     <w:rsid w:val="00796FDB"/>
     <w:rsid w:val="007A13F4"/>
     <w:rsid w:val="007A5DBA"/>
     <w:rsid w:val="007B1C16"/>
     <w:rsid w:val="007D6A85"/>
     <w:rsid w:val="007F0D44"/>
     <w:rsid w:val="007F10EA"/>
     <w:rsid w:val="007F3F38"/>
     <w:rsid w:val="00804512"/>
     <w:rsid w:val="00813E92"/>
     <w:rsid w:val="00833AD3"/>
     <w:rsid w:val="008343FB"/>
     <w:rsid w:val="008432B4"/>
@@ -16270,147 +16958,152 @@
     <w:rsid w:val="0098088B"/>
     <w:rsid w:val="0098394D"/>
     <w:rsid w:val="0098680A"/>
     <w:rsid w:val="009A406D"/>
     <w:rsid w:val="009C0425"/>
     <w:rsid w:val="009D5848"/>
     <w:rsid w:val="009D680C"/>
     <w:rsid w:val="009D72FC"/>
     <w:rsid w:val="009E0B84"/>
     <w:rsid w:val="009E72B1"/>
     <w:rsid w:val="009F1536"/>
     <w:rsid w:val="009F3F3B"/>
     <w:rsid w:val="009F6A65"/>
     <w:rsid w:val="00A02FFE"/>
     <w:rsid w:val="00A06990"/>
     <w:rsid w:val="00A3520D"/>
     <w:rsid w:val="00A358E8"/>
     <w:rsid w:val="00A427E4"/>
     <w:rsid w:val="00A4519A"/>
     <w:rsid w:val="00A72C41"/>
     <w:rsid w:val="00A7552F"/>
     <w:rsid w:val="00A777A0"/>
     <w:rsid w:val="00A81C3E"/>
     <w:rsid w:val="00A822DD"/>
     <w:rsid w:val="00A83CDD"/>
+    <w:rsid w:val="00A91BBF"/>
     <w:rsid w:val="00A91BE8"/>
     <w:rsid w:val="00A961D5"/>
     <w:rsid w:val="00A961DE"/>
     <w:rsid w:val="00A9719C"/>
     <w:rsid w:val="00AA1EE0"/>
     <w:rsid w:val="00AA3F25"/>
     <w:rsid w:val="00AA4202"/>
     <w:rsid w:val="00AA615F"/>
     <w:rsid w:val="00AD3DA2"/>
     <w:rsid w:val="00AD4E11"/>
     <w:rsid w:val="00AE40EF"/>
     <w:rsid w:val="00AF3B9A"/>
     <w:rsid w:val="00B00F7A"/>
     <w:rsid w:val="00B02D2C"/>
     <w:rsid w:val="00B073A4"/>
     <w:rsid w:val="00B07B53"/>
     <w:rsid w:val="00B117A1"/>
     <w:rsid w:val="00B225E4"/>
     <w:rsid w:val="00B3221D"/>
     <w:rsid w:val="00B33ED5"/>
     <w:rsid w:val="00B354CD"/>
     <w:rsid w:val="00B35D08"/>
     <w:rsid w:val="00B4524A"/>
     <w:rsid w:val="00B72475"/>
     <w:rsid w:val="00B82F7E"/>
     <w:rsid w:val="00BA0067"/>
     <w:rsid w:val="00BA15B0"/>
     <w:rsid w:val="00BA667A"/>
     <w:rsid w:val="00BD3B54"/>
+    <w:rsid w:val="00BD5C1B"/>
     <w:rsid w:val="00BD5F04"/>
     <w:rsid w:val="00BE0047"/>
     <w:rsid w:val="00BE5BD2"/>
     <w:rsid w:val="00BE70D3"/>
     <w:rsid w:val="00BF2FBB"/>
     <w:rsid w:val="00BF7CE1"/>
     <w:rsid w:val="00C00BA2"/>
     <w:rsid w:val="00C10B43"/>
     <w:rsid w:val="00C1493E"/>
     <w:rsid w:val="00C170AE"/>
     <w:rsid w:val="00C21096"/>
     <w:rsid w:val="00C245AC"/>
     <w:rsid w:val="00C31578"/>
     <w:rsid w:val="00C344C4"/>
     <w:rsid w:val="00C35D62"/>
     <w:rsid w:val="00C410D5"/>
     <w:rsid w:val="00C42E16"/>
     <w:rsid w:val="00C44A69"/>
     <w:rsid w:val="00C55292"/>
     <w:rsid w:val="00C81569"/>
     <w:rsid w:val="00C83454"/>
     <w:rsid w:val="00C93CB2"/>
     <w:rsid w:val="00C9403F"/>
     <w:rsid w:val="00C972FB"/>
     <w:rsid w:val="00C975FE"/>
     <w:rsid w:val="00CA059D"/>
     <w:rsid w:val="00CA51ED"/>
     <w:rsid w:val="00CA6348"/>
     <w:rsid w:val="00CB2DF5"/>
     <w:rsid w:val="00CB3E34"/>
     <w:rsid w:val="00CB4D56"/>
     <w:rsid w:val="00CB5D05"/>
     <w:rsid w:val="00CD2366"/>
     <w:rsid w:val="00CD2E8D"/>
     <w:rsid w:val="00CD48F8"/>
     <w:rsid w:val="00CE09D8"/>
     <w:rsid w:val="00CE2FE5"/>
+    <w:rsid w:val="00D00045"/>
     <w:rsid w:val="00D07336"/>
     <w:rsid w:val="00D07B7C"/>
     <w:rsid w:val="00D12D8A"/>
     <w:rsid w:val="00D21F3C"/>
     <w:rsid w:val="00D2490D"/>
     <w:rsid w:val="00D31414"/>
+    <w:rsid w:val="00D36A3D"/>
     <w:rsid w:val="00D3712D"/>
     <w:rsid w:val="00D3738D"/>
     <w:rsid w:val="00D42ECA"/>
     <w:rsid w:val="00D52C54"/>
     <w:rsid w:val="00D6391B"/>
     <w:rsid w:val="00D719DB"/>
     <w:rsid w:val="00D84552"/>
     <w:rsid w:val="00D907E8"/>
     <w:rsid w:val="00DB0586"/>
     <w:rsid w:val="00DB1898"/>
     <w:rsid w:val="00DB3797"/>
     <w:rsid w:val="00DC0775"/>
     <w:rsid w:val="00DC4216"/>
     <w:rsid w:val="00DD2FCE"/>
     <w:rsid w:val="00DE0AAC"/>
     <w:rsid w:val="00DE3CAA"/>
     <w:rsid w:val="00DE55EC"/>
     <w:rsid w:val="00DF6D2F"/>
     <w:rsid w:val="00E06D00"/>
     <w:rsid w:val="00E104A6"/>
     <w:rsid w:val="00E10F76"/>
     <w:rsid w:val="00E13E33"/>
     <w:rsid w:val="00E20FA0"/>
     <w:rsid w:val="00E213BE"/>
     <w:rsid w:val="00E27259"/>
+    <w:rsid w:val="00E45A88"/>
     <w:rsid w:val="00E45D8F"/>
     <w:rsid w:val="00E52C46"/>
     <w:rsid w:val="00E54017"/>
     <w:rsid w:val="00E56BE9"/>
     <w:rsid w:val="00E6436B"/>
     <w:rsid w:val="00E6456E"/>
     <w:rsid w:val="00E659A0"/>
     <w:rsid w:val="00E65A89"/>
     <w:rsid w:val="00E67E85"/>
     <w:rsid w:val="00E76EB1"/>
     <w:rsid w:val="00E8296F"/>
     <w:rsid w:val="00EA0327"/>
     <w:rsid w:val="00EA2F70"/>
     <w:rsid w:val="00EB0E53"/>
     <w:rsid w:val="00EB3845"/>
     <w:rsid w:val="00EB3B37"/>
     <w:rsid w:val="00EE5EE0"/>
     <w:rsid w:val="00EF235E"/>
     <w:rsid w:val="00F04EB3"/>
     <w:rsid w:val="00F10F4F"/>
     <w:rsid w:val="00F11E0D"/>
     <w:rsid w:val="00F132FC"/>
     <w:rsid w:val="00F14128"/>
     <w:rsid w:val="00F14D59"/>
     <w:rsid w:val="00F14D7F"/>
@@ -16437,55 +17130,53 @@
     <w:rsid w:val="00FF246D"/>
     <w:rsid w:val="00FF28A6"/>
     <w:rsid w:val="00FF2B74"/>
     <w:rsid w:val="00FF3511"/>
     <w:rsid w:val="00FF495B"/>
     <w:rsid w:val="00FF49C0"/>
     <w:rsid w:val="00FF4AAA"/>
     <w:rsid w:val="00FF503B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="131073">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0F761AD1"/>
   <w15:docId w15:val="{EC56EFB0-C94F-4D63-A399-72D30156C8F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -17682,51 +18373,51 @@
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{926E843C-0B47-451C-8A64-ADEA9C4452D8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
   <Words>6870</Words>
   <Characters>39165</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>326</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>City of Edinburgh Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>45944</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>