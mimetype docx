--- v0 (2025-11-04)
+++ v1 (2026-07-06)
@@ -594,77 +594,77 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00034FF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>equire?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D259787" w14:textId="6BAE4A89" w:rsidR="00870E82" w:rsidRDefault="00870E82" w:rsidP="00870E82">
+          <w:p w14:paraId="2D259787" w14:textId="4FC3B880" w:rsidR="00870E82" w:rsidRDefault="00870E82" w:rsidP="00870E82">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00DA3509">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>NOTE</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3509">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>: Room hire charges as agreed by CEC from 01 April 202</w:t>
             </w:r>
-            <w:r w:rsidR="00943DED">
+            <w:r w:rsidR="00EA069D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA3509">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> are as follows:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3561" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0993DF71" w14:textId="2ABC9567" w:rsidR="00870E82" w:rsidRDefault="00870E82" w:rsidP="00870E82">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -719,50 +719,51 @@
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Library"/>
             <w:tag w:val="Please Select"/>
             <w:id w:val="-187307408"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="D9D3E94A64A742D3B17112B9FE49C237"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="0000FF"/>
             <w:dropDownList>
               <w:listItem w:displayText="Blackhall" w:value="Blackhall"/>
               <w:listItem w:displayText="Colinton" w:value="Colinton"/>
               <w:listItem w:displayText="Currie" w:value="Currie"/>
               <w:listItem w:displayText="Fountainbridge" w:value="Fountainbridge"/>
               <w:listItem w:displayText="Leith" w:value="Leith"/>
               <w:listItem w:displayText="Morningside" w:value="Morningside"/>
               <w:listItem w:displayText="Oxgangs" w:value="Oxgangs"/>
               <w:listItem w:displayText="Piershill" w:value="Piershill"/>
               <w:listItem w:displayText="Portobello" w:value="Portobello"/>
               <w:listItem w:displayText="Wester Hailes" w:value="Wester Hailes"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3561" w:type="dxa"/>
                 <w:vMerge w:val="restart"/>
               </w:tcPr>
               <w:p w14:paraId="0BE3E4A4" w14:textId="77777777" w:rsidR="00A006F9" w:rsidRDefault="00A006F9" w:rsidP="00870E82">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                 </w:pPr>
                 <w:r w:rsidRPr="00AF6E6F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsia="Times"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="24"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
@@ -1019,50 +1020,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>75.50</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="149F7E43" w14:textId="22D33D99" w:rsidR="00A006F9" w:rsidRPr="007B33AC" w:rsidRDefault="00A006F9" w:rsidP="00870E82"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:alias w:val="Group Category"/>
             <w:tag w:val="Group Category"/>
             <w:id w:val="-590312708"/>
             <w:lock w:val="sdtLocked"/>
             <w:placeholder>
               <w:docPart w:val="B70F5BD8B08C4C1A8D4BB8BD9BBC42B2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="Community" w:value="Community"/>
               <w:listItem w:displayText="Non-Community / Commercial" w:value="Non-Community / Commercial"/>
               <w:listItem w:displayText="Waiver" w:value="Waiver"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3561" w:type="dxa"/>
               </w:tcPr>
               <w:p w14:paraId="2630EA56" w14:textId="14BDDBF3" w:rsidR="00A006F9" w:rsidRPr="007B33AC" w:rsidRDefault="00A006F9" w:rsidP="00AF6E6F">
                 <w:r w:rsidRPr="00AF6E6F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:eastAsia="Times"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="40"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00A006F9" w14:paraId="05F31EEB" w14:textId="77777777" w:rsidTr="00C86386">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
@@ -1574,51 +1576,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E2A88A" w14:textId="77777777" w:rsidR="00B9006F" w:rsidRPr="00B44E3C" w:rsidRDefault="00B9006F" w:rsidP="006E3F2D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A8119F" w:rsidRPr="00B44E3C" w14:paraId="5074B183" w14:textId="77777777" w:rsidTr="005077BB">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="826"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3221" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C882259" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44E3C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Are you a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> registered charity</w:t>
@@ -1767,51 +1768,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="2A4C6755" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRPr="00B44E3C" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3976" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502500D1" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44E3C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Is a charge being made to attend the event?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="369D4312" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -1933,51 +1933,50 @@
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A22C7A8" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRPr="00B44E3C" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3521" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="335241C3" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:pStyle w:val="Italics"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44E3C">
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Will the event involve children/young people? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75B1A57C" w14:textId="77777777" w:rsidR="00A8119F" w:rsidRDefault="00A8119F" w:rsidP="00267CCD">
             <w:pPr>
               <w:rPr>
@@ -2755,69 +2754,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722E3A" w:rsidRPr="00A11E2B" w14:paraId="2A4AE0B3" w14:textId="77777777" w:rsidTr="00725888">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="166906E9" w14:textId="77777777" w:rsidR="00722E3A" w:rsidRPr="00A11E2B" w:rsidRDefault="00722E3A" w:rsidP="00BE6F72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A11E2B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Room </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> charge agreed: </w:t>
+              <w:t xml:space="preserve">Room hire charge agreed: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7557" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="563AD6AF" w14:textId="77777777" w:rsidR="00722E3A" w:rsidRPr="00A11E2B" w:rsidRDefault="00722E3A" w:rsidP="00BE6F72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00722E3A" w:rsidRPr="00A11E2B" w14:paraId="7D32766A" w14:textId="77777777" w:rsidTr="00725888">
         <w:trPr>
           <w:trHeight w:val="260"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2900" w:type="dxa"/>
@@ -3737,79 +3718,99 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">No flags, emblems or other decorations should be displayed outside or inside any part of the Library or the Room(s) without prior written consent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C1C5DC" w14:textId="77777777" w:rsidR="00504896" w:rsidRPr="005A16E6" w:rsidRDefault="00504896" w:rsidP="00504896">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>No bolts, nails, tacks, screws, or anything which may cause damage should be affixed to any part of the Room or its fixtures or fittings. This also includes sellotape and blu tack.</w:t>
+        <w:t xml:space="preserve">No bolts, nails, tacks, screws, or anything which may cause damage should be affixed to any part of the Room or its fixtures or fittings. This also includes sellotape and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005A16E6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>blu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005A16E6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tack.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD04CF6" w14:textId="6102C608" w:rsidR="00504896" w:rsidRPr="005A16E6" w:rsidRDefault="5F12375D" w:rsidP="5F12375D">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Should the Hirer wish to play recorded music or DVDs he or she will be responsible for the payment of any fees which may become due to </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="005A16E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>TheMusicLicense</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51252A25" w14:textId="481A13C7" w:rsidR="00504896" w:rsidRPr="005A16E6" w:rsidRDefault="00504896" w:rsidP="00504896">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A16E6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The room(s) and the immediately surrounding areas must be left in </w:t>
@@ -4006,58 +4007,58 @@
         <w:t>will not be liable for any loss which arises as a results of events beyond its reasonable control, including (without limitation) strikes, lockouts or other industrial disputes, act of God, war, riot, civil commotion, malicious damage, compliance with any law or governmental order, rule regulation or direction, accident, breakdown of machinery, failure of supply of electricity, leakage of water, flood, fire, or storm, which may cause the room(s) to be temporarily closed or the period of hire to be interrupted or cancelled. The hirer will be reimbursed for the full amount in these circumstances.</w:t>
       </w:r>
       <w:r w:rsidR="00504896" w:rsidRPr="00CD5977">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B6909" w:rsidSect="00ED4843">
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="680" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="218"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7485ED2E" w14:textId="77777777" w:rsidR="00366087" w:rsidRDefault="00366087" w:rsidP="0020199A">
+    <w:p w14:paraId="01CBB207" w14:textId="77777777" w:rsidR="00C37C1F" w:rsidRDefault="00C37C1F" w:rsidP="0020199A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11205CB3" w14:textId="77777777" w:rsidR="00366087" w:rsidRDefault="00366087" w:rsidP="0020199A">
+    <w:p w14:paraId="11E53F01" w14:textId="77777777" w:rsidR="00C37C1F" w:rsidRDefault="00C37C1F" w:rsidP="0020199A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4085,51 +4086,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Roboto"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BBB666F" w14:textId="77777777" w:rsidR="006E3F2D" w:rsidRDefault="006E3F2D" w:rsidP="0020199A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A89FD35" wp14:editId="2136A927">
@@ -4162,58 +4163,58 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln w="9525">
                     <a:noFill/>
                     <a:miter lim="800000"/>
                     <a:headEnd/>
                     <a:tailEnd/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB64FF8" w14:textId="77777777" w:rsidR="00366087" w:rsidRDefault="00366087" w:rsidP="0020199A">
+    <w:p w14:paraId="7C6AB267" w14:textId="77777777" w:rsidR="00C37C1F" w:rsidRDefault="00C37C1F" w:rsidP="0020199A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="608991E1" w14:textId="77777777" w:rsidR="00366087" w:rsidRDefault="00366087" w:rsidP="0020199A">
+    <w:p w14:paraId="71422D93" w14:textId="77777777" w:rsidR="00C37C1F" w:rsidRDefault="00C37C1F" w:rsidP="0020199A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02BF12B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64186B4E"/>
     <w:lvl w:ilvl="0" w:tplc="B7805222">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -5172,51 +5173,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1369834865">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="695346475">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="796533888">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1283882772">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="80"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#77ad1c,#c33,#636,#09c"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5452,67 +5453,70 @@
     <w:rsid w:val="008B527D"/>
     <w:rsid w:val="008C7A75"/>
     <w:rsid w:val="008D6071"/>
     <w:rsid w:val="008D6E2B"/>
     <w:rsid w:val="008E0F31"/>
     <w:rsid w:val="008F6075"/>
     <w:rsid w:val="008F7A05"/>
     <w:rsid w:val="00915CDB"/>
     <w:rsid w:val="00920E20"/>
     <w:rsid w:val="00925A6C"/>
     <w:rsid w:val="009300FF"/>
     <w:rsid w:val="009339AC"/>
     <w:rsid w:val="009435A6"/>
     <w:rsid w:val="00943DED"/>
     <w:rsid w:val="009443F8"/>
     <w:rsid w:val="00963367"/>
     <w:rsid w:val="00966613"/>
     <w:rsid w:val="009743A4"/>
     <w:rsid w:val="009858BD"/>
     <w:rsid w:val="00992527"/>
     <w:rsid w:val="00996041"/>
     <w:rsid w:val="009B2CC0"/>
     <w:rsid w:val="009C2244"/>
     <w:rsid w:val="009D4449"/>
     <w:rsid w:val="009D77C1"/>
+    <w:rsid w:val="009E7FDD"/>
     <w:rsid w:val="009F46DF"/>
     <w:rsid w:val="009F7631"/>
     <w:rsid w:val="00A006F9"/>
     <w:rsid w:val="00A018AE"/>
     <w:rsid w:val="00A04604"/>
     <w:rsid w:val="00A11E2B"/>
     <w:rsid w:val="00A20B44"/>
     <w:rsid w:val="00A21AE6"/>
     <w:rsid w:val="00A34C85"/>
     <w:rsid w:val="00A37276"/>
+    <w:rsid w:val="00A41F77"/>
     <w:rsid w:val="00A44588"/>
     <w:rsid w:val="00A454CD"/>
     <w:rsid w:val="00A45805"/>
     <w:rsid w:val="00A46B83"/>
     <w:rsid w:val="00A501B3"/>
     <w:rsid w:val="00A51214"/>
     <w:rsid w:val="00A55684"/>
+    <w:rsid w:val="00A72EEA"/>
     <w:rsid w:val="00A7531F"/>
     <w:rsid w:val="00A80B30"/>
     <w:rsid w:val="00A8119F"/>
     <w:rsid w:val="00A81449"/>
     <w:rsid w:val="00A82CAE"/>
     <w:rsid w:val="00A94B05"/>
     <w:rsid w:val="00A974A9"/>
     <w:rsid w:val="00AB0D66"/>
     <w:rsid w:val="00AB35EF"/>
     <w:rsid w:val="00AB42D6"/>
     <w:rsid w:val="00AC4817"/>
     <w:rsid w:val="00AC4904"/>
     <w:rsid w:val="00AD1CFB"/>
     <w:rsid w:val="00AD2EA8"/>
     <w:rsid w:val="00AD33F2"/>
     <w:rsid w:val="00AD35F1"/>
     <w:rsid w:val="00AD3B8A"/>
     <w:rsid w:val="00AD6A5F"/>
     <w:rsid w:val="00AE1948"/>
     <w:rsid w:val="00AE415D"/>
     <w:rsid w:val="00AF17BF"/>
     <w:rsid w:val="00AF6E6F"/>
     <w:rsid w:val="00B009EE"/>
     <w:rsid w:val="00B06AF9"/>
     <w:rsid w:val="00B1157A"/>
@@ -5527,50 +5531,51 @@
     <w:rsid w:val="00B4067C"/>
     <w:rsid w:val="00B41262"/>
     <w:rsid w:val="00B42CA0"/>
     <w:rsid w:val="00B553FE"/>
     <w:rsid w:val="00B605D6"/>
     <w:rsid w:val="00B6247B"/>
     <w:rsid w:val="00B650BC"/>
     <w:rsid w:val="00B66ABE"/>
     <w:rsid w:val="00B67FFB"/>
     <w:rsid w:val="00B72F71"/>
     <w:rsid w:val="00B9006F"/>
     <w:rsid w:val="00BA1FEE"/>
     <w:rsid w:val="00BB130E"/>
     <w:rsid w:val="00BB3C80"/>
     <w:rsid w:val="00BB7BD7"/>
     <w:rsid w:val="00BC365B"/>
     <w:rsid w:val="00BD5EF8"/>
     <w:rsid w:val="00BE2189"/>
     <w:rsid w:val="00BE651C"/>
     <w:rsid w:val="00BE6F72"/>
     <w:rsid w:val="00BF24EF"/>
     <w:rsid w:val="00BF781B"/>
     <w:rsid w:val="00C04802"/>
     <w:rsid w:val="00C0604D"/>
     <w:rsid w:val="00C16C3B"/>
+    <w:rsid w:val="00C37C1F"/>
     <w:rsid w:val="00C44288"/>
     <w:rsid w:val="00C552A8"/>
     <w:rsid w:val="00C617D2"/>
     <w:rsid w:val="00C64B92"/>
     <w:rsid w:val="00C65EA2"/>
     <w:rsid w:val="00C67416"/>
     <w:rsid w:val="00C74D87"/>
     <w:rsid w:val="00C7793A"/>
     <w:rsid w:val="00C77E85"/>
     <w:rsid w:val="00C82428"/>
     <w:rsid w:val="00C853E5"/>
     <w:rsid w:val="00C965C9"/>
     <w:rsid w:val="00C96A36"/>
     <w:rsid w:val="00CB4EC8"/>
     <w:rsid w:val="00CC02EA"/>
     <w:rsid w:val="00CC4AA2"/>
     <w:rsid w:val="00CC4D90"/>
     <w:rsid w:val="00CC6248"/>
     <w:rsid w:val="00CC7444"/>
     <w:rsid w:val="00CC74EB"/>
     <w:rsid w:val="00CD5977"/>
     <w:rsid w:val="00CD75D0"/>
     <w:rsid w:val="00CD7BA6"/>
     <w:rsid w:val="00CE0D5C"/>
     <w:rsid w:val="00CE2D7C"/>
@@ -5582,71 +5587,73 @@
     <w:rsid w:val="00D438C5"/>
     <w:rsid w:val="00D44469"/>
     <w:rsid w:val="00D55A0B"/>
     <w:rsid w:val="00D57D33"/>
     <w:rsid w:val="00D60447"/>
     <w:rsid w:val="00D63F3A"/>
     <w:rsid w:val="00D714FA"/>
     <w:rsid w:val="00D71EB0"/>
     <w:rsid w:val="00D749F4"/>
     <w:rsid w:val="00D82F0F"/>
     <w:rsid w:val="00DA0CE2"/>
     <w:rsid w:val="00DA3509"/>
     <w:rsid w:val="00DC3F11"/>
     <w:rsid w:val="00E11DEA"/>
     <w:rsid w:val="00E12DDD"/>
     <w:rsid w:val="00E275DA"/>
     <w:rsid w:val="00E34C09"/>
     <w:rsid w:val="00E34E71"/>
     <w:rsid w:val="00E40C1B"/>
     <w:rsid w:val="00E61FFA"/>
     <w:rsid w:val="00E66252"/>
     <w:rsid w:val="00E70A80"/>
     <w:rsid w:val="00E83942"/>
     <w:rsid w:val="00E840CF"/>
     <w:rsid w:val="00E96F60"/>
+    <w:rsid w:val="00EA069D"/>
     <w:rsid w:val="00EA3B52"/>
     <w:rsid w:val="00ED0BD8"/>
     <w:rsid w:val="00ED4843"/>
     <w:rsid w:val="00EE19C3"/>
     <w:rsid w:val="00EF0B84"/>
     <w:rsid w:val="00EF14BC"/>
     <w:rsid w:val="00EF54F8"/>
     <w:rsid w:val="00EF5CD2"/>
     <w:rsid w:val="00F05FF8"/>
     <w:rsid w:val="00F0607B"/>
     <w:rsid w:val="00F07E87"/>
     <w:rsid w:val="00F13A82"/>
     <w:rsid w:val="00F1634E"/>
     <w:rsid w:val="00F26F02"/>
     <w:rsid w:val="00F362FC"/>
     <w:rsid w:val="00F4405F"/>
     <w:rsid w:val="00F47033"/>
     <w:rsid w:val="00F64870"/>
     <w:rsid w:val="00F6594B"/>
     <w:rsid w:val="00F87251"/>
     <w:rsid w:val="00F960AA"/>
+    <w:rsid w:val="00FA2367"/>
     <w:rsid w:val="00FA5B47"/>
     <w:rsid w:val="00FB369E"/>
     <w:rsid w:val="00FE2D3F"/>
     <w:rsid w:val="00FF2A2E"/>
     <w:rsid w:val="376476AF"/>
     <w:rsid w:val="5F12375D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
@@ -6449,105 +6456,109 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:altName w:val="Roboto"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00787D1E"/>
     <w:rsid w:val="00031A27"/>
     <w:rsid w:val="000A10FD"/>
     <w:rsid w:val="000D74B9"/>
     <w:rsid w:val="00251B2C"/>
     <w:rsid w:val="003D329D"/>
     <w:rsid w:val="004E74BF"/>
+    <w:rsid w:val="00516B45"/>
     <w:rsid w:val="0056587C"/>
     <w:rsid w:val="006B2DDB"/>
     <w:rsid w:val="00787D1E"/>
     <w:rsid w:val="00873E99"/>
     <w:rsid w:val="009A124C"/>
     <w:rsid w:val="00A11E52"/>
     <w:rsid w:val="00A30554"/>
+    <w:rsid w:val="00A41F77"/>
+    <w:rsid w:val="00A7139F"/>
     <w:rsid w:val="00AD1CFB"/>
     <w:rsid w:val="00C11B51"/>
+    <w:rsid w:val="00FA2367"/>
     <w:rsid w:val="00FB3ED5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -7551,74 +7562,74 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{772D27A1-352C-4958-94E1-77915B297ED1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5D6F866-FD42-4FC1-9CB1-A7A0A4A25CE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>A4 blue city_tab poster</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1018</Words>
-  <Characters>5803</Characters>
+  <Characters>5805</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>48</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>The City of Edinburgh Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6808</CharactersWithSpaces>
+  <CharactersWithSpaces>6810</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Fiona Myles</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010014A2C81761E257439F0CA10F944E8836</vt:lpwstr>