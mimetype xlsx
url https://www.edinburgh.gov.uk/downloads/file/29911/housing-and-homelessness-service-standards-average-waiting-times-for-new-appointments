--- v0 (2026-02-12)
+++ v1 (2026-05-01)
@@ -6,58 +6,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SfC\Homelessness &amp; Housing Support\H &amp; HS\Homelessness Services\HP&amp;HOT Team Leaders\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CAEB7275-1936-4D2B-853A-EF1FF74B01AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6812BE73-AFB8-4570-B5E6-9EE0D57E8C6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -233,77 +233,77 @@
     <xf numFmtId="164" fontId="2" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="17" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Per cent" xfId="1" builtinId="5"/>
+    <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-GB"/>
+  <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
@@ -339,390 +339,390 @@
                 <c:pt idx="0">
                   <c:v>No of Appointments</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$4:$P$4</c:f>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-C8CB-40BB-B18C-2DB300583EBF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>No of Appointments made within 14 days</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$5:$P$5</c:f>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-6062-4D8B-8C8E-559BD3C0F1E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>% of Appointments made within 14 days</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$6:$P$6</c:f>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-6062-4D8B-8C8E-559BD3C0F1E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Average No of Waiting Days for Appointment</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$7:$P$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>14</c:v>
+                  <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>10</c:v>
+                  <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10</c:v>
+                  <c:v>17</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>16</c:v>
+                  <c:v>18</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>17</c:v>
+                  <c:v>15</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>18</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>20</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>19</c:v>
+                </c:pt>
+                <c:pt idx="9">
                   <c:v>15</c:v>
                 </c:pt>
-                <c:pt idx="7">
-[...7 lines deleted...]
-                </c:pt>
                 <c:pt idx="10">
-                  <c:v>19</c:v>
+                  <c:v>11</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>15</c:v>
+                  <c:v>11</c:v>
                 </c:pt>
                 <c:pt idx="12">
                   <c:v>11</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-6062-4D8B-8C8E-559BD3C0F1E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="358153136"/>
         <c:axId val="358154448"/>
@@ -1818,130 +1818,130 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q7"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R7" sqref="R7"/>
+      <selection activeCell="R18" sqref="R18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="51.453125" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.7265625" style="7" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.81640625" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="16" width="7.7265625" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.26953125" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="10"/>
       <c r="B3" s="9">
         <v>44378</v>
       </c>
       <c r="C3" s="9">
         <v>44409</v>
       </c>
       <c r="D3" s="9">
-        <v>45658</v>
+        <v>45717</v>
       </c>
       <c r="E3" s="9">
-        <v>45689</v>
+        <v>45748</v>
       </c>
       <c r="F3" s="9">
-        <v>45717</v>
+        <v>45778</v>
       </c>
       <c r="G3" s="9">
-        <v>45748</v>
+        <v>45809</v>
       </c>
       <c r="H3" s="9">
-        <v>45778</v>
+        <v>45839</v>
       </c>
       <c r="I3" s="9">
-        <v>45809</v>
+        <v>45870</v>
       </c>
       <c r="J3" s="9">
-        <v>45839</v>
+        <v>45901</v>
       </c>
       <c r="K3" s="9">
-        <v>45870</v>
+        <v>45931</v>
       </c>
       <c r="L3" s="9">
-        <v>45901</v>
+        <v>45962</v>
       </c>
       <c r="M3" s="9">
-        <v>45931</v>
+        <v>45992</v>
       </c>
       <c r="N3" s="9">
-        <v>45962</v>
+        <v>46023</v>
       </c>
       <c r="O3" s="9">
-        <v>45992</v>
+        <v>46054</v>
       </c>
       <c r="P3" s="9">
-        <v>46023</v>
+        <v>46082</v>
       </c>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
@@ -1975,122 +1975,113 @@
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="3"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>53</v>
       </c>
       <c r="C7" s="8">
         <v>58</v>
       </c>
       <c r="D7" s="8">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="E7" s="8">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F7" s="8">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="G7" s="8">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H7" s="8">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="I7" s="8">
         <v>18</v>
       </c>
       <c r="J7" s="8">
+        <v>17</v>
+      </c>
+      <c r="K7" s="8">
+        <v>20</v>
+      </c>
+      <c r="L7" s="8">
+        <v>19</v>
+      </c>
+      <c r="M7" s="8">
         <v>15</v>
       </c>
-      <c r="K7" s="8">
-[...7 lines deleted...]
-      </c>
       <c r="N7" s="8">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="O7" s="8">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="P7" s="8">
         <v>11</v>
       </c>
       <c r="Q7" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DF400946653613438974EAB7BEC7CC84" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b47a908774072bc1a0d516ee3a4966ab">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="f4c66173-2472-4d8a-a4c4-3d41517b9b09" xmlns:ns4="033b8ba9-7873-4b73-af66-1ce29edc5863" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="01f52bbf5375affc9929022257d264dd" ns1:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4c66173-2472-4d8a-a4c4-3d41517b9b09"/>
     <xsd:import namespace="033b8ba9-7873-4b73-af66-1ce29edc5863"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
@@ -2286,101 +2277,110 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{146D8AB9-EA52-4A2D-AF65-FDE4EF5FBA64}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D0A5C7B-177E-4D8B-BB75-D5B2D1987CEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="f4c66173-2472-4d8a-a4c4-3d41517b9b09"/>
     <ds:schemaRef ds:uri="033b8ba9-7873-4b73-af66-1ce29edc5863"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7BE5788-1E1D-4939-8EFA-54905452E475}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="033b8ba9-7873-4b73-af66-1ce29edc5863"/>
     <ds:schemaRef ds:uri="f4c66173-2472-4d8a-a4c4-3d41517b9b09"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{146D8AB9-EA52-4A2D-AF65-FDE4EF5FBA64}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>