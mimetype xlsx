--- v1 (2026-05-01)
+++ v2 (2026-07-05)
@@ -6,60 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SfC\Homelessness &amp; Housing Support\H &amp; HS\Homelessness Services\HP&amp;HOT Team Leaders\Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6812BE73-AFB8-4570-B5E6-9EE0D57E8C6A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B5C2373B-90B4-4BFC-A909-837BB559EE9A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5" uniqueCount="5">
   <si>
@@ -339,393 +339,393 @@
                 <c:pt idx="0">
                   <c:v>No of Appointments</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent3"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$4:$P$4</c:f>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-C8CB-40BB-B18C-2DB300583EBF}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$5</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>No of Appointments made within 14 days</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$5:$P$5</c:f>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-6062-4D8B-8C8E-559BD3C0F1E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>% of Appointments made within 14 days</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$6:$P$6</c:f>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000001-6062-4D8B-8C8E-559BD3C0F1E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Average No of Waiting Days for Appointment</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent4"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
               <c:f>Sheet1!$B$3:$P$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$7:$P$7</c:f>
               <c:numCache>
                 <c:formatCode>0.0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>15</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>18</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>17</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>20</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>19</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>15</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>11</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>11</c:v>
+                </c:pt>
+                <c:pt idx="9">
+                  <c:v>11</c:v>
+                </c:pt>
+                <c:pt idx="10">
                   <c:v>10</c:v>
                 </c:pt>
-                <c:pt idx="1">
-[...28 lines deleted...]
-                </c:pt>
                 <c:pt idx="11">
-                  <c:v>11</c:v>
+                  <c:v>10</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>11</c:v>
+                  <c:v>10</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000002-6062-4D8B-8C8E-559BD3C0F1E7}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="358153136"/>
         <c:axId val="358154448"/>
         <c:extLst/>
       </c:lineChart>
       <c:dateAx>
@@ -1818,130 +1818,130 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Q7"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="R18" sqref="R18"/>
+      <selection activeCell="N2" sqref="N2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="51.453125" style="3" customWidth="1"/>
     <col min="2" max="2" width="6.7265625" style="7" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="8.81640625" style="7" hidden="1" customWidth="1"/>
     <col min="4" max="16" width="7.7265625" style="7" customWidth="1"/>
     <col min="17" max="17" width="8.26953125" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.1796875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="1" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A3" s="10"/>
       <c r="B3" s="9">
         <v>44378</v>
       </c>
       <c r="C3" s="9">
         <v>44409</v>
       </c>
       <c r="D3" s="9">
-        <v>45717</v>
+        <v>45809</v>
       </c>
       <c r="E3" s="9">
-        <v>45748</v>
+        <v>45839</v>
       </c>
       <c r="F3" s="9">
-        <v>45778</v>
+        <v>45870</v>
       </c>
       <c r="G3" s="9">
-        <v>45809</v>
+        <v>45901</v>
       </c>
       <c r="H3" s="9">
-        <v>45839</v>
+        <v>45931</v>
       </c>
       <c r="I3" s="9">
-        <v>45870</v>
+        <v>45962</v>
       </c>
       <c r="J3" s="9">
-        <v>45901</v>
+        <v>45992</v>
       </c>
       <c r="K3" s="9">
-        <v>45931</v>
+        <v>46023</v>
       </c>
       <c r="L3" s="9">
-        <v>45962</v>
+        <v>46054</v>
       </c>
       <c r="M3" s="9">
-        <v>45992</v>
+        <v>46082</v>
       </c>
       <c r="N3" s="9">
-        <v>46023</v>
+        <v>46113</v>
       </c>
       <c r="O3" s="9">
-        <v>46054</v>
+        <v>46143</v>
       </c>
       <c r="P3" s="9">
-        <v>46082</v>
+        <v>46174</v>
       </c>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="12"/>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="3"/>
     </row>
     <row r="5" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
@@ -1975,87 +1975,87 @@
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="3"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.35">
       <c r="A7" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8">
         <v>53</v>
       </c>
       <c r="C7" s="8">
         <v>58</v>
       </c>
       <c r="D7" s="8">
+        <v>18</v>
+      </c>
+      <c r="E7" s="8">
+        <v>15</v>
+      </c>
+      <c r="F7" s="8">
+        <v>18</v>
+      </c>
+      <c r="G7" s="8">
+        <v>17</v>
+      </c>
+      <c r="H7" s="8">
+        <v>20</v>
+      </c>
+      <c r="I7" s="8">
+        <v>19</v>
+      </c>
+      <c r="J7" s="8">
+        <v>15</v>
+      </c>
+      <c r="K7" s="8">
+        <v>11</v>
+      </c>
+      <c r="L7" s="8">
+        <v>11</v>
+      </c>
+      <c r="M7" s="8">
+        <v>11</v>
+      </c>
+      <c r="N7" s="8">
         <v>10</v>
       </c>
-      <c r="E7" s="8">
-[...28 lines deleted...]
-      </c>
       <c r="O7" s="8">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="P7" s="8">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="Q7" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 