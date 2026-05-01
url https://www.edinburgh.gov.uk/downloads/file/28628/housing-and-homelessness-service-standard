--- v1 (2026-02-12)
+++ v2 (2026-05-01)
@@ -4,275 +4,281 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SfC\Homelessness &amp; Housing Support\H &amp; HS\Performance Reports\3. Monthly Stats\1. Homelessness\KPIs for Public\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A584CEC-EEAF-46D7-A6A7-8EF46C754639}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8919F376-0330-4ACF-9ACD-21903702997F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-19320" yWindow="-45" windowWidth="19440" windowHeight="14880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BH9" i="1" l="1"/>
-[...9 lines deleted...]
-  <c r="BT4" i="1"/>
+  <c r="BJ9" i="1" l="1"/>
+  <c r="BK9" i="1"/>
+  <c r="BL9" i="1"/>
+  <c r="BL10" i="1" s="1"/>
+  <c r="BM9" i="1"/>
+  <c r="BM10" i="1" s="1"/>
+  <c r="BN9" i="1"/>
+  <c r="BN11" i="1" s="1"/>
+  <c r="BO9" i="1"/>
+  <c r="BO11" i="1" s="1"/>
+  <c r="BP9" i="1"/>
+  <c r="BP12" i="1" s="1"/>
+  <c r="BQ9" i="1"/>
+  <c r="BQ12" i="1" s="1"/>
+  <c r="BR9" i="1"/>
+  <c r="BR13" i="1" s="1"/>
+  <c r="BS9" i="1"/>
+  <c r="BS13" i="1" s="1"/>
+  <c r="BT9" i="1"/>
+  <c r="BT13" i="1" s="1"/>
+  <c r="BU9" i="1"/>
+  <c r="BU13" i="1" s="1"/>
+  <c r="BJ10" i="1"/>
+  <c r="BK10" i="1"/>
+  <c r="BJ11" i="1"/>
+  <c r="BK11" i="1"/>
+  <c r="BL11" i="1"/>
+  <c r="BM11" i="1"/>
+  <c r="BJ12" i="1"/>
+  <c r="BK12" i="1"/>
+  <c r="BL12" i="1"/>
+  <c r="BM12" i="1"/>
+  <c r="BN12" i="1"/>
+  <c r="BO12" i="1"/>
+  <c r="BJ13" i="1"/>
+  <c r="BK13" i="1"/>
+  <c r="BL13" i="1"/>
+  <c r="BM13" i="1"/>
+  <c r="BN13" i="1"/>
+  <c r="BO13" i="1"/>
+  <c r="BP13" i="1"/>
+  <c r="BQ13" i="1"/>
+  <c r="BV5" i="1"/>
+  <c r="BV4" i="1"/>
+  <c r="BT7" i="1"/>
+  <c r="BT6" i="1"/>
+  <c r="BS7" i="1"/>
+  <c r="BS6" i="1"/>
   <c r="BR7" i="1"/>
   <c r="BR6" i="1"/>
-  <c r="BS7" i="1"/>
+  <c r="BU7" i="1"/>
   <c r="BQ7" i="1"/>
   <c r="BQ6" i="1"/>
   <c r="BP7" i="1"/>
   <c r="BP6" i="1"/>
   <c r="BO7" i="1"/>
   <c r="BO6" i="1"/>
   <c r="BN7" i="1"/>
   <c r="BN6" i="1"/>
   <c r="BM7" i="1"/>
   <c r="BM6" i="1"/>
-  <c r="BI12" i="1" l="1"/>
+  <c r="BU10" i="1" l="1"/>
+  <c r="BT10" i="1"/>
+  <c r="BU11" i="1"/>
+  <c r="BS10" i="1"/>
+  <c r="BT11" i="1"/>
+  <c r="BR10" i="1"/>
+  <c r="BU12" i="1"/>
+  <c r="BS11" i="1"/>
+  <c r="BQ10" i="1"/>
+  <c r="BT12" i="1"/>
+  <c r="BR11" i="1"/>
+  <c r="BP10" i="1"/>
+  <c r="BS12" i="1"/>
+  <c r="BQ11" i="1"/>
+  <c r="BO10" i="1"/>
+  <c r="BR12" i="1"/>
+  <c r="BP11" i="1"/>
+  <c r="BN10" i="1"/>
   <c r="BL7" i="1"/>
   <c r="BL6" i="1"/>
   <c r="BK7" i="1"/>
   <c r="BK6" i="1"/>
   <c r="BJ7" i="1"/>
   <c r="BJ6" i="1"/>
   <c r="BI7" i="1"/>
   <c r="BI6" i="1"/>
   <c r="BH7" i="1"/>
   <c r="BH6" i="1"/>
   <c r="BG7" i="1"/>
   <c r="BG6" i="1"/>
   <c r="BF7" i="1"/>
   <c r="BF6" i="1"/>
   <c r="BE7" i="1"/>
   <c r="BE6" i="1"/>
   <c r="BD7" i="1"/>
   <c r="BD6" i="1"/>
   <c r="BC7" i="1"/>
   <c r="BC6" i="1"/>
   <c r="BB7" i="1"/>
   <c r="BB6" i="1"/>
   <c r="BA7" i="1"/>
   <c r="BA6" i="1"/>
   <c r="AZ7" i="1"/>
   <c r="AZ6" i="1"/>
-  <c r="BS6" i="1"/>
+  <c r="BU6" i="1"/>
   <c r="AY6" i="1"/>
   <c r="AX6" i="1"/>
   <c r="AW6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AP6" i="1"/>
   <c r="AO6" i="1"/>
   <c r="AY7" i="1"/>
   <c r="AX7" i="1"/>
   <c r="AW7" i="1"/>
   <c r="AV7" i="1"/>
   <c r="AU7" i="1"/>
   <c r="AT7" i="1"/>
   <c r="AS7" i="1"/>
   <c r="AR7" i="1"/>
   <c r="AI7" i="1"/>
   <c r="AJ7" i="1"/>
   <c r="AK7" i="1"/>
   <c r="AL7" i="1"/>
   <c r="AM7" i="1"/>
   <c r="AN7" i="1"/>
   <c r="AO7" i="1"/>
   <c r="AP7" i="1"/>
   <c r="AQ7" i="1"/>
   <c r="AC7" i="1"/>
   <c r="AD7" i="1"/>
   <c r="AE7" i="1"/>
   <c r="AF7" i="1"/>
   <c r="AG7" i="1"/>
   <c r="AH7" i="1"/>
   <c r="AM6" i="1"/>
   <c r="AL6" i="1"/>
   <c r="AK6" i="1"/>
   <c r="AJ6" i="1"/>
   <c r="Y7" i="1"/>
   <c r="Z7" i="1"/>
   <c r="AA7" i="1"/>
   <c r="AB7" i="1"/>
   <c r="AI6" i="1"/>
   <c r="AH6" i="1"/>
   <c r="AG6" i="1"/>
   <c r="AF6" i="1"/>
-  <c r="BR9" i="1" l="1"/>
-[...50 lines deleted...]
-  <c r="AD6" i="1"/>
+  <c r="AE6" i="1" l="1"/>
+  <c r="AD6" i="1" l="1"/>
   <c r="AC6" i="1"/>
   <c r="AB6" i="1" l="1"/>
   <c r="X7" i="1"/>
   <c r="W7" i="1"/>
   <c r="V7" i="1"/>
   <c r="U7" i="1"/>
   <c r="T7" i="1"/>
   <c r="S7" i="1"/>
   <c r="R7" i="1"/>
   <c r="Q7" i="1"/>
   <c r="P7" i="1"/>
   <c r="O7" i="1"/>
   <c r="N7" i="1"/>
   <c r="AN6" i="1" l="1"/>
   <c r="Z6" i="1"/>
   <c r="Y6" i="1" l="1"/>
   <c r="X6" i="1" l="1"/>
   <c r="W6" i="1"/>
   <c r="V6" i="1" l="1"/>
   <c r="U6" i="1" l="1"/>
   <c r="AA6" i="1" l="1"/>
   <c r="T6" i="1" l="1"/>
   <c r="S6" i="1" l="1"/>
   <c r="Q6" i="1" l="1"/>
   <c r="P6" i="1" l="1"/>
   <c r="R6" i="1" l="1"/>
   <c r="O6" i="1" l="1"/>
   <c r="N6" i="1"/>
   <c r="M6" i="1"/>
   <c r="L6" i="1"/>
   <c r="K6" i="1"/>
   <c r="J6" i="1"/>
   <c r="I6" i="1" l="1"/>
   <c r="H6" i="1" l="1"/>
   <c r="G6" i="1"/>
   <c r="F6" i="1"/>
   <c r="E6" i="1" l="1"/>
   <c r="D6" i="1" l="1"/>
   <c r="C6" i="1"/>
   <c r="B6" i="1"/>
-  <c r="BG9" i="1" l="1"/>
+  <c r="BI9" i="1" l="1"/>
+  <c r="BH9" i="1"/>
+  <c r="BG9" i="1"/>
   <c r="BE9" i="1"/>
   <c r="BF9" i="1"/>
   <c r="BD9" i="1"/>
   <c r="BC9" i="1"/>
   <c r="BB9" i="1"/>
   <c r="BA9" i="1"/>
   <c r="AY9" i="1"/>
   <c r="AZ9" i="1"/>
   <c r="AX9" i="1"/>
   <c r="AW9" i="1"/>
   <c r="AV9" i="1"/>
   <c r="AU9" i="1"/>
   <c r="AT9" i="1"/>
   <c r="AR9" i="1"/>
   <c r="AS9" i="1"/>
   <c r="AQ9" i="1"/>
   <c r="AO9" i="1"/>
   <c r="AP9" i="1"/>
   <c r="AN9" i="1"/>
   <c r="AM9" i="1"/>
   <c r="AL9" i="1"/>
   <c r="AJ9" i="1"/>
   <c r="AK9" i="1"/>
   <c r="AI9" i="1"/>
   <c r="AH9" i="1"/>
@@ -298,51 +304,59 @@
   <c r="K9" i="1"/>
   <c r="Q9" i="1"/>
   <c r="D9" i="1"/>
   <c r="G9" i="1"/>
   <c r="O9" i="1"/>
   <c r="O12" i="1" s="1"/>
   <c r="P9" i="1"/>
   <c r="E9" i="1"/>
   <c r="H9" i="1"/>
   <c r="J9" i="1"/>
   <c r="M7" i="1"/>
   <c r="I9" i="1"/>
   <c r="C9" i="1"/>
   <c r="L9" i="1"/>
   <c r="M9" i="1"/>
   <c r="K7" i="1"/>
   <c r="C7" i="1"/>
   <c r="J7" i="1"/>
   <c r="G7" i="1"/>
   <c r="I7" i="1"/>
   <c r="L7" i="1"/>
   <c r="H7" i="1"/>
   <c r="D7" i="1"/>
   <c r="F7" i="1"/>
   <c r="E7" i="1"/>
-  <c r="BG13" i="1" l="1"/>
+  <c r="BH13" i="1" l="1"/>
+  <c r="BH10" i="1"/>
+  <c r="BH12" i="1"/>
+  <c r="BH11" i="1"/>
+  <c r="BI13" i="1"/>
+  <c r="BI11" i="1"/>
+  <c r="BI12" i="1"/>
+  <c r="BI10" i="1"/>
+  <c r="BG13" i="1"/>
   <c r="BG12" i="1"/>
   <c r="BG10" i="1"/>
   <c r="BG11" i="1"/>
   <c r="BF13" i="1"/>
   <c r="BF10" i="1"/>
   <c r="BF11" i="1"/>
   <c r="BF12" i="1"/>
   <c r="BE13" i="1"/>
   <c r="BE10" i="1"/>
   <c r="BE11" i="1"/>
   <c r="BE12" i="1"/>
   <c r="BD13" i="1"/>
   <c r="BD11" i="1"/>
   <c r="BD10" i="1"/>
   <c r="BD12" i="1"/>
   <c r="BC10" i="1"/>
   <c r="BC13" i="1"/>
   <c r="BC12" i="1"/>
   <c r="BC11" i="1"/>
   <c r="BB10" i="1"/>
   <c r="BB11" i="1"/>
   <c r="BB13" i="1"/>
   <c r="BB12" i="1"/>
   <c r="BA11" i="1"/>
   <c r="BA13" i="1"/>
@@ -524,51 +538,51 @@
   <c r="E10" i="1"/>
   <c r="C10" i="1"/>
   <c r="C13" i="1"/>
   <c r="C12" i="1"/>
   <c r="C11" i="1"/>
   <c r="D10" i="1"/>
   <c r="D13" i="1"/>
   <c r="D12" i="1"/>
   <c r="D11" i="1"/>
   <c r="L10" i="1"/>
   <c r="L11" i="1"/>
   <c r="L13" i="1"/>
   <c r="L12" i="1"/>
   <c r="M11" i="1"/>
   <c r="M10" i="1"/>
   <c r="M13" i="1"/>
   <c r="M12" i="1"/>
   <c r="F13" i="1"/>
   <c r="F12" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="K10" i="1"/>
   <c r="K13" i="1"/>
   <c r="K12" i="1"/>
   <c r="K11" i="1"/>
-  <c r="BT6" i="1" l="1"/>
+  <c r="BV6" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>No of Assessments carried out</t>
   </si>
   <si>
     <t>No of Assessments within 28 days</t>
   </si>
   <si>
     <t>% of Assessments carried out within 28 days</t>
   </si>
   <si>
     <t>% of Homeless Assessments carried out within 28 days - Rolling 13 Month period</t>
   </si>
   <si>
     <t>13 Month Period</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Standard Deviation</t>
@@ -965,270 +979,270 @@
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>% of Assessments carried out within 28 days</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$B$3:$BS$3</c:f>
+              <c:f>Sheet1!$B$3:$BU$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$6:$BS$6</c:f>
+              <c:f>Sheet1!$B$6:$BU$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0%</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>0.83870967741935487</c:v>
+                  <c:v>0.89320388349514568</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.85669781931464173</c:v>
+                  <c:v>0.87987012987012991</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.89320388349514568</c:v>
+                  <c:v>0.86133333333333328</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.88025889967637538</c:v>
+                  <c:v>0.86868686868686873</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.86133333333333328</c:v>
+                  <c:v>0.80779220779220784</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.8682432432432432</c:v>
+                  <c:v>0.84057971014492749</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.80729166666666663</c:v>
+                  <c:v>0.8214285714285714</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.84104046242774566</c:v>
+                  <c:v>0.80930232558139537</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.8204419889502762</c:v>
+                  <c:v>0.85064935064935066</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.80742459396751742</c:v>
+                  <c:v>0.88338192419825068</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.84881209503239741</c:v>
+                  <c:v>0.80916030534351147</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.88563049853372433</c:v>
+                  <c:v>0.84975369458128081</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.80211081794195249</c:v>
+                  <c:v>0.82198952879581155</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-71D1-4C0B-9F73-1BABC0C78C4B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Average</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:prstDash val="dash"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$B$3:$BS$3</c:f>
+              <c:f>Sheet1!$B$3:$BU$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45658</c:v>
+                  <c:v>45717</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45689</c:v>
+                  <c:v>45748</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45717</c:v>
+                  <c:v>45778</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45748</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45778</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45809</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45839</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45870</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45901</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45931</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>45962</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>45992</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46023</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$7:$BS$7</c:f>
+              <c:f>Sheet1!$B$7:$BU$7</c:f>
               <c:numCache>
                 <c:formatCode>0.000</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>0.82956086366955251</c:v>
+                  <c:v>0.83233825976313991</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.83044004844570041</c:v>
+                  <c:v>0.833729216152019</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.83233825976313991</c:v>
+                  <c:v>0.83467889908256876</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.83374501235037046</c:v>
+                  <c:v>0.83558095918549613</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.83469406476470054</c:v>
+                  <c:v>0.83465722673113452</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.83558095918549613</c:v>
+                  <c:v>0.83482854028674436</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.83464294965892405</c:v>
+                  <c:v>0.83443169799039951</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.83482854028674436</c:v>
+                  <c:v>0.83358226554516157</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.83440475221743027</c:v>
+                  <c:v>0.8341803838276568</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.83349056603773586</c:v>
+                  <c:v>0.83542806446843121</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.8340286732913601</c:v>
+                  <c:v>0.83468639988504922</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.8353297840875481</c:v>
+                  <c:v>0.83511343804537519</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.8357048555082881</c:v>
+                  <c:v>0.83598836403934063</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-71D1-4C0B-9F73-1BABC0C78C4B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="358153136"/>
         <c:axId val="358154448"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredLineSeries>
@@ -1247,298 +1261,298 @@
                     <c:strCache>
                       <c:ptCount val="1"/>
                       <c:pt idx="0">
                         <c:v>No of Assessments carried out</c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
                 <c:spPr>
                   <a:ln w="28575" cap="rnd">
                     <a:solidFill>
                       <a:schemeClr val="accent3"/>
                     </a:solidFill>
                     <a:round/>
                   </a:ln>
                   <a:effectLst/>
                 </c:spPr>
                 <c:marker>
                   <c:symbol val="none"/>
                 </c:marker>
                 <c:cat>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$3:$BS$3</c15:sqref>
+                          <c15:sqref>Sheet1!$B$3:$BU$3</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>mmm\-yy</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>45658</c:v>
+                        <c:v>45717</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>45689</c:v>
+                        <c:v>45748</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>45717</c:v>
+                        <c:v>45778</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>45748</c:v>
+                        <c:v>45809</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>45778</c:v>
+                        <c:v>45839</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>45809</c:v>
+                        <c:v>45870</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>45839</c:v>
+                        <c:v>45901</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>45870</c:v>
+                        <c:v>45931</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>45901</c:v>
+                        <c:v>45962</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>45931</c:v>
+                        <c:v>45992</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>45962</c:v>
+                        <c:v>46023</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>45992</c:v>
+                        <c:v>46054</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>46023</c:v>
+                        <c:v>46082</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$4:$BS$4</c15:sqref>
+                          <c15:sqref>Sheet1!$B$4:$BU$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>General</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>279</c:v>
+                        <c:v>309</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>321</c:v>
+                        <c:v>308</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>309</c:v>
+                        <c:v>375</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>309</c:v>
+                        <c:v>297</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>375</c:v>
+                        <c:v>385</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>296</c:v>
+                        <c:v>345</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>384</c:v>
+                        <c:v>364</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>346</c:v>
+                        <c:v>430</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>362</c:v>
+                        <c:v>462</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>431</c:v>
+                        <c:v>343</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>463</c:v>
+                        <c:v>393</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>341</c:v>
+                        <c:v>406</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>379</c:v>
+                        <c:v>382</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="1"/>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000001-8AFE-4C11-B0B0-5C10037DC1E9}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="3"/>
                 <c:order val="1"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Sheet1!$A$5</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="1"/>
                       <c:pt idx="0">
                         <c:v>No of Assessments within 28 days</c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
                 <c:spPr>
                   <a:ln w="28575" cap="rnd">
                     <a:solidFill>
                       <a:schemeClr val="accent4"/>
                     </a:solidFill>
                     <a:round/>
                   </a:ln>
                   <a:effectLst/>
                 </c:spPr>
                 <c:marker>
                   <c:symbol val="none"/>
                 </c:marker>
                 <c:cat>
                   <c:numRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$3:$BS$3</c15:sqref>
+                          <c15:sqref>Sheet1!$B$3:$BU$3</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>mmm\-yy</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>45658</c:v>
+                        <c:v>45717</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>45689</c:v>
+                        <c:v>45748</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>45717</c:v>
+                        <c:v>45778</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>45748</c:v>
+                        <c:v>45809</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>45778</c:v>
+                        <c:v>45839</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>45809</c:v>
+                        <c:v>45870</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>45839</c:v>
+                        <c:v>45901</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>45870</c:v>
+                        <c:v>45931</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>45901</c:v>
+                        <c:v>45962</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>45931</c:v>
+                        <c:v>45992</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>45962</c:v>
+                        <c:v>46023</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>45992</c:v>
+                        <c:v>46054</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>46023</c:v>
+                        <c:v>46082</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$5:$BS$5</c15:sqref>
+                          <c15:sqref>Sheet1!$B$5:$BU$5</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>General</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>234</c:v>
+                        <c:v>276</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>275</c:v>
+                        <c:v>271</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>276</c:v>
+                        <c:v>323</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>272</c:v>
+                        <c:v>258</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>323</c:v>
+                        <c:v>311</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>257</c:v>
+                        <c:v>290</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>310</c:v>
+                        <c:v>299</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>291</c:v>
+                        <c:v>348</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>297</c:v>
+                        <c:v>393</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>348</c:v>
+                        <c:v>303</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>393</c:v>
+                        <c:v>318</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>302</c:v>
+                        <c:v>345</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>304</c:v>
+                        <c:v>314</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000001-71D1-4C0B-9F73-1BABC0C78C4B}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
           </c:ext>
         </c:extLst>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="358153136"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2261,57 +2275,57 @@
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>69272</xdr:rowOff>
+      <xdr:rowOff>138544</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>71</xdr:col>
+      <xdr:col>73</xdr:col>
       <xdr:colOff>839932</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>34636</xdr:rowOff>
+      <xdr:rowOff>103908</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7E399B-E97E-4D9C-B1C8-881E457C4E24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -2598,81 +2612,81 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:EB18"/>
+  <dimension ref="A1:ED18"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="BJ5" sqref="BJ5:BS5"/>
+      <selection activeCell="BM1" sqref="BM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="11" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="11" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7" style="11" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="11" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="11" hidden="1" customWidth="1"/>
-    <col min="17" max="58" width="8.28515625" style="11" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="73" max="16384" width="9.140625" style="5"/>
+    <col min="17" max="60" width="8.28515625" style="11" hidden="1" customWidth="1"/>
+    <col min="61" max="73" width="8.28515625" style="11" customWidth="1"/>
+    <col min="74" max="74" width="16.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="75" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:132" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:134" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
@@ -2702,52 +2716,54 @@
       <c r="AU1" s="2"/>
       <c r="AV1" s="2"/>
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
+      <c r="BT1" s="2"/>
+      <c r="BU1" s="2"/>
     </row>
-    <row r="3" spans="1:132" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:134" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>43922</v>
       </c>
       <c r="C3" s="4">
         <v>43952</v>
       </c>
       <c r="D3" s="4">
         <v>43983</v>
       </c>
       <c r="E3" s="4">
         <v>44013</v>
       </c>
       <c r="F3" s="4">
         <v>44044</v>
       </c>
       <c r="G3" s="4">
         <v>44075</v>
       </c>
       <c r="H3" s="4">
         <v>44105</v>
       </c>
       <c r="I3" s="4">
         <v>44136</v>
       </c>
@@ -2915,55 +2931,61 @@
       </c>
       <c r="BL3" s="13">
         <v>45809</v>
       </c>
       <c r="BM3" s="13">
         <v>45839</v>
       </c>
       <c r="BN3" s="13">
         <v>45870</v>
       </c>
       <c r="BO3" s="13">
         <v>45901</v>
       </c>
       <c r="BP3" s="13">
         <v>45931</v>
       </c>
       <c r="BQ3" s="13">
         <v>45962</v>
       </c>
       <c r="BR3" s="13">
         <v>45992</v>
       </c>
       <c r="BS3" s="13">
         <v>46023</v>
       </c>
-      <c r="BT3" s="27" t="s">
+      <c r="BT3" s="13">
+        <v>46054</v>
+      </c>
+      <c r="BU3" s="13">
+        <v>46082</v>
+      </c>
+      <c r="BV3" s="27" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:132" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:134" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>176</v>
       </c>
       <c r="C4" s="6">
         <v>192</v>
       </c>
       <c r="D4" s="6">
         <v>205</v>
       </c>
       <c r="E4" s="6">
         <v>240</v>
       </c>
       <c r="F4" s="6">
         <v>201</v>
       </c>
       <c r="G4" s="6">
         <v>185</v>
       </c>
       <c r="H4" s="6">
         <v>174</v>
       </c>
       <c r="I4" s="6">
@@ -3104,85 +3126,91 @@
       <c r="BB4" s="14">
         <v>309</v>
       </c>
       <c r="BC4" s="14">
         <v>311</v>
       </c>
       <c r="BD4" s="14">
         <v>360</v>
       </c>
       <c r="BE4" s="14">
         <v>463</v>
       </c>
       <c r="BF4" s="14">
         <v>267</v>
       </c>
       <c r="BG4" s="14">
         <v>279</v>
       </c>
       <c r="BH4" s="14">
         <v>321</v>
       </c>
       <c r="BI4" s="14">
         <v>309</v>
       </c>
       <c r="BJ4" s="14">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="BK4" s="14">
         <v>375</v>
       </c>
       <c r="BL4" s="14">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="BM4" s="14">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="BN4" s="14">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="BO4" s="14">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="BP4" s="14">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="BQ4" s="14">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="BR4" s="14">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="BS4" s="14">
-        <v>379</v>
-[...3 lines deleted...]
-        <v>4595</v>
+        <v>393</v>
+      </c>
+      <c r="BT4" s="14">
+        <v>406</v>
+      </c>
+      <c r="BU4" s="14">
+        <v>382</v>
+      </c>
+      <c r="BV4" s="29">
+        <f>SUM(BI4:BU4)</f>
+        <v>4799</v>
       </c>
     </row>
-    <row r="5" spans="1:132" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:134" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>170</v>
       </c>
       <c r="C5" s="9">
         <v>177</v>
       </c>
       <c r="D5" s="9">
         <v>187</v>
       </c>
       <c r="E5" s="9">
         <v>236</v>
       </c>
       <c r="F5" s="9">
         <v>188</v>
       </c>
       <c r="G5" s="9">
         <v>169</v>
       </c>
       <c r="H5" s="9">
         <v>164</v>
       </c>
       <c r="I5" s="9">
@@ -3323,85 +3351,91 @@
       <c r="BB5" s="15">
         <v>266</v>
       </c>
       <c r="BC5" s="15">
         <v>261</v>
       </c>
       <c r="BD5" s="15">
         <v>306</v>
       </c>
       <c r="BE5" s="15">
         <v>356</v>
       </c>
       <c r="BF5" s="15">
         <v>231</v>
       </c>
       <c r="BG5" s="15">
         <v>234</v>
       </c>
       <c r="BH5" s="15">
         <v>275</v>
       </c>
       <c r="BI5" s="15">
         <v>276</v>
       </c>
       <c r="BJ5" s="15">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="BK5" s="15">
         <v>323</v>
       </c>
       <c r="BL5" s="15">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="BM5" s="15">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="BN5" s="15">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="BO5" s="15">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="BP5" s="15">
         <v>348</v>
       </c>
       <c r="BQ5" s="15">
         <v>393</v>
       </c>
       <c r="BR5" s="15">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="BS5" s="15">
-        <v>304</v>
-[...3 lines deleted...]
-        <v>3882</v>
+        <v>318</v>
+      </c>
+      <c r="BT5" s="15">
+        <v>345</v>
+      </c>
+      <c r="BU5" s="15">
+        <v>314</v>
+      </c>
+      <c r="BV5" s="29">
+        <f>SUM(BI5:BU5)</f>
+        <v>4049</v>
       </c>
     </row>
-    <row r="6" spans="1:132" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:134" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="17">
         <f t="shared" ref="B6:AA6" si="0">B5/B4</f>
         <v>0.96590909090909094</v>
       </c>
       <c r="C6" s="17">
         <f t="shared" si="0"/>
         <v>0.921875</v>
       </c>
       <c r="D6" s="17">
         <f t="shared" si="0"/>
         <v>0.91219512195121955</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>0.98333333333333328</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" si="0"/>
         <v>0.93532338308457708</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -3466,51 +3500,51 @@
       <c r="V6" s="17">
         <f t="shared" si="2"/>
         <v>0.6452830188679245</v>
       </c>
       <c r="W6" s="17">
         <f t="shared" si="2"/>
         <v>0.74193548387096775</v>
       </c>
       <c r="X6" s="17">
         <f t="shared" si="2"/>
         <v>0.74295774647887325</v>
       </c>
       <c r="Y6" s="17">
         <f t="shared" si="2"/>
         <v>0.70231213872832365</v>
       </c>
       <c r="Z6" s="17">
         <f t="shared" si="2"/>
         <v>0.67407407407407405</v>
       </c>
       <c r="AA6" s="17">
         <f t="shared" si="0"/>
         <v>0.74844720496894412</v>
       </c>
       <c r="AB6" s="17">
-        <f t="shared" ref="AB6:BT6" si="3">AB5/AB4</f>
+        <f t="shared" ref="AB6:BV6" si="3">AB5/AB4</f>
         <v>0.7441860465116279</v>
       </c>
       <c r="AC6" s="17">
         <f t="shared" si="3"/>
         <v>0.80869565217391304</v>
       </c>
       <c r="AD6" s="17">
         <f t="shared" si="3"/>
         <v>0.78595317725752512</v>
       </c>
       <c r="AE6" s="28">
         <f t="shared" si="3"/>
         <v>0.76951672862453535</v>
       </c>
       <c r="AF6" s="28">
         <f t="shared" si="3"/>
         <v>0.77272727272727271</v>
       </c>
       <c r="AG6" s="28">
         <f t="shared" si="3"/>
         <v>0.76904176904176902</v>
       </c>
       <c r="AH6" s="28">
         <f t="shared" ref="AH6:AM6" si="4">AH5/AH4</f>
         <v>0.73899371069182385</v>
@@ -3562,135 +3596,143 @@
       <c r="AT6" s="28">
         <f t="shared" si="3"/>
         <v>0.8655172413793103</v>
       </c>
       <c r="AU6" s="28">
         <f t="shared" si="3"/>
         <v>0.85751978891820579</v>
       </c>
       <c r="AV6" s="28">
         <f t="shared" si="3"/>
         <v>0.88709677419354838</v>
       </c>
       <c r="AW6" s="28">
         <f t="shared" si="3"/>
         <v>0.85245901639344257</v>
       </c>
       <c r="AX6" s="28">
         <f t="shared" si="3"/>
         <v>0.86890243902439024</v>
       </c>
       <c r="AY6" s="28">
         <f t="shared" si="3"/>
         <v>0.81163434903047094</v>
       </c>
       <c r="AZ6" s="28">
-        <f t="shared" ref="AZ6:BR6" si="5">AZ5/AZ4</f>
+        <f t="shared" ref="AZ6:BT6" si="5">AZ5/AZ4</f>
         <v>0.82181818181818178</v>
       </c>
       <c r="BA6" s="28">
         <f t="shared" si="5"/>
         <v>0.91319444444444442</v>
       </c>
       <c r="BB6" s="28">
         <f t="shared" si="5"/>
         <v>0.86084142394822005</v>
       </c>
       <c r="BC6" s="28">
         <f t="shared" si="5"/>
         <v>0.83922829581993574</v>
       </c>
       <c r="BD6" s="28">
         <f t="shared" si="5"/>
         <v>0.85</v>
       </c>
       <c r="BE6" s="28">
         <f t="shared" si="5"/>
         <v>0.7688984881209503</v>
       </c>
       <c r="BF6" s="28">
         <f t="shared" si="5"/>
         <v>0.8651685393258427</v>
       </c>
       <c r="BG6" s="28">
         <f t="shared" si="5"/>
         <v>0.83870967741935487</v>
       </c>
       <c r="BH6" s="28">
         <f t="shared" si="5"/>
         <v>0.85669781931464173</v>
       </c>
       <c r="BI6" s="28">
         <f t="shared" si="5"/>
         <v>0.89320388349514568</v>
       </c>
       <c r="BJ6" s="28">
         <f t="shared" si="5"/>
-        <v>0.88025889967637538</v>
+        <v>0.87987012987012991</v>
       </c>
       <c r="BK6" s="28">
         <f t="shared" si="5"/>
         <v>0.86133333333333328</v>
       </c>
       <c r="BL6" s="28">
         <f t="shared" si="5"/>
-        <v>0.8682432432432432</v>
+        <v>0.86868686868686873</v>
       </c>
       <c r="BM6" s="28">
         <f t="shared" si="5"/>
-        <v>0.80729166666666663</v>
+        <v>0.80779220779220784</v>
       </c>
       <c r="BN6" s="28">
         <f t="shared" si="5"/>
-        <v>0.84104046242774566</v>
+        <v>0.84057971014492749</v>
       </c>
       <c r="BO6" s="28">
         <f t="shared" si="5"/>
-        <v>0.8204419889502762</v>
+        <v>0.8214285714285714</v>
       </c>
       <c r="BP6" s="28">
         <f t="shared" si="5"/>
-        <v>0.80742459396751742</v>
+        <v>0.80930232558139537</v>
       </c>
       <c r="BQ6" s="28">
         <f t="shared" si="5"/>
-        <v>0.84881209503239741</v>
+        <v>0.85064935064935066</v>
       </c>
       <c r="BR6" s="28">
         <f t="shared" si="5"/>
-        <v>0.88563049853372433</v>
+        <v>0.88338192419825068</v>
       </c>
       <c r="BS6" s="28">
+        <f t="shared" si="5"/>
+        <v>0.80916030534351147</v>
+      </c>
+      <c r="BT6" s="28">
+        <f t="shared" si="5"/>
+        <v>0.84975369458128081</v>
+      </c>
+      <c r="BU6" s="28">
         <f t="shared" si="3"/>
-        <v>0.80211081794195249</v>
-[...1 lines deleted...]
-      <c r="BT6" s="28">
+        <v>0.82198952879581155</v>
+      </c>
+      <c r="BV6" s="28">
         <f t="shared" si="3"/>
-        <v>0.84483133841131663</v>
+        <v>0.8437174411335695</v>
       </c>
     </row>
-    <row r="7" spans="1:132" s="30" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:134" s="30" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="31">
         <f>AVERAGE(B6:C6)</f>
         <v>0.94389204545454541</v>
       </c>
       <c r="D7" s="31">
         <f>AVERAGE(B6:D6)</f>
         <v>0.93332640428677005</v>
       </c>
       <c r="E7" s="31">
         <f>AVERAGE(B6:E6)</f>
         <v>0.94582813654841091</v>
       </c>
       <c r="F7" s="31">
         <f>AVERAGE(B6:F6)</f>
         <v>0.94372718585564408</v>
       </c>
       <c r="G7" s="31">
         <f>AVERAGE(B6:G6)</f>
         <v>0.93869157379862234</v>
       </c>
       <c r="H7" s="31">
         <f>AVERAGE(B6:H6)</f>
@@ -3888,140 +3930,148 @@
         <f>AVERAGE(SUM(AE5:BD5)/SUM(AE4:BD4))</f>
         <v>0.83142923758451859</v>
       </c>
       <c r="BE7" s="31">
         <f>AVERAGE(SUM(AE5:BE5)/SUM(AE4:BE4))</f>
         <v>0.82822696604357926</v>
       </c>
       <c r="BF7" s="31">
         <f>AVERAGE(SUM(AE5:BF5)/SUM(AE4:BF4))</f>
         <v>0.82928663515255696</v>
       </c>
       <c r="BG7" s="31">
         <f>AVERAGE(SUM(AE5:BG5)/SUM(AE4:BG4))</f>
         <v>0.82956086366955251</v>
       </c>
       <c r="BH7" s="31">
         <f>AVERAGE(SUM(AE5:BH5)/SUM(AE4:BH4))</f>
         <v>0.83044004844570041</v>
       </c>
       <c r="BI7" s="31">
         <f>AVERAGE(SUM(AE5:BI5)/SUM(AE4:BI4))</f>
         <v>0.83233825976313991</v>
       </c>
       <c r="BJ7" s="31">
         <f>AVERAGE(SUM(AE5:BJ5)/SUM(AE4:BJ4))</f>
-        <v>0.83374501235037046</v>
+        <v>0.833729216152019</v>
       </c>
       <c r="BK7" s="31">
         <f>AVERAGE(SUM(AE5:BK5)/SUM(AE4:BK4))</f>
-        <v>0.83469406476470054</v>
+        <v>0.83467889908256876</v>
       </c>
       <c r="BL7" s="31">
         <f>AVERAGE(SUM(AE5:BL5)/SUM(AE4:BL4))</f>
         <v>0.83558095918549613</v>
       </c>
       <c r="BM7" s="31">
         <f>AVERAGE(SUM(AE5:BM5)/SUM(AE4:BM4))</f>
-        <v>0.83464294965892405</v>
+        <v>0.83465722673113452</v>
       </c>
       <c r="BN7" s="31">
         <f>AVERAGE(SUM(AE5:BN5)/SUM(AE4:BN4))</f>
         <v>0.83482854028674436</v>
       </c>
       <c r="BO7" s="31">
         <f>AVERAGE(SUM(AE5:BO5)/SUM(AE4:BO4))</f>
-        <v>0.83440475221743027</v>
+        <v>0.83443169799039951</v>
       </c>
       <c r="BP7" s="31">
         <f>AVERAGE(SUM(AE5:BP5)/SUM(AE4:BP4))</f>
-        <v>0.83349056603773586</v>
+        <v>0.83358226554516157</v>
       </c>
       <c r="BQ7" s="31">
         <f>AVERAGE(SUM(AE5:BQ5)/SUM(AE4:BQ4))</f>
-        <v>0.8340286732913601</v>
+        <v>0.8341803838276568</v>
       </c>
       <c r="BR7" s="31">
         <f>AVERAGE(SUM(AE5:BR5)/SUM(AE4:BR4))</f>
-        <v>0.8353297840875481</v>
+        <v>0.83542806446843121</v>
       </c>
       <c r="BS7" s="31">
-        <f>AVERAGE(SUM(AF5:BS5)/SUM(AF4:BS4))</f>
-[...3 lines deleted...]
-      <c r="CF7" s="32"/>
+        <f>AVERAGE(SUM(AE5:BS5)/SUM(AE4:BS4))</f>
+        <v>0.83468639988504922</v>
+      </c>
+      <c r="BT7" s="31">
+        <f>AVERAGE(SUM(AE5:BT5)/SUM(AE4:BT4))</f>
+        <v>0.83511343804537519</v>
+      </c>
+      <c r="BU7" s="31">
+        <f>AVERAGE(SUM(AF5:BU5)/SUM(AF4:BU4))</f>
+        <v>0.83598836403934063</v>
+      </c>
       <c r="CG7" s="32"/>
       <c r="CH7" s="32"/>
       <c r="CI7" s="32"/>
       <c r="CJ7" s="32"/>
       <c r="CK7" s="32"/>
       <c r="CL7" s="32"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="32"/>
       <c r="CP7" s="32"/>
       <c r="CQ7" s="32"/>
       <c r="CR7" s="32"/>
       <c r="CS7" s="32"/>
       <c r="CT7" s="32"/>
       <c r="CU7" s="32"/>
       <c r="CV7" s="32"/>
       <c r="CW7" s="32"/>
       <c r="CX7" s="32"/>
       <c r="CY7" s="32"/>
       <c r="CZ7" s="32"/>
       <c r="DA7" s="32"/>
       <c r="DB7" s="32"/>
       <c r="DC7" s="32"/>
       <c r="DD7" s="32"/>
       <c r="DE7" s="32"/>
       <c r="DF7" s="32"/>
       <c r="DG7" s="32"/>
       <c r="DH7" s="32"/>
       <c r="DI7" s="32"/>
       <c r="DJ7" s="32"/>
       <c r="DK7" s="32"/>
       <c r="DL7" s="32"/>
       <c r="DM7" s="32"/>
       <c r="DN7" s="32"/>
       <c r="DO7" s="32"/>
       <c r="DP7" s="32"/>
       <c r="DQ7" s="32"/>
       <c r="DR7" s="32"/>
       <c r="DS7" s="32"/>
       <c r="DT7" s="32"/>
       <c r="DU7" s="32"/>
       <c r="DV7" s="32"/>
       <c r="DW7" s="32"/>
       <c r="DX7" s="32"/>
       <c r="DY7" s="32"/>
       <c r="DZ7" s="32"/>
       <c r="EA7" s="32"/>
       <c r="EB7" s="32"/>
+      <c r="EC7" s="32"/>
+      <c r="ED7" s="32"/>
     </row>
-    <row r="8" spans="1:132" s="18" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:134" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
@@ -4047,102 +4097,104 @@
       <c r="AU8" s="19"/>
       <c r="AV8" s="19"/>
       <c r="AW8" s="19"/>
       <c r="AX8" s="19"/>
       <c r="AY8" s="19"/>
       <c r="AZ8" s="19"/>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
       <c r="BE8" s="19"/>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="19"/>
       <c r="BI8" s="19"/>
       <c r="BJ8" s="19"/>
       <c r="BK8" s="19"/>
       <c r="BL8" s="19"/>
       <c r="BM8" s="19"/>
       <c r="BN8" s="19"/>
       <c r="BO8" s="19"/>
       <c r="BP8" s="19"/>
       <c r="BQ8" s="19"/>
       <c r="BR8" s="19"/>
       <c r="BS8" s="19"/>
-      <c r="CE8" s="20"/>
-      <c r="CF8" s="20"/>
+      <c r="BT8" s="19"/>
+      <c r="BU8" s="19"/>
       <c r="CG8" s="20"/>
       <c r="CH8" s="20"/>
       <c r="CI8" s="20"/>
       <c r="CJ8" s="20"/>
       <c r="CK8" s="20"/>
       <c r="CL8" s="20"/>
       <c r="CM8" s="20"/>
       <c r="CN8" s="20"/>
       <c r="CO8" s="20"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
       <c r="CT8" s="20"/>
       <c r="CU8" s="20"/>
       <c r="CV8" s="20"/>
       <c r="CW8" s="20"/>
       <c r="CX8" s="20"/>
       <c r="CY8" s="20"/>
       <c r="CZ8" s="20"/>
       <c r="DA8" s="20"/>
       <c r="DB8" s="20"/>
       <c r="DC8" s="20"/>
       <c r="DD8" s="20"/>
       <c r="DE8" s="20"/>
       <c r="DF8" s="20"/>
       <c r="DG8" s="20"/>
       <c r="DH8" s="20"/>
       <c r="DI8" s="20"/>
       <c r="DJ8" s="20"/>
       <c r="DK8" s="20"/>
       <c r="DL8" s="20"/>
       <c r="DM8" s="20"/>
       <c r="DN8" s="20"/>
       <c r="DO8" s="20"/>
       <c r="DP8" s="20"/>
       <c r="DQ8" s="20"/>
       <c r="DR8" s="20"/>
       <c r="DS8" s="20"/>
       <c r="DT8" s="20"/>
       <c r="DU8" s="20"/>
       <c r="DV8" s="20"/>
       <c r="DW8" s="20"/>
       <c r="DX8" s="20"/>
       <c r="DY8" s="20"/>
       <c r="DZ8" s="20"/>
       <c r="EA8" s="20"/>
       <c r="EB8" s="20"/>
+      <c r="EC8" s="20"/>
+      <c r="ED8" s="20"/>
     </row>
-    <row r="9" spans="1:132" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="22">
         <f>STDEV($B$6:C$6)</f>
         <v>3.1136804285203108E-2</v>
       </c>
       <c r="D9" s="22">
         <f>STDEV($B$6:D$6)</f>
         <v>2.8629505940656511E-2</v>
       </c>
       <c r="E9" s="22">
         <f>STDEV($B$6:E$6)</f>
         <v>3.4228725437918231E-2</v>
       </c>
       <c r="F9" s="22">
         <f>STDEV($B$6:F$6)</f>
         <v>3.0012900607829941E-2</v>
       </c>
       <c r="G9" s="22">
         <f>STDEV($B$6:G$6)</f>
         <v>2.9542574279323081E-2</v>
       </c>
       <c r="H9" s="22">
         <f>STDEV($B$6:H$6)</f>
@@ -4340,151 +4392,159 @@
         <f>STDEV($B$6:BD$6)</f>
         <v>9.905104126036042E-2</v>
       </c>
       <c r="BE9" s="22">
         <f>STDEV($B$6:BE$6)</f>
         <v>9.826549414512048E-2</v>
       </c>
       <c r="BF9" s="22">
         <f>STDEV($B$6:BF$6)</f>
         <v>9.7715821867537106E-2</v>
       </c>
       <c r="BG9" s="22">
         <f>STDEV($B$6:BG$6)</f>
         <v>9.6952965472929378E-2</v>
       </c>
       <c r="BH9" s="22">
         <f>STDEV($B$6:BH$6)</f>
         <v>9.6339212628137966E-2</v>
       </c>
       <c r="BI9" s="22">
         <f>STDEV($B$6:BI$6)</f>
         <v>9.6166397468194345E-2</v>
       </c>
       <c r="BJ9" s="22">
         <f>STDEV($B$6:BJ$6)</f>
-        <v>9.5804802162080427E-2</v>
+        <v>9.5800032796497681E-2</v>
       </c>
       <c r="BK9" s="22">
         <f>STDEV($B$6:BK$6)</f>
-        <v>9.5243590348690579E-2</v>
+        <v>9.52389274223997E-2</v>
       </c>
       <c r="BL9" s="22">
         <f>STDEV($B$6:BL$6)</f>
-        <v>9.4753177213168824E-2</v>
+        <v>9.4752943339515269E-2</v>
       </c>
       <c r="BM9" s="22">
         <f>STDEV($B$6:BM$6)</f>
-        <v>9.3999497778219102E-2</v>
+        <v>9.3998953269896476E-2</v>
       </c>
       <c r="BN9" s="22">
         <f>STDEV($B$6:BN$6)</f>
-        <v>9.3335448617678021E-2</v>
+        <v>9.3332621155883935E-2</v>
       </c>
       <c r="BO9" s="22">
         <f>STDEV($B$6:BO$6)</f>
-        <v>9.2620952210129601E-2</v>
+        <v>9.2619635026783026E-2</v>
       </c>
       <c r="BP9" s="22">
         <f>STDEV($B$6:BP$6)</f>
-        <v>9.1918177391319217E-2</v>
+        <v>9.1915819364982984E-2</v>
       </c>
       <c r="BQ9" s="22">
         <f>STDEV($B$6:BQ$6)</f>
-        <v>9.1340186660108E-2</v>
+        <v>9.134880230104081E-2</v>
       </c>
       <c r="BR9" s="22">
         <f>STDEV($B$6:BR$6)</f>
-        <v>9.1094714972979676E-2</v>
+        <v>9.1076601372348395E-2</v>
       </c>
       <c r="BS9" s="22">
         <f>STDEV($B$6:BS$6)</f>
-        <v>9.0442218300529051E-2</v>
-[...2 lines deleted...]
-      <c r="BU9" s="23"/>
+        <v>9.0415644521033484E-2</v>
+      </c>
+      <c r="BT9" s="22">
+        <f>STDEV($B$6:BT$6)</f>
+        <v>8.9871399405865776E-2</v>
+      </c>
+      <c r="BU9" s="22">
+        <f>STDEV($B$6:BU$6)</f>
+        <v>8.9241397423239111E-2</v>
+      </c>
       <c r="BV9" s="23"/>
       <c r="BW9" s="23"/>
       <c r="BX9" s="23"/>
       <c r="BY9" s="23"/>
       <c r="BZ9" s="23"/>
       <c r="CA9" s="23"/>
       <c r="CB9" s="23"/>
       <c r="CC9" s="23"/>
       <c r="CD9" s="23"/>
-      <c r="CE9" s="24"/>
-      <c r="CF9" s="24"/>
+      <c r="CE9" s="23"/>
+      <c r="CF9" s="23"/>
       <c r="CG9" s="24"/>
       <c r="CH9" s="24"/>
       <c r="CI9" s="24"/>
       <c r="CJ9" s="24"/>
       <c r="CK9" s="24"/>
       <c r="CL9" s="24"/>
       <c r="CM9" s="24"/>
       <c r="CN9" s="24"/>
       <c r="CO9" s="24"/>
       <c r="CP9" s="24"/>
       <c r="CQ9" s="24"/>
       <c r="CR9" s="24"/>
       <c r="CS9" s="24"/>
       <c r="CT9" s="24"/>
       <c r="CU9" s="24"/>
       <c r="CV9" s="24"/>
       <c r="CW9" s="24"/>
       <c r="CX9" s="24"/>
       <c r="CY9" s="24"/>
       <c r="CZ9" s="24"/>
       <c r="DA9" s="24"/>
       <c r="DB9" s="24"/>
       <c r="DC9" s="24"/>
       <c r="DD9" s="24"/>
       <c r="DE9" s="24"/>
       <c r="DF9" s="24"/>
       <c r="DG9" s="24"/>
       <c r="DH9" s="24"/>
       <c r="DI9" s="24"/>
       <c r="DJ9" s="24"/>
       <c r="DK9" s="24"/>
       <c r="DL9" s="24"/>
       <c r="DM9" s="24"/>
       <c r="DN9" s="24"/>
       <c r="DO9" s="24"/>
       <c r="DP9" s="24"/>
       <c r="DQ9" s="24"/>
       <c r="DR9" s="24"/>
       <c r="DS9" s="24"/>
       <c r="DT9" s="24"/>
       <c r="DU9" s="24"/>
       <c r="DV9" s="24"/>
       <c r="DW9" s="24"/>
       <c r="DX9" s="24"/>
       <c r="DY9" s="24"/>
       <c r="DZ9" s="24"/>
       <c r="EA9" s="24"/>
       <c r="EB9" s="24"/>
+      <c r="EC9" s="24"/>
+      <c r="ED9" s="24"/>
     </row>
-    <row r="10" spans="1:132" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="22">
         <f t="shared" ref="C10:N10" si="27">C7+3*C9</f>
         <v>1.0373024583101547</v>
       </c>
       <c r="D10" s="22">
         <f t="shared" si="27"/>
         <v>1.0192149221087397</v>
       </c>
       <c r="E10" s="22">
         <f t="shared" si="27"/>
         <v>1.0485143128621657</v>
       </c>
       <c r="F10" s="22">
         <f t="shared" si="27"/>
         <v>1.033765887679134</v>
       </c>
       <c r="G10" s="22">
         <f t="shared" si="27"/>
         <v>1.0273192966365916</v>
       </c>
       <c r="H10" s="22">
         <f t="shared" si="27"/>
@@ -4673,1187 +4733,1219 @@
       <c r="BB10" s="22">
         <f t="shared" ref="BB10" si="51">BB7+(3*BB9)</f>
         <v>1.1321457759972118</v>
       </c>
       <c r="BC10" s="22">
         <f t="shared" ref="BC10" si="52">BC7+(3*BC9)</f>
         <v>1.1299768601522113</v>
       </c>
       <c r="BD10" s="22">
         <f t="shared" ref="BD10" si="53">BD7+(3*BD9)</f>
         <v>1.1285823613655999</v>
       </c>
       <c r="BE10" s="22">
         <f t="shared" ref="BE10:BF10" si="54">BE7+(3*BE9)</f>
         <v>1.1230234484789408</v>
       </c>
       <c r="BF10" s="22">
         <f t="shared" si="54"/>
         <v>1.1224341007551684</v>
       </c>
       <c r="BG10" s="22">
         <f t="shared" ref="BG10" si="55">BG7+(3*BG9)</f>
         <v>1.1204197600883408</v>
       </c>
       <c r="BH10" s="22">
-        <f t="shared" ref="BH10:BS10" si="56">BH7+(3*BH9)</f>
+        <f t="shared" ref="BH10:BU10" si="56">BH7+(3*BH9)</f>
         <v>1.1194576863301142</v>
       </c>
       <c r="BI10" s="22">
         <f t="shared" si="56"/>
         <v>1.1208374521677229</v>
       </c>
       <c r="BJ10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1211594188366116</v>
+        <f t="shared" ref="BJ10:BU10" si="57">BJ7+(3*BJ9)</f>
+        <v>1.121129314541512</v>
       </c>
       <c r="BK10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1204248358107722</v>
+        <f t="shared" si="57"/>
+        <v>1.120395681349768</v>
       </c>
       <c r="BL10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1198404908250026</v>
+        <f t="shared" si="57"/>
+        <v>1.1198397892040419</v>
       </c>
       <c r="BM10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1166414429935814</v>
+        <f t="shared" si="57"/>
+        <v>1.1166540865408239</v>
       </c>
       <c r="BN10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1148348861397785</v>
+        <f t="shared" si="57"/>
+        <v>1.1148264037543962</v>
       </c>
       <c r="BO10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1122676088478189</v>
+        <f t="shared" si="57"/>
+        <v>1.1122906030707487</v>
       </c>
       <c r="BP10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1092450982116935</v>
+        <f t="shared" si="57"/>
+        <v>1.1093297236401105</v>
       </c>
       <c r="BQ10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.108049233271684</v>
+        <f t="shared" si="57"/>
+        <v>1.1082267907307792</v>
       </c>
       <c r="BR10" s="22">
-        <f t="shared" si="56"/>
-        <v>1.1086139290064871</v>
+        <f t="shared" si="57"/>
+        <v>1.1086578685854764</v>
       </c>
       <c r="BS10" s="22">
-        <f t="shared" si="56"/>
-[...3 lines deleted...]
-      <c r="BU10" s="23"/>
+        <f t="shared" si="57"/>
+        <v>1.1059333334481498</v>
+      </c>
+      <c r="BT10" s="22">
+        <f t="shared" si="57"/>
+        <v>1.1047276362629725</v>
+      </c>
+      <c r="BU10" s="22">
+        <f t="shared" si="57"/>
+        <v>1.103712556309058</v>
+      </c>
       <c r="BV10" s="23"/>
       <c r="BW10" s="23"/>
       <c r="BX10" s="23"/>
       <c r="BY10" s="23"/>
       <c r="BZ10" s="23"/>
       <c r="CA10" s="23"/>
       <c r="CB10" s="23"/>
       <c r="CC10" s="23"/>
       <c r="CD10" s="23"/>
-      <c r="CE10" s="24"/>
-      <c r="CF10" s="24"/>
+      <c r="CE10" s="23"/>
+      <c r="CF10" s="23"/>
       <c r="CG10" s="24"/>
       <c r="CH10" s="24"/>
       <c r="CI10" s="24"/>
       <c r="CJ10" s="24"/>
       <c r="CK10" s="24"/>
       <c r="CL10" s="24"/>
       <c r="CM10" s="24"/>
       <c r="CN10" s="24"/>
       <c r="CO10" s="24"/>
       <c r="CP10" s="24"/>
       <c r="CQ10" s="24"/>
       <c r="CR10" s="24"/>
       <c r="CS10" s="24"/>
       <c r="CT10" s="24"/>
       <c r="CU10" s="24"/>
       <c r="CV10" s="24"/>
       <c r="CW10" s="24"/>
       <c r="CX10" s="24"/>
       <c r="CY10" s="24"/>
       <c r="CZ10" s="24"/>
       <c r="DA10" s="24"/>
       <c r="DB10" s="24"/>
       <c r="DC10" s="24"/>
       <c r="DD10" s="24"/>
       <c r="DE10" s="24"/>
       <c r="DF10" s="24"/>
       <c r="DG10" s="24"/>
       <c r="DH10" s="24"/>
       <c r="DI10" s="24"/>
       <c r="DJ10" s="24"/>
       <c r="DK10" s="24"/>
       <c r="DL10" s="24"/>
       <c r="DM10" s="24"/>
       <c r="DN10" s="24"/>
       <c r="DO10" s="24"/>
       <c r="DP10" s="24"/>
       <c r="DQ10" s="24"/>
       <c r="DR10" s="24"/>
       <c r="DS10" s="24"/>
       <c r="DT10" s="24"/>
       <c r="DU10" s="24"/>
       <c r="DV10" s="24"/>
       <c r="DW10" s="24"/>
       <c r="DX10" s="24"/>
       <c r="DY10" s="24"/>
       <c r="DZ10" s="24"/>
       <c r="EA10" s="24"/>
       <c r="EB10" s="24"/>
+      <c r="EC10" s="24"/>
+      <c r="ED10" s="24"/>
     </row>
-    <row r="11" spans="1:132" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="22">
-        <f t="shared" ref="C11:M11" si="57">C7-3*C9</f>
+        <f t="shared" ref="C11:M11" si="58">C7-3*C9</f>
         <v>0.85048163259893605</v>
       </c>
       <c r="D11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.84743788646480056</v>
       </c>
       <c r="E11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.84314196023465626</v>
       </c>
       <c r="F11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.85368848403215425</v>
       </c>
       <c r="G11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.85006385096065307</v>
       </c>
       <c r="H11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.85821716065685083</v>
       </c>
       <c r="I11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.8582766640689371</v>
       </c>
       <c r="J11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.85619952912987185</v>
       </c>
       <c r="K11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.79173174295810989</v>
       </c>
       <c r="L11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.62432649375141036</v>
       </c>
       <c r="M11" s="22">
-        <f t="shared" si="57"/>
+        <f t="shared" si="58"/>
         <v>0.54253987824435956</v>
       </c>
       <c r="N11" s="22">
         <f>N7-3*N9</f>
         <v>0.56406862367061805</v>
       </c>
       <c r="O11" s="22">
         <f>O7-3*O9</f>
         <v>0.55067413952840205</v>
       </c>
       <c r="P11" s="22">
         <f>P7-3*P9</f>
         <v>0.5263225626661534</v>
       </c>
       <c r="Q11" s="22">
         <f>Q7-3*Q9</f>
         <v>0.49070589790592833</v>
       </c>
       <c r="R11" s="22">
-        <f t="shared" ref="R11" si="58">R7-3*R9</f>
+        <f t="shared" ref="R11" si="59">R7-3*R9</f>
         <v>0.43665602243932622</v>
       </c>
       <c r="S11" s="22">
-        <f t="shared" ref="S11" si="59">S7-3*S9</f>
+        <f t="shared" ref="S11" si="60">S7-3*S9</f>
         <v>0.37273552304610713</v>
       </c>
       <c r="T11" s="22">
-        <f t="shared" ref="T11" si="60">T7-3*T9</f>
+        <f t="shared" ref="T11" si="61">T7-3*T9</f>
         <v>0.31748421255551201</v>
       </c>
       <c r="U11" s="22">
-        <f t="shared" ref="U11:V11" si="61">U7-3*U9</f>
+        <f t="shared" ref="U11:V11" si="62">U7-3*U9</f>
         <v>0.29663265552298568</v>
       </c>
       <c r="V11" s="22">
-        <f t="shared" si="61"/>
+        <f t="shared" si="62"/>
         <v>0.26982251963693982</v>
       </c>
       <c r="W11" s="22">
-        <f t="shared" ref="W11" si="62">W7-3*W9</f>
+        <f t="shared" ref="W11" si="63">W7-3*W9</f>
         <v>0.27225552393803926</v>
       </c>
       <c r="X11" s="22">
-        <f t="shared" ref="X11" si="63">X7-3*X9</f>
+        <f t="shared" ref="X11" si="64">X7-3*X9</f>
         <v>0.28411025308313576</v>
       </c>
       <c r="Y11" s="22">
-        <f t="shared" ref="Y11:AA11" si="64">Y7-3*Y9</f>
+        <f t="shared" ref="Y11:AA11" si="65">Y7-3*Y9</f>
         <v>0.29240128791790643</v>
       </c>
       <c r="Z11" s="22">
-        <f t="shared" si="64"/>
+        <f t="shared" si="65"/>
         <v>0.29552479649299634</v>
       </c>
       <c r="AA11" s="22">
-        <f t="shared" si="64"/>
+        <f t="shared" si="65"/>
         <v>0.3041220510801117</v>
       </c>
       <c r="AB11" s="22">
-        <f t="shared" ref="AB11:AD11" si="65">AB7-3*AB9</f>
+        <f t="shared" ref="AB11:AD11" si="66">AB7-3*AB9</f>
         <v>0.31095881685760873</v>
       </c>
       <c r="AC11" s="22">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>0.3246617579012786</v>
       </c>
       <c r="AD11" s="22">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>0.34019613010631755</v>
       </c>
       <c r="AE11" s="22">
-        <f t="shared" ref="AE11" si="66">AE7-3*AE9</f>
+        <f t="shared" ref="AE11" si="67">AE7-3*AE9</f>
         <v>0.35415595397213645</v>
       </c>
       <c r="AF11" s="22">
         <f>AF7-(3*AF9)</f>
         <v>0.37248103654114695</v>
       </c>
       <c r="AG11" s="22">
-        <f t="shared" ref="AG11" si="67">AG7-(3*AG9)</f>
+        <f t="shared" ref="AG11" si="68">AG7-(3*AG9)</f>
         <v>0.39130973525070489</v>
       </c>
       <c r="AH11" s="22">
-        <f t="shared" ref="AH11" si="68">AH7-(3*AH9)</f>
+        <f t="shared" ref="AH11" si="69">AH7-(3*AH9)</f>
         <v>0.40048059074946379</v>
       </c>
       <c r="AI11" s="22">
-        <f t="shared" ref="AI11" si="69">AI7-(3*AI9)</f>
+        <f t="shared" ref="AI11" si="70">AI7-(3*AI9)</f>
         <v>0.41558584431805073</v>
       </c>
       <c r="AJ11" s="22">
-        <f t="shared" ref="AJ11:AK11" si="70">AJ7-(3*AJ9)</f>
+        <f t="shared" ref="AJ11:AK11" si="71">AJ7-(3*AJ9)</f>
         <v>0.42701544803558689</v>
       </c>
       <c r="AK11" s="22">
-        <f t="shared" si="70"/>
+        <f t="shared" si="71"/>
         <v>0.43931918597973063</v>
       </c>
       <c r="AL11" s="22">
-        <f t="shared" ref="AL11:AM11" si="71">AL7-(3*AL9)</f>
+        <f t="shared" ref="AL11:AM11" si="72">AL7-(3*AL9)</f>
         <v>0.45200914537213549</v>
       </c>
       <c r="AM11" s="22">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>0.46763733543696712</v>
       </c>
       <c r="AN11" s="22">
-        <f t="shared" ref="AN11" si="72">AN7-(3*AN9)</f>
+        <f t="shared" ref="AN11" si="73">AN7-(3*AN9)</f>
         <v>0.47818722472781705</v>
       </c>
       <c r="AO11" s="22">
-        <f t="shared" ref="AO11:AP11" si="73">AO7-(3*AO9)</f>
+        <f t="shared" ref="AO11:AP11" si="74">AO7-(3*AO9)</f>
         <v>0.48788767123972659</v>
       </c>
       <c r="AP11" s="22">
-        <f t="shared" si="73"/>
+        <f t="shared" si="74"/>
         <v>0.4926011463712347</v>
       </c>
       <c r="AQ11" s="22">
-        <f t="shared" ref="AQ11" si="74">AQ7-(3*AQ9)</f>
+        <f t="shared" ref="AQ11" si="75">AQ7-(3*AQ9)</f>
         <v>0.5001775084496225</v>
       </c>
       <c r="AR11" s="22">
-        <f t="shared" ref="AR11:AS11" si="75">AR7-(3*AR9)</f>
+        <f t="shared" ref="AR11:AS11" si="76">AR7-(3*AR9)</f>
         <v>0.49292983161220622</v>
       </c>
       <c r="AS11" s="22">
-        <f t="shared" si="75"/>
+        <f t="shared" si="76"/>
         <v>0.49471960877909732</v>
       </c>
       <c r="AT11" s="22">
-        <f t="shared" ref="AT11" si="76">AT7-(3*AT9)</f>
+        <f t="shared" ref="AT11" si="77">AT7-(3*AT9)</f>
         <v>0.49951915056046242</v>
       </c>
       <c r="AU11" s="22">
-        <f t="shared" ref="AU11:AW11" si="77">AU7-(3*AU9)</f>
+        <f t="shared" ref="AU11:AW11" si="78">AU7-(3*AU9)</f>
         <v>0.50455740671427129</v>
       </c>
       <c r="AV11" s="22">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>0.50959936333990141</v>
       </c>
       <c r="AW11" s="22">
-        <f t="shared" si="77"/>
+        <f t="shared" si="78"/>
         <v>0.51343892993344209</v>
       </c>
       <c r="AX11" s="22">
-        <f t="shared" ref="AX11" si="78">AX7-(3*AX9)</f>
+        <f t="shared" ref="AX11" si="79">AX7-(3*AX9)</f>
         <v>0.51739238539859733</v>
       </c>
       <c r="AY11" s="22">
-        <f t="shared" ref="AY11:AZ11" si="79">AY7-(3*AY9)</f>
+        <f t="shared" ref="AY11:AZ11" si="80">AY7-(3*AY9)</f>
         <v>0.51975197919494298</v>
       </c>
       <c r="AZ11" s="22">
-        <f t="shared" si="79"/>
+        <f t="shared" si="80"/>
         <v>0.52253621490802715</v>
       </c>
       <c r="BA11" s="22">
-        <f t="shared" ref="BA11" si="80">BA7-(3*BA9)</f>
+        <f t="shared" ref="BA11" si="81">BA7-(3*BA9)</f>
         <v>0.52518852799844251</v>
       </c>
       <c r="BB11" s="22">
-        <f t="shared" ref="BB11" si="81">BB7-(3*BB9)</f>
+        <f t="shared" ref="BB11" si="82">BB7-(3*BB9)</f>
         <v>0.52840816355002473</v>
       </c>
       <c r="BC11" s="22">
-        <f t="shared" ref="BC11" si="82">BC7-(3*BC9)</f>
+        <f t="shared" ref="BC11" si="83">BC7-(3*BC9)</f>
         <v>0.53125458302131023</v>
       </c>
       <c r="BD11" s="22">
-        <f t="shared" ref="BD11" si="83">BD7-(3*BD9)</f>
+        <f t="shared" ref="BD11" si="84">BD7-(3*BD9)</f>
         <v>0.53427611380343731</v>
       </c>
       <c r="BE11" s="22">
-        <f t="shared" ref="BE11:BF11" si="84">BE7-(3*BE9)</f>
+        <f t="shared" ref="BE11:BF11" si="85">BE7-(3*BE9)</f>
         <v>0.53343048360821776</v>
       </c>
       <c r="BF11" s="22">
-        <f t="shared" si="84"/>
+        <f t="shared" si="85"/>
         <v>0.53613916954994567</v>
       </c>
       <c r="BG11" s="22">
-        <f t="shared" ref="BG11" si="85">BG7-(3*BG9)</f>
+        <f t="shared" ref="BG11" si="86">BG7-(3*BG9)</f>
         <v>0.53870196725076436</v>
       </c>
       <c r="BH11" s="22">
-        <f t="shared" ref="BH11:BS11" si="86">BH7-(3*BH9)</f>
+        <f t="shared" ref="BH11:BU11" si="87">BH7-(3*BH9)</f>
         <v>0.54142241056128648</v>
       </c>
       <c r="BI11" s="22">
-        <f t="shared" si="86"/>
+        <f t="shared" si="87"/>
         <v>0.54383906735855692</v>
       </c>
       <c r="BJ11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.54633060586412918</v>
+        <f t="shared" ref="BJ11:BU11" si="88">BJ7-(3*BJ9)</f>
+        <v>0.54632911776252602</v>
       </c>
       <c r="BK11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.54896329371862884</v>
+        <f t="shared" si="88"/>
+        <v>0.54896211681536966</v>
       </c>
       <c r="BL11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.55132142754598967</v>
+        <f t="shared" si="88"/>
+        <v>0.55132212916695034</v>
       </c>
       <c r="BM11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.55264445632426673</v>
+        <f t="shared" si="88"/>
+        <v>0.55266036692144516</v>
       </c>
       <c r="BN11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.55482219443371028</v>
+        <f t="shared" si="88"/>
+        <v>0.55483067681909248</v>
       </c>
       <c r="BO11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.55654189558704148</v>
+        <f t="shared" si="88"/>
+        <v>0.55657279291005046</v>
       </c>
       <c r="BP11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.55773603386377824</v>
+        <f t="shared" si="88"/>
+        <v>0.55783480745021263</v>
       </c>
       <c r="BQ11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.56000811331103617</v>
+        <f t="shared" si="88"/>
+        <v>0.56013397692453437</v>
       </c>
       <c r="BR11" s="22">
-        <f t="shared" si="86"/>
-        <v>0.56204563916860906</v>
+        <f t="shared" si="88"/>
+        <v>0.56219826035138598</v>
       </c>
       <c r="BS11" s="22">
-        <f t="shared" si="86"/>
-[...3 lines deleted...]
-      <c r="BU11" s="23"/>
+        <f t="shared" si="88"/>
+        <v>0.56343946632194875</v>
+      </c>
+      <c r="BT11" s="22">
+        <f t="shared" si="88"/>
+        <v>0.56549923982777783</v>
+      </c>
+      <c r="BU11" s="22">
+        <f t="shared" si="88"/>
+        <v>0.56826417176962329</v>
+      </c>
       <c r="BV11" s="23"/>
       <c r="BW11" s="23"/>
       <c r="BX11" s="23"/>
       <c r="BY11" s="23"/>
       <c r="BZ11" s="23"/>
       <c r="CA11" s="23"/>
       <c r="CB11" s="23"/>
       <c r="CC11" s="23"/>
       <c r="CD11" s="23"/>
-      <c r="CE11" s="24"/>
-      <c r="CF11" s="24"/>
+      <c r="CE11" s="23"/>
+      <c r="CF11" s="23"/>
       <c r="CG11" s="24"/>
       <c r="CH11" s="24"/>
       <c r="CI11" s="24"/>
       <c r="CJ11" s="24"/>
       <c r="CK11" s="24"/>
       <c r="CL11" s="24"/>
       <c r="CM11" s="24"/>
       <c r="CN11" s="24"/>
       <c r="CO11" s="24"/>
       <c r="CP11" s="24"/>
       <c r="CQ11" s="24"/>
       <c r="CR11" s="24"/>
       <c r="CS11" s="24"/>
       <c r="CT11" s="24"/>
       <c r="CU11" s="24"/>
       <c r="CV11" s="24"/>
       <c r="CW11" s="24"/>
       <c r="CX11" s="24"/>
       <c r="CY11" s="24"/>
       <c r="CZ11" s="24"/>
       <c r="DA11" s="24"/>
       <c r="DB11" s="24"/>
       <c r="DC11" s="24"/>
       <c r="DD11" s="24"/>
       <c r="DE11" s="24"/>
       <c r="DF11" s="24"/>
       <c r="DG11" s="24"/>
       <c r="DH11" s="24"/>
       <c r="DI11" s="24"/>
       <c r="DJ11" s="24"/>
       <c r="DK11" s="24"/>
       <c r="DL11" s="24"/>
       <c r="DM11" s="24"/>
       <c r="DN11" s="24"/>
       <c r="DO11" s="24"/>
       <c r="DP11" s="24"/>
       <c r="DQ11" s="24"/>
       <c r="DR11" s="24"/>
       <c r="DS11" s="24"/>
       <c r="DT11" s="24"/>
       <c r="DU11" s="24"/>
       <c r="DV11" s="24"/>
       <c r="DW11" s="24"/>
       <c r="DX11" s="24"/>
       <c r="DY11" s="24"/>
       <c r="DZ11" s="24"/>
       <c r="EA11" s="24"/>
       <c r="EB11" s="24"/>
+      <c r="EC11" s="24"/>
+      <c r="ED11" s="24"/>
     </row>
-    <row r="12" spans="1:132" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="22">
-        <f t="shared" ref="C12:M12" si="87">C7+2*C9</f>
+        <f t="shared" ref="C12:M12" si="89">C7+2*C9</f>
         <v>1.0061656540249517</v>
       </c>
       <c r="D12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>0.99058541616808304</v>
       </c>
       <c r="E12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>1.0142855874242473</v>
       </c>
       <c r="F12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>1.003752987071304</v>
       </c>
       <c r="G12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>0.99777672235726844</v>
       </c>
       <c r="H12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>0.99325479252017512</v>
       </c>
       <c r="I12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>0.98879700839345108</v>
       </c>
       <c r="J12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>0.98546366139865482</v>
       </c>
       <c r="K12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>1.0094278726225627</v>
       </c>
       <c r="L12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>1.0801871837635437</v>
       </c>
       <c r="M12" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="89"/>
         <v>1.1009736315607579</v>
       </c>
       <c r="N12" s="22">
         <f>N7+2*N9</f>
         <v>1.1124139776879505</v>
       </c>
       <c r="O12" s="22">
         <f>O7+2*O9</f>
         <v>1.0941570333529689</v>
       </c>
       <c r="P12" s="22">
         <f>P7+2*P9</f>
         <v>1.0836164565471216</v>
       </c>
       <c r="Q12" s="22">
         <f>Q7+2*Q9</f>
         <v>1.0755517001335457</v>
       </c>
       <c r="R12" s="22">
-        <f t="shared" ref="R12" si="88">R7+2*R9</f>
+        <f t="shared" ref="R12" si="90">R7+2*R9</f>
         <v>1.0572396703406561</v>
       </c>
       <c r="S12" s="22">
-        <f t="shared" ref="S12" si="89">S7+2*S9</f>
+        <f t="shared" ref="S12" si="91">S7+2*S9</f>
         <v>1.0428482339797607</v>
       </c>
       <c r="T12" s="22">
-        <f t="shared" ref="T12" si="90">T7+2*T9</f>
+        <f t="shared" ref="T12" si="92">T7+2*T9</f>
         <v>1.0186837872663914</v>
       </c>
       <c r="U12" s="22">
-        <f t="shared" ref="U12:V12" si="91">U7+2*U9</f>
+        <f t="shared" ref="U12:V12" si="93">U7+2*U9</f>
         <v>0.99159958308202267</v>
       </c>
       <c r="V12" s="22">
-        <f t="shared" si="91"/>
+        <f t="shared" si="93"/>
         <v>0.96751061049147324</v>
       </c>
       <c r="W12" s="22">
-        <f t="shared" ref="W12" si="92">W7+2*W9</f>
+        <f t="shared" ref="W12" si="94">W7+2*W9</f>
         <v>0.95515021264922539</v>
       </c>
       <c r="X12" s="22">
-        <f t="shared" ref="X12" si="93">X7+2*X9</f>
+        <f t="shared" ref="X12" si="95">X7+2*X9</f>
         <v>0.95302447617163688</v>
       </c>
       <c r="Y12" s="22">
-        <f t="shared" ref="Y12:AA12" si="94">Y7+2*Y9</f>
+        <f t="shared" ref="Y12:AA12" si="96">Y7+2*Y9</f>
         <v>0.95228998233441997</v>
       </c>
       <c r="Z12" s="22">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>0.95070819440256193</v>
       </c>
       <c r="AA12" s="22">
-        <f t="shared" si="94"/>
+        <f t="shared" si="96"/>
         <v>0.94676879720920226</v>
       </c>
       <c r="AB12" s="22">
-        <f t="shared" ref="AB12:AD12" si="95">AB7+2*AB9</f>
+        <f t="shared" ref="AB12:AD12" si="97">AB7+2*AB9</f>
         <v>0.94195867564785907</v>
       </c>
       <c r="AC12" s="22">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>0.94460751720439107</v>
       </c>
       <c r="AD12" s="22">
-        <f t="shared" si="95"/>
+        <f t="shared" si="97"/>
         <v>0.94901824456267758</v>
       </c>
       <c r="AE12" s="22">
-        <f t="shared" ref="AE12" si="96">AE7+2*AE9</f>
+        <f t="shared" ref="AE12" si="98">AE7+2*AE9</f>
         <v>0.95243973812063754</v>
       </c>
       <c r="AF12" s="22">
         <f>AF7+(2*AF9)</f>
         <v>0.96072630062825604</v>
       </c>
       <c r="AG12" s="22">
-        <f t="shared" ref="AG12" si="97">AG7+(2*AG9)</f>
+        <f t="shared" ref="AG12" si="99">AG7+(2*AG9)</f>
         <v>0.97003884856567368</v>
       </c>
       <c r="AH12" s="22">
-        <f t="shared" ref="AH12" si="98">AH7+(2*AH9)</f>
+        <f t="shared" ref="AH12" si="100">AH7+(2*AH9)</f>
         <v>0.97107194702423938</v>
       </c>
       <c r="AI12" s="22">
-        <f t="shared" ref="AI12" si="99">AI7+(2*AI9)</f>
+        <f t="shared" ref="AI12" si="101">AI7+(2*AI9)</f>
         <v>0.9775306917092208</v>
       </c>
       <c r="AJ12" s="22">
-        <f t="shared" ref="AJ12:AK12" si="100">AJ7+(2*AJ9)</f>
+        <f t="shared" ref="AJ12:AK12" si="102">AJ7+(2*AJ9)</f>
         <v>0.9830906790435664</v>
       </c>
       <c r="AK12" s="22">
-        <f t="shared" si="100"/>
+        <f t="shared" si="102"/>
         <v>0.99034180428760843</v>
       </c>
       <c r="AL12" s="22">
-        <f t="shared" ref="AL12:AM12" si="101">AL7+(2*AL9)</f>
+        <f t="shared" ref="AL12:AM12" si="103">AL7+(2*AL9)</f>
         <v>1.0049890602714862</v>
       </c>
       <c r="AM12" s="22">
-        <f t="shared" si="101"/>
+        <f t="shared" si="103"/>
         <v>1.0162404831325489</v>
       </c>
       <c r="AN12" s="22">
-        <f t="shared" ref="AN12" si="102">AN7+(2*AN9)</f>
+        <f t="shared" ref="AN12" si="104">AN7+(2*AN9)</f>
         <v>1.030337323231447</v>
       </c>
       <c r="AO12" s="22">
-        <f t="shared" ref="AO12:AP12" si="103">AO7+(2*AO9)</f>
+        <f t="shared" ref="AO12:AP12" si="105">AO7+(2*AO9)</f>
         <v>1.0385636875403621</v>
       </c>
       <c r="AP12" s="22">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>1.0368938665717664</v>
       </c>
       <c r="AQ12" s="22">
-        <f t="shared" ref="AQ12" si="104">AQ7+(2*AQ9)</f>
+        <f t="shared" ref="AQ12" si="106">AQ7+(2*AQ9)</f>
         <v>1.0406002239078365</v>
       </c>
       <c r="AR12" s="22">
-        <f t="shared" ref="AR12:AS12" si="105">AR7+(2*AR9)</f>
+        <f t="shared" ref="AR12:AS12" si="107">AR7+(2*AR9)</f>
         <v>1.0300123665600747</v>
       </c>
       <c r="AS12" s="22">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>1.0255202608139351</v>
       </c>
       <c r="AT12" s="22">
-        <f t="shared" ref="AT12" si="106">AT7+(2*AT9)</f>
+        <f t="shared" ref="AT12" si="108">AT7+(2*AT9)</f>
         <v>1.0271006545097863</v>
       </c>
       <c r="AU12" s="22">
-        <f t="shared" ref="AU12:AW12" si="107">AU7+(2*AU9)</f>
+        <f t="shared" ref="AU12:AW12" si="109">AU7+(2*AU9)</f>
         <v>1.0283605646306575</v>
       </c>
       <c r="AV12" s="22">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>1.0320046621490542</v>
       </c>
       <c r="AW12" s="22">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>1.0318012974726731</v>
       </c>
       <c r="AX12" s="22">
-        <f t="shared" ref="AX12" si="108">AX7+(2*AX9)</f>
+        <f t="shared" ref="AX12" si="110">AX7+(2*AX9)</f>
         <v>1.0328062351263372</v>
       </c>
       <c r="AY12" s="22">
-        <f t="shared" ref="AY12:AZ12" si="109">AY7+(2*AY9)</f>
+        <f t="shared" ref="AY12:AZ12" si="111">AY7+(2*AY9)</f>
         <v>1.0299497584803199</v>
       </c>
       <c r="AZ12" s="22">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>1.0278395138187251</v>
       </c>
       <c r="BA12" s="22">
-        <f t="shared" ref="BA12" si="110">BA7+(2*BA9)</f>
+        <f t="shared" ref="BA12" si="112">BA7+(2*BA9)</f>
         <v>1.0315975751748558</v>
       </c>
       <c r="BB12" s="22">
-        <f t="shared" ref="BB12" si="111">BB7+(2*BB9)</f>
+        <f t="shared" ref="BB12" si="113">BB7+(2*BB9)</f>
         <v>1.0315228405893473</v>
       </c>
       <c r="BC12" s="22">
-        <f t="shared" ref="BC12" si="112">BC7+(2*BC9)</f>
+        <f t="shared" ref="BC12" si="114">BC7+(2*BC9)</f>
         <v>1.0301898139637278</v>
       </c>
       <c r="BD12" s="22">
-        <f t="shared" ref="BD12" si="113">BD7+(2*BD9)</f>
+        <f t="shared" ref="BD12" si="115">BD7+(2*BD9)</f>
         <v>1.0295313201052394</v>
       </c>
       <c r="BE12" s="22">
-        <f t="shared" ref="BE12:BF12" si="114">BE7+(2*BE9)</f>
+        <f t="shared" ref="BE12:BF12" si="116">BE7+(2*BE9)</f>
         <v>1.0247579543338201</v>
       </c>
       <c r="BF12" s="22">
-        <f t="shared" si="114"/>
+        <f t="shared" si="116"/>
         <v>1.0247182788876312</v>
       </c>
       <c r="BG12" s="22">
-        <f t="shared" ref="BG12" si="115">BG7+(2*BG9)</f>
+        <f t="shared" ref="BG12" si="117">BG7+(2*BG9)</f>
         <v>1.0234667946154112</v>
       </c>
       <c r="BH12" s="22">
-        <f t="shared" ref="BH12:BS12" si="116">BH7+(2*BH9)</f>
+        <f t="shared" ref="BH12:BU12" si="118">BH7+(2*BH9)</f>
         <v>1.0231184737019763</v>
       </c>
       <c r="BI12" s="22">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>1.0246710546995286</v>
       </c>
       <c r="BJ12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0253546166745313</v>
+        <f t="shared" ref="BJ12:BU12" si="119">BJ7+(2*BJ9)</f>
+        <v>1.0253292817450144</v>
       </c>
       <c r="BK12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0251812454620817</v>
+        <f t="shared" si="119"/>
+        <v>1.025156753927368</v>
       </c>
       <c r="BL12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0250873136118337</v>
+        <f t="shared" si="119"/>
+        <v>1.0250868458645266</v>
       </c>
       <c r="BM12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0226419452153623</v>
+        <f t="shared" si="119"/>
+        <v>1.0226551332709275</v>
       </c>
       <c r="BN12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0214994375221005</v>
+        <f t="shared" si="119"/>
+        <v>1.0214937825985122</v>
       </c>
       <c r="BO12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0196466566376894</v>
+        <f t="shared" si="119"/>
+        <v>1.0196709680439655</v>
       </c>
       <c r="BP12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0173269208203743</v>
+        <f t="shared" si="119"/>
+        <v>1.0174139042751276</v>
       </c>
       <c r="BQ12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.016709046611576</v>
+        <f t="shared" si="119"/>
+        <v>1.0168779884297385</v>
       </c>
       <c r="BR12" s="22">
-        <f t="shared" si="116"/>
-        <v>1.0175192140335074</v>
+        <f t="shared" si="119"/>
+        <v>1.0175812672131279</v>
       </c>
       <c r="BS12" s="22">
-        <f t="shared" si="116"/>
-[...3 lines deleted...]
-      <c r="BU12" s="23"/>
+        <f t="shared" si="119"/>
+        <v>1.0155176889271162</v>
+      </c>
+      <c r="BT12" s="22">
+        <f t="shared" si="119"/>
+        <v>1.0148562368571068</v>
+      </c>
+      <c r="BU12" s="22">
+        <f t="shared" si="119"/>
+        <v>1.0144711588858188</v>
+      </c>
       <c r="BV12" s="23"/>
       <c r="BW12" s="23"/>
       <c r="BX12" s="23"/>
       <c r="BY12" s="23"/>
       <c r="BZ12" s="23"/>
       <c r="CA12" s="23"/>
       <c r="CB12" s="23"/>
       <c r="CC12" s="23"/>
       <c r="CD12" s="23"/>
-      <c r="CE12" s="24"/>
-      <c r="CF12" s="24"/>
+      <c r="CE12" s="23"/>
+      <c r="CF12" s="23"/>
       <c r="CG12" s="24"/>
       <c r="CH12" s="24"/>
       <c r="CI12" s="24"/>
       <c r="CJ12" s="24"/>
       <c r="CK12" s="24"/>
       <c r="CL12" s="24"/>
       <c r="CM12" s="24"/>
       <c r="CN12" s="24"/>
       <c r="CO12" s="24"/>
       <c r="CP12" s="24"/>
       <c r="CQ12" s="24"/>
       <c r="CR12" s="24"/>
       <c r="CS12" s="24"/>
       <c r="CT12" s="24"/>
       <c r="CU12" s="24"/>
       <c r="CV12" s="24"/>
       <c r="CW12" s="24"/>
       <c r="CX12" s="24"/>
       <c r="CY12" s="24"/>
       <c r="CZ12" s="24"/>
       <c r="DA12" s="24"/>
       <c r="DB12" s="24"/>
       <c r="DC12" s="24"/>
       <c r="DD12" s="24"/>
       <c r="DE12" s="24"/>
       <c r="DF12" s="24"/>
       <c r="DG12" s="24"/>
       <c r="DH12" s="24"/>
       <c r="DI12" s="24"/>
       <c r="DJ12" s="24"/>
       <c r="DK12" s="24"/>
       <c r="DL12" s="24"/>
       <c r="DM12" s="24"/>
       <c r="DN12" s="24"/>
       <c r="DO12" s="24"/>
       <c r="DP12" s="24"/>
       <c r="DQ12" s="24"/>
       <c r="DR12" s="24"/>
       <c r="DS12" s="24"/>
       <c r="DT12" s="24"/>
       <c r="DU12" s="24"/>
       <c r="DV12" s="24"/>
       <c r="DW12" s="24"/>
       <c r="DX12" s="24"/>
       <c r="DY12" s="24"/>
       <c r="DZ12" s="24"/>
       <c r="EA12" s="24"/>
       <c r="EB12" s="24"/>
+      <c r="EC12" s="24"/>
+      <c r="ED12" s="24"/>
     </row>
-    <row r="13" spans="1:132" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="22">
-        <f t="shared" ref="C13:M13" si="117">C7-2*C9</f>
+        <f t="shared" ref="C13:M13" si="120">C7-2*C9</f>
         <v>0.88161843688413921</v>
       </c>
       <c r="D13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.87606739240545706</v>
       </c>
       <c r="E13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.87737068567257448</v>
       </c>
       <c r="F13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.88370138463998416</v>
       </c>
       <c r="G13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.87960642523997623</v>
       </c>
       <c r="H13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.88522468702951573</v>
       </c>
       <c r="I13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.8843807329338399</v>
       </c>
       <c r="J13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.88205235558362849</v>
       </c>
       <c r="K13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.83527096889100039</v>
       </c>
       <c r="L13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.71549863175383699</v>
       </c>
       <c r="M13" s="22">
-        <f t="shared" si="117"/>
+        <f t="shared" si="120"/>
         <v>0.65422662890763916</v>
       </c>
       <c r="N13" s="22">
         <f>N7-2*N9</f>
         <v>0.67373769447408449</v>
       </c>
       <c r="O13" s="22">
         <f>O7-2*O9</f>
         <v>0.65937071829331539</v>
       </c>
       <c r="P13" s="22">
         <f>P7-2*P9</f>
         <v>0.63778134144234699</v>
       </c>
       <c r="Q13" s="22">
         <f>Q7-2*Q9</f>
         <v>0.60767505835145186</v>
       </c>
       <c r="R13" s="22">
-        <f t="shared" ref="R13" si="118">R7-2*R9</f>
+        <f t="shared" ref="R13" si="121">R7-2*R9</f>
         <v>0.5607727520195922</v>
       </c>
       <c r="S13" s="22">
-        <f t="shared" ref="S13" si="119">S7-2*S9</f>
+        <f t="shared" ref="S13" si="122">S7-2*S9</f>
         <v>0.50675806523283784</v>
       </c>
       <c r="T13" s="22">
-        <f t="shared" ref="T13" si="120">T7-2*T9</f>
+        <f t="shared" ref="T13" si="123">T7-2*T9</f>
         <v>0.45772412749768787</v>
       </c>
       <c r="U13" s="22">
-        <f t="shared" ref="U13:V13" si="121">U7-2*U9</f>
+        <f t="shared" ref="U13:V13" si="124">U7-2*U9</f>
         <v>0.43562604103479308</v>
       </c>
       <c r="V13" s="22">
-        <f t="shared" si="121"/>
+        <f t="shared" si="124"/>
         <v>0.40936013780784647</v>
       </c>
       <c r="W13" s="22">
-        <f t="shared" ref="W13" si="122">W7-2*W9</f>
+        <f t="shared" ref="W13" si="125">W7-2*W9</f>
         <v>0.40883446168027648</v>
       </c>
       <c r="X13" s="22">
-        <f t="shared" ref="X13" si="123">X7-2*X9</f>
+        <f t="shared" ref="X13" si="126">X7-2*X9</f>
         <v>0.41789309770083599</v>
       </c>
       <c r="Y13" s="22">
-        <f t="shared" ref="Y13:AA13" si="124">Y7-2*Y9</f>
+        <f t="shared" ref="Y13:AA13" si="127">Y7-2*Y9</f>
         <v>0.42437902680120915</v>
       </c>
       <c r="Z13" s="22">
-        <f t="shared" si="124"/>
+        <f t="shared" si="127"/>
         <v>0.42656147607490946</v>
       </c>
       <c r="AA13" s="22">
-        <f t="shared" si="124"/>
+        <f t="shared" si="127"/>
         <v>0.4326514003059298</v>
       </c>
       <c r="AB13" s="22">
-        <f t="shared" ref="AB13:AD13" si="125">AB7-2*AB9</f>
+        <f t="shared" ref="AB13:AD13" si="128">AB7-2*AB9</f>
         <v>0.43715878861565877</v>
       </c>
       <c r="AC13" s="22">
-        <f t="shared" si="125"/>
+        <f t="shared" si="128"/>
         <v>0.44865090976190114</v>
       </c>
       <c r="AD13" s="22">
-        <f t="shared" si="125"/>
+        <f t="shared" si="128"/>
         <v>0.46196055299758959</v>
       </c>
       <c r="AE13" s="22">
-        <f t="shared" ref="AE13" si="126">AE7-2*AE9</f>
+        <f t="shared" ref="AE13" si="129">AE7-2*AE9</f>
         <v>0.47381271080183662</v>
       </c>
       <c r="AF13" s="22">
         <f>AF7-(2*AF9)</f>
         <v>0.49013008935856878</v>
       </c>
       <c r="AG13" s="22">
-        <f t="shared" ref="AG13" si="127">AG7-(2*AG9)</f>
+        <f t="shared" ref="AG13" si="130">AG7-(2*AG9)</f>
         <v>0.50705555791369861</v>
       </c>
       <c r="AH13" s="22">
-        <f t="shared" ref="AH13" si="128">AH7-(2*AH9)</f>
+        <f t="shared" ref="AH13" si="131">AH7-(2*AH9)</f>
         <v>0.51459886200441896</v>
       </c>
       <c r="AI13" s="22">
-        <f t="shared" ref="AI13" si="129">AI7-(2*AI9)</f>
+        <f t="shared" ref="AI13" si="132">AI7-(2*AI9)</f>
         <v>0.52797481379628475</v>
       </c>
       <c r="AJ13" s="22">
-        <f t="shared" ref="AJ13:AK13" si="130">AJ7-(2*AJ9)</f>
+        <f t="shared" ref="AJ13:AK13" si="133">AJ7-(2*AJ9)</f>
         <v>0.53823049423718283</v>
       </c>
       <c r="AK13" s="22">
-        <f t="shared" si="130"/>
+        <f t="shared" si="133"/>
         <v>0.54952370964130615</v>
       </c>
       <c r="AL13" s="22">
-        <f t="shared" ref="AL13:AM13" si="131">AL7-(2*AL9)</f>
+        <f t="shared" ref="AL13:AM13" si="134">AL7-(2*AL9)</f>
         <v>0.5626051283520056</v>
       </c>
       <c r="AM13" s="22">
-        <f t="shared" si="131"/>
+        <f t="shared" si="134"/>
         <v>0.57735796497608349</v>
       </c>
       <c r="AN13" s="22">
-        <f t="shared" ref="AN13" si="132">AN7-(2*AN9)</f>
+        <f t="shared" ref="AN13" si="135">AN7-(2*AN9)</f>
         <v>0.58861724442854302</v>
       </c>
       <c r="AO13" s="22">
-        <f t="shared" ref="AO13:AP13" si="133">AO7-(2*AO9)</f>
+        <f t="shared" ref="AO13:AP13" si="136">AO7-(2*AO9)</f>
         <v>0.5980228744998537</v>
       </c>
       <c r="AP13" s="22">
-        <f t="shared" si="133"/>
+        <f t="shared" si="136"/>
         <v>0.60145969041134106</v>
       </c>
       <c r="AQ13" s="22">
-        <f t="shared" ref="AQ13" si="134">AQ7-(2*AQ9)</f>
+        <f t="shared" ref="AQ13" si="137">AQ7-(2*AQ9)</f>
         <v>0.60826205154126534</v>
       </c>
       <c r="AR13" s="22">
-        <f t="shared" ref="AR13:AS13" si="135">AR7-(2*AR9)</f>
+        <f t="shared" ref="AR13:AS13" si="138">AR7-(2*AR9)</f>
         <v>0.60034633860177988</v>
       </c>
       <c r="AS13" s="22">
-        <f t="shared" si="135"/>
+        <f t="shared" si="138"/>
         <v>0.60087973918606485</v>
       </c>
       <c r="AT13" s="22">
-        <f t="shared" ref="AT13" si="136">AT7-(2*AT9)</f>
+        <f t="shared" ref="AT13" si="139">AT7-(2*AT9)</f>
         <v>0.60503545135032721</v>
       </c>
       <c r="AU13" s="22">
-        <f t="shared" ref="AU13:AW13" si="137">AU7-(2*AU9)</f>
+        <f t="shared" ref="AU13:AW13" si="140">AU7-(2*AU9)</f>
         <v>0.60931803829754849</v>
       </c>
       <c r="AV13" s="22">
-        <f t="shared" si="137"/>
+        <f t="shared" si="140"/>
         <v>0.61408042310173205</v>
       </c>
       <c r="AW13" s="22">
-        <f t="shared" si="137"/>
+        <f t="shared" si="140"/>
         <v>0.61711140344128834</v>
       </c>
       <c r="AX13" s="22">
-        <f t="shared" ref="AX13" si="138">AX7-(2*AX9)</f>
+        <f t="shared" ref="AX13" si="141">AX7-(2*AX9)</f>
         <v>0.62047515534414521</v>
       </c>
       <c r="AY13" s="22">
-        <f t="shared" ref="AY13:AZ13" si="139">AY7-(2*AY9)</f>
+        <f t="shared" ref="AY13:AZ13" si="142">AY7-(2*AY9)</f>
         <v>0.62179153505201845</v>
       </c>
       <c r="AZ13" s="22">
-        <f t="shared" si="139"/>
+        <f t="shared" si="142"/>
         <v>0.62359687469016678</v>
       </c>
       <c r="BA13" s="22">
-        <f t="shared" ref="BA13" si="140">BA7-(2*BA9)</f>
+        <f t="shared" ref="BA13" si="143">BA7-(2*BA9)</f>
         <v>0.62647033743372527</v>
       </c>
       <c r="BB13" s="22">
-        <f t="shared" ref="BB13" si="141">BB7-(2*BB9)</f>
+        <f t="shared" ref="BB13" si="144">BB7-(2*BB9)</f>
         <v>0.62903109895788933</v>
       </c>
       <c r="BC13" s="22">
-        <f t="shared" ref="BC13" si="142">BC7-(2*BC9)</f>
+        <f t="shared" ref="BC13" si="145">BC7-(2*BC9)</f>
         <v>0.63104162920979379</v>
       </c>
       <c r="BD13" s="22">
-        <f t="shared" ref="BD13" si="143">BD7-(2*BD9)</f>
+        <f t="shared" ref="BD13" si="146">BD7-(2*BD9)</f>
         <v>0.63332715506379778</v>
       </c>
       <c r="BE13" s="22">
-        <f t="shared" ref="BE13:BF13" si="144">BE7-(2*BE9)</f>
+        <f t="shared" ref="BE13:BF13" si="147">BE7-(2*BE9)</f>
         <v>0.6316959777533383</v>
       </c>
       <c r="BF13" s="22">
-        <f t="shared" si="144"/>
+        <f t="shared" si="147"/>
         <v>0.63385499141748269</v>
       </c>
       <c r="BG13" s="22">
-        <f t="shared" ref="BG13" si="145">BG7-(2*BG9)</f>
+        <f t="shared" ref="BG13" si="148">BG7-(2*BG9)</f>
         <v>0.63565493272369378</v>
       </c>
       <c r="BH13" s="22">
-        <f t="shared" ref="BH13:BS13" si="146">BH7-(2*BH9)</f>
+        <f t="shared" ref="BH13:BU13" si="149">BH7-(2*BH9)</f>
         <v>0.63776162318942453</v>
       </c>
       <c r="BI13" s="22">
-        <f t="shared" si="146"/>
+        <f t="shared" si="149"/>
         <v>0.64000546482675125</v>
       </c>
       <c r="BJ13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64213540802620961</v>
+        <f t="shared" ref="BJ13:BU13" si="150">BJ7-(2*BJ9)</f>
+        <v>0.64212915055902364</v>
       </c>
       <c r="BK13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64420688406731941</v>
+        <f t="shared" si="150"/>
+        <v>0.64420104423776936</v>
       </c>
       <c r="BL13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64607460475915846</v>
+        <f t="shared" si="150"/>
+        <v>0.64607507250646556</v>
       </c>
       <c r="BM13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64664395410248587</v>
+        <f t="shared" si="150"/>
+        <v>0.64665932019134154</v>
       </c>
       <c r="BN13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64815764305138834</v>
+        <f t="shared" si="150"/>
+        <v>0.64816329797497652</v>
       </c>
       <c r="BO13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64916284779717104</v>
+        <f t="shared" si="150"/>
+        <v>0.64919242793683352</v>
       </c>
       <c r="BP13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.64965421125509737</v>
+        <f t="shared" si="150"/>
+        <v>0.64975062681519558</v>
       </c>
       <c r="BQ13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.65134829997114407</v>
+        <f t="shared" si="150"/>
+        <v>0.65148277922557518</v>
       </c>
       <c r="BR13" s="22">
-        <f t="shared" si="146"/>
-        <v>0.65314035414158877</v>
+        <f t="shared" si="150"/>
+        <v>0.65327486172373439</v>
       </c>
       <c r="BS13" s="22">
-        <f t="shared" si="146"/>
-[...3 lines deleted...]
-      <c r="BU13" s="23"/>
+        <f t="shared" si="150"/>
+        <v>0.6538551108429822</v>
+      </c>
+      <c r="BT13" s="22">
+        <f t="shared" si="150"/>
+        <v>0.65537063923364358</v>
+      </c>
+      <c r="BU13" s="22">
+        <f t="shared" si="150"/>
+        <v>0.6575055691928624</v>
+      </c>
       <c r="BV13" s="23"/>
       <c r="BW13" s="23"/>
       <c r="BX13" s="23"/>
       <c r="BY13" s="23"/>
       <c r="BZ13" s="23"/>
       <c r="CA13" s="23"/>
       <c r="CB13" s="23"/>
       <c r="CC13" s="23"/>
       <c r="CD13" s="23"/>
-      <c r="CE13" s="24"/>
-      <c r="CF13" s="24"/>
+      <c r="CE13" s="23"/>
+      <c r="CF13" s="23"/>
       <c r="CG13" s="24"/>
       <c r="CH13" s="24"/>
       <c r="CI13" s="24"/>
       <c r="CJ13" s="24"/>
       <c r="CK13" s="24"/>
       <c r="CL13" s="24"/>
       <c r="CM13" s="24"/>
       <c r="CN13" s="24"/>
       <c r="CO13" s="24"/>
       <c r="CP13" s="24"/>
       <c r="CQ13" s="24"/>
       <c r="CR13" s="24"/>
       <c r="CS13" s="24"/>
       <c r="CT13" s="24"/>
       <c r="CU13" s="24"/>
       <c r="CV13" s="24"/>
       <c r="CW13" s="24"/>
       <c r="CX13" s="24"/>
       <c r="CY13" s="24"/>
       <c r="CZ13" s="24"/>
       <c r="DA13" s="24"/>
       <c r="DB13" s="24"/>
       <c r="DC13" s="24"/>
       <c r="DD13" s="24"/>
       <c r="DE13" s="24"/>
       <c r="DF13" s="24"/>
       <c r="DG13" s="24"/>
       <c r="DH13" s="24"/>
       <c r="DI13" s="24"/>
       <c r="DJ13" s="24"/>
       <c r="DK13" s="24"/>
       <c r="DL13" s="24"/>
       <c r="DM13" s="24"/>
       <c r="DN13" s="24"/>
       <c r="DO13" s="24"/>
       <c r="DP13" s="24"/>
       <c r="DQ13" s="24"/>
       <c r="DR13" s="24"/>
       <c r="DS13" s="24"/>
       <c r="DT13" s="24"/>
       <c r="DU13" s="24"/>
       <c r="DV13" s="24"/>
       <c r="DW13" s="24"/>
       <c r="DX13" s="24"/>
       <c r="DY13" s="24"/>
       <c r="DZ13" s="24"/>
       <c r="EA13" s="24"/>
       <c r="EB13" s="24"/>
+      <c r="EC13" s="24"/>
+      <c r="ED13" s="24"/>
     </row>
-    <row r="14" spans="1:132" s="25" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="15" spans="1:132" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:134" s="25" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:134" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="26"/>
       <c r="P15" s="26"/>
       <c r="Q15" s="26"/>
       <c r="R15" s="26"/>
       <c r="S15" s="26"/>
       <c r="T15" s="26"/>
       <c r="U15" s="26"/>
       <c r="V15" s="26"/>
       <c r="W15" s="26"/>
       <c r="X15" s="26"/>
       <c r="Y15" s="26"/>
       <c r="Z15" s="26"/>
@@ -5880,52 +5972,54 @@
       <c r="AU15" s="26"/>
       <c r="AV15" s="26"/>
       <c r="AW15" s="26"/>
       <c r="AX15" s="26"/>
       <c r="AY15" s="26"/>
       <c r="AZ15" s="26"/>
       <c r="BA15" s="26"/>
       <c r="BB15" s="26"/>
       <c r="BC15" s="26"/>
       <c r="BD15" s="26"/>
       <c r="BE15" s="26"/>
       <c r="BF15" s="26"/>
       <c r="BG15" s="26"/>
       <c r="BH15" s="26"/>
       <c r="BI15" s="26"/>
       <c r="BJ15" s="26"/>
       <c r="BK15" s="26"/>
       <c r="BL15" s="26"/>
       <c r="BM15" s="26"/>
       <c r="BN15" s="26"/>
       <c r="BO15" s="26"/>
       <c r="BP15" s="26"/>
       <c r="BQ15" s="26"/>
       <c r="BR15" s="26"/>
       <c r="BS15" s="26"/>
+      <c r="BT15" s="26"/>
+      <c r="BU15" s="26"/>
     </row>
-    <row r="16" spans="1:132" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:134" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26"/>
       <c r="O16" s="26"/>
       <c r="P16" s="26"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
       <c r="U16" s="26"/>
       <c r="V16" s="26"/>
       <c r="W16" s="26"/>
       <c r="X16" s="26"/>
       <c r="Y16" s="26"/>
       <c r="Z16" s="26"/>
@@ -5952,52 +6046,54 @@
       <c r="AU16" s="26"/>
       <c r="AV16" s="26"/>
       <c r="AW16" s="26"/>
       <c r="AX16" s="26"/>
       <c r="AY16" s="26"/>
       <c r="AZ16" s="26"/>
       <c r="BA16" s="26"/>
       <c r="BB16" s="26"/>
       <c r="BC16" s="26"/>
       <c r="BD16" s="26"/>
       <c r="BE16" s="26"/>
       <c r="BF16" s="26"/>
       <c r="BG16" s="26"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="26"/>
       <c r="BJ16" s="26"/>
       <c r="BK16" s="26"/>
       <c r="BL16" s="26"/>
       <c r="BM16" s="26"/>
       <c r="BN16" s="26"/>
       <c r="BO16" s="26"/>
       <c r="BP16" s="26"/>
       <c r="BQ16" s="26"/>
       <c r="BR16" s="26"/>
       <c r="BS16" s="26"/>
+      <c r="BT16" s="26"/>
+      <c r="BU16" s="26"/>
     </row>
-    <row r="17" spans="2:71" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:73" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
       <c r="W17" s="26"/>
       <c r="X17" s="26"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="26"/>
@@ -6024,52 +6120,54 @@
       <c r="AU17" s="26"/>
       <c r="AV17" s="26"/>
       <c r="AW17" s="26"/>
       <c r="AX17" s="26"/>
       <c r="AY17" s="26"/>
       <c r="AZ17" s="26"/>
       <c r="BA17" s="26"/>
       <c r="BB17" s="26"/>
       <c r="BC17" s="26"/>
       <c r="BD17" s="26"/>
       <c r="BE17" s="26"/>
       <c r="BF17" s="26"/>
       <c r="BG17" s="26"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="26"/>
       <c r="BJ17" s="26"/>
       <c r="BK17" s="26"/>
       <c r="BL17" s="26"/>
       <c r="BM17" s="26"/>
       <c r="BN17" s="26"/>
       <c r="BO17" s="26"/>
       <c r="BP17" s="26"/>
       <c r="BQ17" s="26"/>
       <c r="BR17" s="26"/>
       <c r="BS17" s="26"/>
+      <c r="BT17" s="26"/>
+      <c r="BU17" s="26"/>
     </row>
-    <row r="18" spans="2:71" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:73" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="26"/>
       <c r="T18" s="26"/>
       <c r="U18" s="26"/>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="26"/>
       <c r="Y18" s="26"/>
       <c r="Z18" s="26"/>
@@ -6096,50 +6194,52 @@
       <c r="AU18" s="26"/>
       <c r="AV18" s="26"/>
       <c r="AW18" s="26"/>
       <c r="AX18" s="26"/>
       <c r="AY18" s="26"/>
       <c r="AZ18" s="26"/>
       <c r="BA18" s="26"/>
       <c r="BB18" s="26"/>
       <c r="BC18" s="26"/>
       <c r="BD18" s="26"/>
       <c r="BE18" s="26"/>
       <c r="BF18" s="26"/>
       <c r="BG18" s="26"/>
       <c r="BH18" s="26"/>
       <c r="BI18" s="26"/>
       <c r="BJ18" s="26"/>
       <c r="BK18" s="26"/>
       <c r="BL18" s="26"/>
       <c r="BM18" s="26"/>
       <c r="BN18" s="26"/>
       <c r="BO18" s="26"/>
       <c r="BP18" s="26"/>
       <c r="BQ18" s="26"/>
       <c r="BR18" s="26"/>
       <c r="BS18" s="26"/>
+      <c r="BT18" s="26"/>
+      <c r="BU18" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">