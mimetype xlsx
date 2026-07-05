--- v2 (2026-05-01)
+++ v3 (2026-07-05)
@@ -4,190 +4,206 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\SfC\Homelessness &amp; Housing Support\H &amp; HS\Performance Reports\3. Monthly Stats\1. Homelessness\KPIs for Public\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8919F376-0330-4ACF-9ACD-21903702997F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F8052FF8-A7B1-4004-B8D4-66DE93456FC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-19320" yWindow="-45" windowWidth="19440" windowHeight="14880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BJ9" i="1" l="1"/>
+  <c r="BY5" i="1" l="1"/>
+  <c r="BY4" i="1"/>
   <c r="BK9" i="1"/>
   <c r="BL9" i="1"/>
-  <c r="BL10" i="1" s="1"/>
   <c r="BM9" i="1"/>
-  <c r="BM10" i="1" s="1"/>
   <c r="BN9" i="1"/>
-  <c r="BN11" i="1" s="1"/>
   <c r="BO9" i="1"/>
-  <c r="BO11" i="1" s="1"/>
   <c r="BP9" i="1"/>
-  <c r="BP12" i="1" s="1"/>
   <c r="BQ9" i="1"/>
-  <c r="BQ12" i="1" s="1"/>
   <c r="BR9" i="1"/>
-  <c r="BR13" i="1" s="1"/>
   <c r="BS9" i="1"/>
-  <c r="BS13" i="1" s="1"/>
   <c r="BT9" i="1"/>
-  <c r="BT13" i="1" s="1"/>
   <c r="BU9" i="1"/>
-  <c r="BU13" i="1" s="1"/>
-  <c r="BJ10" i="1"/>
+  <c r="BV9" i="1"/>
+  <c r="BW9" i="1"/>
+  <c r="BX9" i="1"/>
   <c r="BK10" i="1"/>
-  <c r="BJ11" i="1"/>
-[...18 lines deleted...]
-  <c r="BV4" i="1"/>
+  <c r="BL10" i="1"/>
+  <c r="BM10" i="1"/>
+  <c r="BN10" i="1"/>
+  <c r="BO10" i="1"/>
+  <c r="BP10" i="1"/>
+  <c r="BW7" i="1"/>
+  <c r="BW6" i="1"/>
+  <c r="BV7" i="1"/>
+  <c r="BV6" i="1"/>
+  <c r="BU7" i="1"/>
+  <c r="BU6" i="1"/>
   <c r="BT7" i="1"/>
   <c r="BT6" i="1"/>
   <c r="BS7" i="1"/>
   <c r="BS6" i="1"/>
   <c r="BR7" i="1"/>
   <c r="BR6" i="1"/>
-  <c r="BU7" i="1"/>
+  <c r="BX7" i="1"/>
   <c r="BQ7" i="1"/>
   <c r="BQ6" i="1"/>
   <c r="BP7" i="1"/>
   <c r="BP6" i="1"/>
   <c r="BO7" i="1"/>
   <c r="BO6" i="1"/>
   <c r="BN7" i="1"/>
   <c r="BN6" i="1"/>
   <c r="BM7" i="1"/>
   <c r="BM6" i="1"/>
-  <c r="BU10" i="1" l="1"/>
+  <c r="BK11" i="1" l="1"/>
+  <c r="BK12" i="1"/>
+  <c r="BK13" i="1"/>
+  <c r="BL12" i="1"/>
+  <c r="BL13" i="1"/>
+  <c r="BL11" i="1"/>
+  <c r="BM13" i="1"/>
+  <c r="BM11" i="1"/>
+  <c r="BM12" i="1"/>
+  <c r="BN11" i="1"/>
+  <c r="BN12" i="1"/>
+  <c r="BN13" i="1"/>
+  <c r="BO11" i="1"/>
+  <c r="BO12" i="1"/>
+  <c r="BO13" i="1"/>
+  <c r="BP11" i="1"/>
+  <c r="BP12" i="1"/>
+  <c r="BP13" i="1"/>
+  <c r="BQ10" i="1"/>
+  <c r="BQ11" i="1"/>
+  <c r="BQ12" i="1"/>
+  <c r="BQ13" i="1"/>
+  <c r="BR10" i="1"/>
+  <c r="BR12" i="1"/>
+  <c r="BR11" i="1"/>
+  <c r="BR13" i="1"/>
+  <c r="BS10" i="1"/>
+  <c r="BS12" i="1"/>
+  <c r="BS11" i="1"/>
+  <c r="BS13" i="1"/>
+  <c r="BT11" i="1"/>
+  <c r="BT12" i="1"/>
   <c r="BT10" i="1"/>
+  <c r="BT13" i="1"/>
+  <c r="BU10" i="1"/>
   <c r="BU11" i="1"/>
-  <c r="BS10" i="1"/>
-[...1 lines deleted...]
-  <c r="BR10" i="1"/>
   <c r="BU12" i="1"/>
-  <c r="BS11" i="1"/>
-[...9 lines deleted...]
-  <c r="BN10" i="1"/>
+  <c r="BU13" i="1"/>
+  <c r="BV12" i="1"/>
+  <c r="BV11" i="1"/>
+  <c r="BV10" i="1"/>
+  <c r="BV13" i="1"/>
+  <c r="BW11" i="1"/>
+  <c r="BW12" i="1"/>
+  <c r="BW10" i="1"/>
+  <c r="BW13" i="1"/>
+  <c r="BX11" i="1"/>
+  <c r="BX13" i="1"/>
+  <c r="BX10" i="1"/>
+  <c r="BX12" i="1"/>
   <c r="BL7" i="1"/>
   <c r="BL6" i="1"/>
   <c r="BK7" i="1"/>
   <c r="BK6" i="1"/>
   <c r="BJ7" i="1"/>
   <c r="BJ6" i="1"/>
   <c r="BI7" i="1"/>
   <c r="BI6" i="1"/>
   <c r="BH7" i="1"/>
   <c r="BH6" i="1"/>
   <c r="BG7" i="1"/>
   <c r="BG6" i="1"/>
   <c r="BF7" i="1"/>
   <c r="BF6" i="1"/>
   <c r="BE7" i="1"/>
   <c r="BE6" i="1"/>
   <c r="BD7" i="1"/>
   <c r="BD6" i="1"/>
   <c r="BC7" i="1"/>
   <c r="BC6" i="1"/>
   <c r="BB7" i="1"/>
   <c r="BB6" i="1"/>
   <c r="BA7" i="1"/>
   <c r="BA6" i="1"/>
   <c r="AZ7" i="1"/>
   <c r="AZ6" i="1"/>
-  <c r="BU6" i="1"/>
+  <c r="BX6" i="1"/>
   <c r="AY6" i="1"/>
   <c r="AX6" i="1"/>
   <c r="AW6" i="1"/>
   <c r="AV6" i="1"/>
   <c r="AU6" i="1"/>
   <c r="AT6" i="1"/>
   <c r="AS6" i="1"/>
   <c r="AR6" i="1"/>
   <c r="AQ6" i="1"/>
   <c r="AP6" i="1"/>
   <c r="AO6" i="1"/>
   <c r="AY7" i="1"/>
   <c r="AX7" i="1"/>
   <c r="AW7" i="1"/>
   <c r="AV7" i="1"/>
   <c r="AU7" i="1"/>
   <c r="AT7" i="1"/>
   <c r="AS7" i="1"/>
   <c r="AR7" i="1"/>
   <c r="AI7" i="1"/>
   <c r="AJ7" i="1"/>
   <c r="AK7" i="1"/>
   <c r="AL7" i="1"/>
   <c r="AM7" i="1"/>
   <c r="AN7" i="1"/>
@@ -232,51 +248,52 @@
   <c r="Y6" i="1" l="1"/>
   <c r="X6" i="1" l="1"/>
   <c r="W6" i="1"/>
   <c r="V6" i="1" l="1"/>
   <c r="U6" i="1" l="1"/>
   <c r="AA6" i="1" l="1"/>
   <c r="T6" i="1" l="1"/>
   <c r="S6" i="1" l="1"/>
   <c r="Q6" i="1" l="1"/>
   <c r="P6" i="1" l="1"/>
   <c r="R6" i="1" l="1"/>
   <c r="O6" i="1" l="1"/>
   <c r="N6" i="1"/>
   <c r="M6" i="1"/>
   <c r="L6" i="1"/>
   <c r="K6" i="1"/>
   <c r="J6" i="1"/>
   <c r="I6" i="1" l="1"/>
   <c r="H6" i="1" l="1"/>
   <c r="G6" i="1"/>
   <c r="F6" i="1"/>
   <c r="E6" i="1" l="1"/>
   <c r="D6" i="1" l="1"/>
   <c r="C6" i="1"/>
   <c r="B6" i="1"/>
-  <c r="BI9" i="1" l="1"/>
+  <c r="BJ9" i="1" l="1"/>
+  <c r="BI9" i="1"/>
   <c r="BH9" i="1"/>
   <c r="BG9" i="1"/>
   <c r="BE9" i="1"/>
   <c r="BF9" i="1"/>
   <c r="BD9" i="1"/>
   <c r="BC9" i="1"/>
   <c r="BB9" i="1"/>
   <c r="BA9" i="1"/>
   <c r="AY9" i="1"/>
   <c r="AZ9" i="1"/>
   <c r="AX9" i="1"/>
   <c r="AW9" i="1"/>
   <c r="AV9" i="1"/>
   <c r="AU9" i="1"/>
   <c r="AT9" i="1"/>
   <c r="AR9" i="1"/>
   <c r="AS9" i="1"/>
   <c r="AQ9" i="1"/>
   <c r="AO9" i="1"/>
   <c r="AP9" i="1"/>
   <c r="AN9" i="1"/>
   <c r="AM9" i="1"/>
   <c r="AL9" i="1"/>
   <c r="AJ9" i="1"/>
   <c r="AK9" i="1"/>
@@ -304,51 +321,55 @@
   <c r="K9" i="1"/>
   <c r="Q9" i="1"/>
   <c r="D9" i="1"/>
   <c r="G9" i="1"/>
   <c r="O9" i="1"/>
   <c r="O12" i="1" s="1"/>
   <c r="P9" i="1"/>
   <c r="E9" i="1"/>
   <c r="H9" i="1"/>
   <c r="J9" i="1"/>
   <c r="M7" i="1"/>
   <c r="I9" i="1"/>
   <c r="C9" i="1"/>
   <c r="L9" i="1"/>
   <c r="M9" i="1"/>
   <c r="K7" i="1"/>
   <c r="C7" i="1"/>
   <c r="J7" i="1"/>
   <c r="G7" i="1"/>
   <c r="I7" i="1"/>
   <c r="L7" i="1"/>
   <c r="H7" i="1"/>
   <c r="D7" i="1"/>
   <c r="F7" i="1"/>
   <c r="E7" i="1"/>
-  <c r="BH13" i="1" l="1"/>
+  <c r="BJ12" i="1" l="1"/>
+  <c r="BJ13" i="1"/>
+  <c r="BJ11" i="1"/>
+  <c r="BJ10" i="1"/>
+  <c r="BH13" i="1"/>
   <c r="BH10" i="1"/>
   <c r="BH12" i="1"/>
   <c r="BH11" i="1"/>
   <c r="BI13" i="1"/>
   <c r="BI11" i="1"/>
   <c r="BI12" i="1"/>
   <c r="BI10" i="1"/>
   <c r="BG13" i="1"/>
   <c r="BG12" i="1"/>
   <c r="BG10" i="1"/>
   <c r="BG11" i="1"/>
   <c r="BF13" i="1"/>
   <c r="BF10" i="1"/>
   <c r="BF11" i="1"/>
   <c r="BF12" i="1"/>
   <c r="BE13" i="1"/>
   <c r="BE10" i="1"/>
   <c r="BE11" i="1"/>
   <c r="BE12" i="1"/>
   <c r="BD13" i="1"/>
   <c r="BD11" i="1"/>
   <c r="BD10" i="1"/>
   <c r="BD12" i="1"/>
   <c r="BC10" i="1"/>
   <c r="BC13" i="1"/>
@@ -538,51 +559,51 @@
   <c r="E10" i="1"/>
   <c r="C10" i="1"/>
   <c r="C13" i="1"/>
   <c r="C12" i="1"/>
   <c r="C11" i="1"/>
   <c r="D10" i="1"/>
   <c r="D13" i="1"/>
   <c r="D12" i="1"/>
   <c r="D11" i="1"/>
   <c r="L10" i="1"/>
   <c r="L11" i="1"/>
   <c r="L13" i="1"/>
   <c r="L12" i="1"/>
   <c r="M11" i="1"/>
   <c r="M10" i="1"/>
   <c r="M13" i="1"/>
   <c r="M12" i="1"/>
   <c r="F13" i="1"/>
   <c r="F12" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="K10" i="1"/>
   <c r="K13" i="1"/>
   <c r="K12" i="1"/>
   <c r="K11" i="1"/>
-  <c r="BV6" i="1" l="1"/>
+  <c r="BY6" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <si>
     <t>No of Assessments carried out</t>
   </si>
   <si>
     <t>No of Assessments within 28 days</t>
   </si>
   <si>
     <t>% of Assessments carried out within 28 days</t>
   </si>
   <si>
     <t>% of Homeless Assessments carried out within 28 days - Rolling 13 Month period</t>
   </si>
   <si>
     <t>13 Month Period</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Standard Deviation</t>
@@ -979,270 +1000,270 @@
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$6</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>% of Assessments carried out within 28 days</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="00B0F0"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$B$3:$BU$3</c:f>
+              <c:f>Sheet1!$B$3:$BX$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$6:$BU$6</c:f>
+              <c:f>Sheet1!$B$6:$BX$6</c:f>
               <c:numCache>
                 <c:formatCode>0.0%</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>0.89320388349514568</c:v>
+                  <c:v>0.86868686868686873</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.87987012987012991</c:v>
+                  <c:v>0.80729166666666663</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.86133333333333328</c:v>
+                  <c:v>0.83815028901734101</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.86868686868686873</c:v>
+                  <c:v>0.82513661202185795</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.80779220779220784</c:v>
+                  <c:v>0.80974477958236657</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.84057971014492749</c:v>
+                  <c:v>0.85</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.8214285714285714</c:v>
+                  <c:v>0.88823529411764701</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.80930232558139537</c:v>
+                  <c:v>0.80964467005076146</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.85064935064935066</c:v>
+                  <c:v>0.84596577017114916</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.88338192419825068</c:v>
+                  <c:v>0.8203125</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.80916030534351147</c:v>
+                  <c:v>0.82800982800982803</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.84975369458128081</c:v>
+                  <c:v>0.84590163934426232</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.82198952879581155</c:v>
+                  <c:v>0.84911242603550297</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000004-71D1-4C0B-9F73-1BABC0C78C4B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="7"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$A$7</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Average</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
               <a:prstDash val="dash"/>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:numRef>
-              <c:f>Sheet1!$B$3:$BU$3</c:f>
+              <c:f>Sheet1!$B$3:$BX$3</c:f>
               <c:numCache>
                 <c:formatCode>mmm\-yy</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>45717</c:v>
+                  <c:v>45809</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>45748</c:v>
+                  <c:v>45839</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>45778</c:v>
+                  <c:v>45870</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>45809</c:v>
+                  <c:v>45901</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>45839</c:v>
+                  <c:v>45931</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>45870</c:v>
+                  <c:v>45962</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>45901</c:v>
+                  <c:v>45992</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>45931</c:v>
+                  <c:v>46023</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>45962</c:v>
+                  <c:v>46054</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>45992</c:v>
+                  <c:v>46082</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>46023</c:v>
+                  <c:v>46113</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>46054</c:v>
+                  <c:v>46143</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>46082</c:v>
+                  <c:v>46174</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>Sheet1!$B$7:$BU$7</c:f>
+              <c:f>Sheet1!$B$7:$BX$7</c:f>
               <c:numCache>
                 <c:formatCode>0.000</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>0.83233825976313991</c:v>
+                  <c:v>0.83556627366916758</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.833729216152019</c:v>
+                  <c:v>0.83462867012089814</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.83467889908256876</c:v>
+                  <c:v>0.83473084018111687</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.83558095918549613</c:v>
+                  <c:v>0.8344451675886756</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.83465722673113452</c:v>
+                  <c:v>0.83360842568576599</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.83482854028674436</c:v>
+                  <c:v>0.8341803838276568</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.83443169799039951</c:v>
+                  <c:v>0.83553945130518381</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.83358226554516157</c:v>
+                  <c:v>0.83480635194366604</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.8341803838276568</c:v>
+                  <c:v>0.83512494764763368</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.83542806446843121</c:v>
+                  <c:v>0.8347382732834806</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>0.83468639988504922</c:v>
+                  <c:v>0.83455712112191571</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>0.83511343804537519</c:v>
+                  <c:v>0.83478148100116711</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>0.83598836403934063</c:v>
+                  <c:v>0.83622748692789362</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000005-71D1-4C0B-9F73-1BABC0C78C4B}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:smooth val="0"/>
         <c:axId val="358153136"/>
         <c:axId val="358154448"/>
         <c:extLst>
           <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
             <c15:filteredLineSeries>
@@ -1261,298 +1282,298 @@
                     <c:strCache>
                       <c:ptCount val="1"/>
                       <c:pt idx="0">
                         <c:v>No of Assessments carried out</c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
                 <c:spPr>
                   <a:ln w="28575" cap="rnd">
                     <a:solidFill>
                       <a:schemeClr val="accent3"/>
                     </a:solidFill>
                     <a:round/>
                   </a:ln>
                   <a:effectLst/>
                 </c:spPr>
                 <c:marker>
                   <c:symbol val="none"/>
                 </c:marker>
                 <c:cat>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$3:$BU$3</c15:sqref>
+                          <c15:sqref>Sheet1!$B$3:$BX$3</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>mmm\-yy</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>45717</c:v>
+                        <c:v>45809</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>45748</c:v>
+                        <c:v>45839</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>45778</c:v>
+                        <c:v>45870</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>45809</c:v>
+                        <c:v>45901</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>45839</c:v>
+                        <c:v>45931</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>45870</c:v>
+                        <c:v>45962</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>45901</c:v>
+                        <c:v>45992</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>45931</c:v>
+                        <c:v>46023</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>45962</c:v>
+                        <c:v>46054</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>45992</c:v>
+                        <c:v>46082</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>46023</c:v>
+                        <c:v>46113</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>46054</c:v>
+                        <c:v>46143</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>46082</c:v>
+                        <c:v>46174</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst>
                       <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$4:$BU$4</c15:sqref>
+                          <c15:sqref>Sheet1!$B$4:$BX$4</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>General</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>309</c:v>
+                        <c:v>297</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>308</c:v>
+                        <c:v>384</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>375</c:v>
+                        <c:v>346</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>297</c:v>
+                        <c:v>366</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>385</c:v>
+                        <c:v>431</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>345</c:v>
+                        <c:v>460</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>364</c:v>
+                        <c:v>340</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>430</c:v>
+                        <c:v>394</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>462</c:v>
+                        <c:v>409</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>343</c:v>
+                        <c:v>384</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>393</c:v>
+                        <c:v>407</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>406</c:v>
+                        <c:v>305</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>382</c:v>
+                        <c:v>338</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="1"/>
                 <c:extLst>
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000001-8AFE-4C11-B0B0-5C10037DC1E9}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
             <c15:filteredLineSeries>
               <c15:ser>
                 <c:idx val="3"/>
                 <c:order val="1"/>
                 <c:tx>
                   <c:strRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
                           <c15:sqref>Sheet1!$A$5</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:strCache>
                       <c:ptCount val="1"/>
                       <c:pt idx="0">
                         <c:v>No of Assessments within 28 days</c:v>
                       </c:pt>
                     </c:strCache>
                   </c:strRef>
                 </c:tx>
                 <c:spPr>
                   <a:ln w="28575" cap="rnd">
                     <a:solidFill>
                       <a:schemeClr val="accent4"/>
                     </a:solidFill>
                     <a:round/>
                   </a:ln>
                   <a:effectLst/>
                 </c:spPr>
                 <c:marker>
                   <c:symbol val="none"/>
                 </c:marker>
                 <c:cat>
                   <c:numRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$3:$BU$3</c15:sqref>
+                          <c15:sqref>Sheet1!$B$3:$BX$3</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>mmm\-yy</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>45717</c:v>
+                        <c:v>45809</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>45748</c:v>
+                        <c:v>45839</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>45778</c:v>
+                        <c:v>45870</c:v>
                       </c:pt>
                       <c:pt idx="3">
-                        <c:v>45809</c:v>
+                        <c:v>45901</c:v>
                       </c:pt>
                       <c:pt idx="4">
-                        <c:v>45839</c:v>
+                        <c:v>45931</c:v>
                       </c:pt>
                       <c:pt idx="5">
-                        <c:v>45870</c:v>
+                        <c:v>45962</c:v>
                       </c:pt>
                       <c:pt idx="6">
-                        <c:v>45901</c:v>
+                        <c:v>45992</c:v>
                       </c:pt>
                       <c:pt idx="7">
-                        <c:v>45931</c:v>
+                        <c:v>46023</c:v>
                       </c:pt>
                       <c:pt idx="8">
-                        <c:v>45962</c:v>
+                        <c:v>46054</c:v>
                       </c:pt>
                       <c:pt idx="9">
-                        <c:v>45992</c:v>
+                        <c:v>46082</c:v>
                       </c:pt>
                       <c:pt idx="10">
-                        <c:v>46023</c:v>
+                        <c:v>46113</c:v>
                       </c:pt>
                       <c:pt idx="11">
-                        <c:v>46054</c:v>
+                        <c:v>46143</c:v>
                       </c:pt>
                       <c:pt idx="12">
-                        <c:v>46082</c:v>
+                        <c:v>46174</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:cat>
                 <c:val>
                   <c:numRef>
                     <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                       <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                         <c15:formulaRef>
-                          <c15:sqref>Sheet1!$B$5:$BU$5</c15:sqref>
+                          <c15:sqref>Sheet1!$B$5:$BX$5</c15:sqref>
                         </c15:formulaRef>
                       </c:ext>
                     </c:extLst>
                     <c:numCache>
                       <c:formatCode>General</c:formatCode>
                       <c:ptCount val="13"/>
                       <c:pt idx="0">
-                        <c:v>276</c:v>
+                        <c:v>258</c:v>
                       </c:pt>
                       <c:pt idx="1">
-                        <c:v>271</c:v>
+                        <c:v>310</c:v>
                       </c:pt>
                       <c:pt idx="2">
-                        <c:v>323</c:v>
+                        <c:v>290</c:v>
                       </c:pt>
                       <c:pt idx="3">
+                        <c:v>302</c:v>
+                      </c:pt>
+                      <c:pt idx="4">
+                        <c:v>349</c:v>
+                      </c:pt>
+                      <c:pt idx="5">
+                        <c:v>391</c:v>
+                      </c:pt>
+                      <c:pt idx="6">
+                        <c:v>302</c:v>
+                      </c:pt>
+                      <c:pt idx="7">
+                        <c:v>319</c:v>
+                      </c:pt>
+                      <c:pt idx="8">
+                        <c:v>346</c:v>
+                      </c:pt>
+                      <c:pt idx="9">
+                        <c:v>315</c:v>
+                      </c:pt>
+                      <c:pt idx="10">
+                        <c:v>337</c:v>
+                      </c:pt>
+                      <c:pt idx="11">
                         <c:v>258</c:v>
                       </c:pt>
-                      <c:pt idx="4">
-[...22 lines deleted...]
-                      </c:pt>
                       <c:pt idx="12">
-                        <c:v>314</c:v>
+                        <c:v>287</c:v>
                       </c:pt>
                     </c:numCache>
                   </c:numRef>
                 </c:val>
                 <c:smooth val="0"/>
                 <c:extLst xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart">
                   <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                     <c16:uniqueId val="{00000001-71D1-4C0B-9F73-1BABC0C78C4B}"/>
                   </c:ext>
                 </c:extLst>
               </c15:ser>
             </c15:filteredLineSeries>
           </c:ext>
         </c:extLst>
       </c:lineChart>
       <c:dateAx>
         <c:axId val="358153136"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="mmm\-yy" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
@@ -2275,57 +2296,57 @@
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
-      <xdr:rowOff>138544</xdr:rowOff>
+      <xdr:rowOff>164521</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>73</xdr:col>
+      <xdr:col>76</xdr:col>
       <xdr:colOff>839932</xdr:colOff>
       <xdr:row>23</xdr:row>
-      <xdr:rowOff>103908</xdr:rowOff>
+      <xdr:rowOff>129885</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="3" name="Chart 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB7E399B-E97E-4D9C-B1C8-881E457C4E24}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -2612,81 +2633,83 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:ED18"/>
+  <dimension ref="A1:EG18"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="110" zoomScaleNormal="100" zoomScaleSheetLayoutView="110" workbookViewId="0">
-      <selection activeCell="BM1" sqref="BM1"/>
+      <selection activeCell="CB10" sqref="CB10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="40.42578125" style="5" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="7.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="6.140625" style="11" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="7.140625" style="11" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7" style="11" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="6.7109375" style="11" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="7.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="7" style="11" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="6.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="7" style="11" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.28515625" style="11" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="6.85546875" style="11" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="7.5703125" style="11" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="6.7109375" style="11" hidden="1" customWidth="1"/>
-    <col min="17" max="60" width="8.28515625" style="11" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="75" max="16384" width="9.140625" style="5"/>
+    <col min="17" max="61" width="8.28515625" style="11" hidden="1" customWidth="1"/>
+    <col min="62" max="62" width="6.85546875" style="11" hidden="1" customWidth="1"/>
+    <col min="63" max="63" width="8.28515625" style="11" hidden="1" customWidth="1"/>
+    <col min="64" max="76" width="8.28515625" style="11" customWidth="1"/>
+    <col min="77" max="77" width="16.140625" style="5" bestFit="1" customWidth="1"/>
+    <col min="78" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:137" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
@@ -2718,52 +2741,55 @@
       <c r="AW1" s="2"/>
       <c r="AX1" s="2"/>
       <c r="AY1" s="2"/>
       <c r="AZ1" s="2"/>
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
+      <c r="BV1" s="2"/>
+      <c r="BW1" s="2"/>
+      <c r="BX1" s="2"/>
     </row>
-    <row r="3" spans="1:134" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:137" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="4">
         <v>43922</v>
       </c>
       <c r="C3" s="4">
         <v>43952</v>
       </c>
       <c r="D3" s="4">
         <v>43983</v>
       </c>
       <c r="E3" s="4">
         <v>44013</v>
       </c>
       <c r="F3" s="4">
         <v>44044</v>
       </c>
       <c r="G3" s="4">
         <v>44075</v>
       </c>
       <c r="H3" s="4">
         <v>44105</v>
       </c>
       <c r="I3" s="4">
         <v>44136</v>
       </c>
@@ -2937,55 +2963,64 @@
       </c>
       <c r="BN3" s="13">
         <v>45870</v>
       </c>
       <c r="BO3" s="13">
         <v>45901</v>
       </c>
       <c r="BP3" s="13">
         <v>45931</v>
       </c>
       <c r="BQ3" s="13">
         <v>45962</v>
       </c>
       <c r="BR3" s="13">
         <v>45992</v>
       </c>
       <c r="BS3" s="13">
         <v>46023</v>
       </c>
       <c r="BT3" s="13">
         <v>46054</v>
       </c>
       <c r="BU3" s="13">
         <v>46082</v>
       </c>
-      <c r="BV3" s="27" t="s">
+      <c r="BV3" s="13">
+        <v>46113</v>
+      </c>
+      <c r="BW3" s="13">
+        <v>46143</v>
+      </c>
+      <c r="BX3" s="13">
+        <v>46174</v>
+      </c>
+      <c r="BY3" s="27" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:134" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:137" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="6">
         <v>176</v>
       </c>
       <c r="C4" s="6">
         <v>192</v>
       </c>
       <c r="D4" s="6">
         <v>205</v>
       </c>
       <c r="E4" s="6">
         <v>240</v>
       </c>
       <c r="F4" s="6">
         <v>201</v>
       </c>
       <c r="G4" s="6">
         <v>185</v>
       </c>
       <c r="H4" s="6">
         <v>174</v>
       </c>
       <c r="I4" s="6">
@@ -3126,91 +3161,100 @@
       <c r="BB4" s="14">
         <v>309</v>
       </c>
       <c r="BC4" s="14">
         <v>311</v>
       </c>
       <c r="BD4" s="14">
         <v>360</v>
       </c>
       <c r="BE4" s="14">
         <v>463</v>
       </c>
       <c r="BF4" s="14">
         <v>267</v>
       </c>
       <c r="BG4" s="14">
         <v>279</v>
       </c>
       <c r="BH4" s="14">
         <v>321</v>
       </c>
       <c r="BI4" s="14">
         <v>309</v>
       </c>
       <c r="BJ4" s="14">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="BK4" s="14">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="BL4" s="14">
         <v>297</v>
       </c>
       <c r="BM4" s="14">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="BN4" s="14">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="BO4" s="14">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="BP4" s="14">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="BQ4" s="14">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="BR4" s="14">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="BS4" s="14">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="BT4" s="14">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="BU4" s="14">
-        <v>382</v>
-[...3 lines deleted...]
-        <v>4799</v>
+        <v>384</v>
+      </c>
+      <c r="BV4" s="14">
+        <v>407</v>
+      </c>
+      <c r="BW4" s="14">
+        <v>305</v>
+      </c>
+      <c r="BX4" s="14">
+        <v>338</v>
+      </c>
+      <c r="BY4" s="29">
+        <f>SUM(BL4:BX4)</f>
+        <v>4861</v>
       </c>
     </row>
-    <row r="5" spans="1:134" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:137" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="9">
         <v>170</v>
       </c>
       <c r="C5" s="9">
         <v>177</v>
       </c>
       <c r="D5" s="9">
         <v>187</v>
       </c>
       <c r="E5" s="9">
         <v>236</v>
       </c>
       <c r="F5" s="9">
         <v>188</v>
       </c>
       <c r="G5" s="9">
         <v>169</v>
       </c>
       <c r="H5" s="9">
         <v>164</v>
       </c>
       <c r="I5" s="9">
@@ -3351,91 +3395,100 @@
       <c r="BB5" s="15">
         <v>266</v>
       </c>
       <c r="BC5" s="15">
         <v>261</v>
       </c>
       <c r="BD5" s="15">
         <v>306</v>
       </c>
       <c r="BE5" s="15">
         <v>356</v>
       </c>
       <c r="BF5" s="15">
         <v>231</v>
       </c>
       <c r="BG5" s="15">
         <v>234</v>
       </c>
       <c r="BH5" s="15">
         <v>275</v>
       </c>
       <c r="BI5" s="15">
         <v>276</v>
       </c>
       <c r="BJ5" s="15">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="BK5" s="15">
         <v>323</v>
       </c>
       <c r="BL5" s="15">
         <v>258</v>
       </c>
       <c r="BM5" s="15">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="BN5" s="15">
         <v>290</v>
       </c>
       <c r="BO5" s="15">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="BP5" s="15">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="BQ5" s="15">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="BR5" s="15">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="BS5" s="15">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="BT5" s="15">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="BU5" s="15">
-        <v>314</v>
-[...3 lines deleted...]
-        <v>4049</v>
+        <v>315</v>
+      </c>
+      <c r="BV5" s="15">
+        <v>337</v>
+      </c>
+      <c r="BW5" s="15">
+        <v>258</v>
+      </c>
+      <c r="BX5" s="15">
+        <v>287</v>
+      </c>
+      <c r="BY5" s="29">
+        <f>SUM(BL5:BX5)</f>
+        <v>4064</v>
       </c>
     </row>
-    <row r="6" spans="1:134" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:137" x14ac:dyDescent="0.25">
       <c r="A6" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="17">
         <f t="shared" ref="B6:AA6" si="0">B5/B4</f>
         <v>0.96590909090909094</v>
       </c>
       <c r="C6" s="17">
         <f t="shared" si="0"/>
         <v>0.921875</v>
       </c>
       <c r="D6" s="17">
         <f t="shared" si="0"/>
         <v>0.91219512195121955</v>
       </c>
       <c r="E6" s="17">
         <f t="shared" si="0"/>
         <v>0.98333333333333328</v>
       </c>
       <c r="F6" s="17">
         <f t="shared" si="0"/>
         <v>0.93532338308457708</v>
       </c>
       <c r="G6" s="17">
         <f t="shared" si="0"/>
@@ -3500,51 +3553,51 @@
       <c r="V6" s="17">
         <f t="shared" si="2"/>
         <v>0.6452830188679245</v>
       </c>
       <c r="W6" s="17">
         <f t="shared" si="2"/>
         <v>0.74193548387096775</v>
       </c>
       <c r="X6" s="17">
         <f t="shared" si="2"/>
         <v>0.74295774647887325</v>
       </c>
       <c r="Y6" s="17">
         <f t="shared" si="2"/>
         <v>0.70231213872832365</v>
       </c>
       <c r="Z6" s="17">
         <f t="shared" si="2"/>
         <v>0.67407407407407405</v>
       </c>
       <c r="AA6" s="17">
         <f t="shared" si="0"/>
         <v>0.74844720496894412</v>
       </c>
       <c r="AB6" s="17">
-        <f t="shared" ref="AB6:BV6" si="3">AB5/AB4</f>
+        <f t="shared" ref="AB6:BY6" si="3">AB5/AB4</f>
         <v>0.7441860465116279</v>
       </c>
       <c r="AC6" s="17">
         <f t="shared" si="3"/>
         <v>0.80869565217391304</v>
       </c>
       <c r="AD6" s="17">
         <f t="shared" si="3"/>
         <v>0.78595317725752512</v>
       </c>
       <c r="AE6" s="28">
         <f t="shared" si="3"/>
         <v>0.76951672862453535</v>
       </c>
       <c r="AF6" s="28">
         <f t="shared" si="3"/>
         <v>0.77272727272727271</v>
       </c>
       <c r="AG6" s="28">
         <f t="shared" si="3"/>
         <v>0.76904176904176902</v>
       </c>
       <c r="AH6" s="28">
         <f t="shared" ref="AH6:AM6" si="4">AH5/AH4</f>
         <v>0.73899371069182385</v>
@@ -3596,143 +3649,155 @@
       <c r="AT6" s="28">
         <f t="shared" si="3"/>
         <v>0.8655172413793103</v>
       </c>
       <c r="AU6" s="28">
         <f t="shared" si="3"/>
         <v>0.85751978891820579</v>
       </c>
       <c r="AV6" s="28">
         <f t="shared" si="3"/>
         <v>0.88709677419354838</v>
       </c>
       <c r="AW6" s="28">
         <f t="shared" si="3"/>
         <v>0.85245901639344257</v>
       </c>
       <c r="AX6" s="28">
         <f t="shared" si="3"/>
         <v>0.86890243902439024</v>
       </c>
       <c r="AY6" s="28">
         <f t="shared" si="3"/>
         <v>0.81163434903047094</v>
       </c>
       <c r="AZ6" s="28">
-        <f t="shared" ref="AZ6:BT6" si="5">AZ5/AZ4</f>
+        <f t="shared" ref="AZ6:BW6" si="5">AZ5/AZ4</f>
         <v>0.82181818181818178</v>
       </c>
       <c r="BA6" s="28">
         <f t="shared" si="5"/>
         <v>0.91319444444444442</v>
       </c>
       <c r="BB6" s="28">
         <f t="shared" si="5"/>
         <v>0.86084142394822005</v>
       </c>
       <c r="BC6" s="28">
         <f t="shared" si="5"/>
         <v>0.83922829581993574</v>
       </c>
       <c r="BD6" s="28">
         <f t="shared" si="5"/>
         <v>0.85</v>
       </c>
       <c r="BE6" s="28">
         <f t="shared" si="5"/>
         <v>0.7688984881209503</v>
       </c>
       <c r="BF6" s="28">
         <f t="shared" si="5"/>
         <v>0.8651685393258427</v>
       </c>
       <c r="BG6" s="28">
         <f t="shared" si="5"/>
         <v>0.83870967741935487</v>
       </c>
       <c r="BH6" s="28">
         <f t="shared" si="5"/>
         <v>0.85669781931464173</v>
       </c>
       <c r="BI6" s="28">
         <f t="shared" si="5"/>
         <v>0.89320388349514568</v>
       </c>
       <c r="BJ6" s="28">
         <f t="shared" si="5"/>
-        <v>0.87987012987012991</v>
+        <v>0.88235294117647056</v>
       </c>
       <c r="BK6" s="28">
         <f t="shared" si="5"/>
-        <v>0.86133333333333328</v>
+        <v>0.85904255319148937</v>
       </c>
       <c r="BL6" s="28">
         <f t="shared" si="5"/>
         <v>0.86868686868686873</v>
       </c>
       <c r="BM6" s="28">
         <f t="shared" si="5"/>
-        <v>0.80779220779220784</v>
+        <v>0.80729166666666663</v>
       </c>
       <c r="BN6" s="28">
         <f t="shared" si="5"/>
-        <v>0.84057971014492749</v>
+        <v>0.83815028901734101</v>
       </c>
       <c r="BO6" s="28">
         <f t="shared" si="5"/>
-        <v>0.8214285714285714</v>
+        <v>0.82513661202185795</v>
       </c>
       <c r="BP6" s="28">
         <f t="shared" si="5"/>
-        <v>0.80930232558139537</v>
+        <v>0.80974477958236657</v>
       </c>
       <c r="BQ6" s="28">
         <f t="shared" si="5"/>
-        <v>0.85064935064935066</v>
+        <v>0.85</v>
       </c>
       <c r="BR6" s="28">
         <f t="shared" si="5"/>
-        <v>0.88338192419825068</v>
+        <v>0.88823529411764701</v>
       </c>
       <c r="BS6" s="28">
         <f t="shared" si="5"/>
-        <v>0.80916030534351147</v>
+        <v>0.80964467005076146</v>
       </c>
       <c r="BT6" s="28">
         <f t="shared" si="5"/>
-        <v>0.84975369458128081</v>
+        <v>0.84596577017114916</v>
       </c>
       <c r="BU6" s="28">
+        <f t="shared" si="5"/>
+        <v>0.8203125</v>
+      </c>
+      <c r="BV6" s="28">
+        <f t="shared" si="5"/>
+        <v>0.82800982800982803</v>
+      </c>
+      <c r="BW6" s="28">
+        <f t="shared" si="5"/>
+        <v>0.84590163934426232</v>
+      </c>
+      <c r="BX6" s="28">
         <f t="shared" si="3"/>
-        <v>0.82198952879581155</v>
-[...1 lines deleted...]
-      <c r="BV6" s="28">
+        <v>0.84911242603550297</v>
+      </c>
+      <c r="BY6" s="28">
         <f t="shared" si="3"/>
-        <v>0.8437174411335695</v>
+        <v>0.83604196667352393</v>
       </c>
     </row>
-    <row r="7" spans="1:134" s="30" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:137" s="30" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" s="30" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="31">
         <f>AVERAGE(B6:C6)</f>
         <v>0.94389204545454541</v>
       </c>
       <c r="D7" s="31">
         <f>AVERAGE(B6:D6)</f>
         <v>0.93332640428677005</v>
       </c>
       <c r="E7" s="31">
         <f>AVERAGE(B6:E6)</f>
         <v>0.94582813654841091</v>
       </c>
       <c r="F7" s="31">
         <f>AVERAGE(B6:F6)</f>
         <v>0.94372718585564408</v>
       </c>
       <c r="G7" s="31">
         <f>AVERAGE(B6:G6)</f>
         <v>0.93869157379862234</v>
       </c>
       <c r="H7" s="31">
         <f>AVERAGE(B6:H6)</f>
@@ -3930,148 +3995,160 @@
         <f>AVERAGE(SUM(AE5:BD5)/SUM(AE4:BD4))</f>
         <v>0.83142923758451859</v>
       </c>
       <c r="BE7" s="31">
         <f>AVERAGE(SUM(AE5:BE5)/SUM(AE4:BE4))</f>
         <v>0.82822696604357926</v>
       </c>
       <c r="BF7" s="31">
         <f>AVERAGE(SUM(AE5:BF5)/SUM(AE4:BF4))</f>
         <v>0.82928663515255696</v>
       </c>
       <c r="BG7" s="31">
         <f>AVERAGE(SUM(AE5:BG5)/SUM(AE4:BG4))</f>
         <v>0.82956086366955251</v>
       </c>
       <c r="BH7" s="31">
         <f>AVERAGE(SUM(AE5:BH5)/SUM(AE4:BH4))</f>
         <v>0.83044004844570041</v>
       </c>
       <c r="BI7" s="31">
         <f>AVERAGE(SUM(AE5:BI5)/SUM(AE4:BI4))</f>
         <v>0.83233825976313991</v>
       </c>
       <c r="BJ7" s="31">
         <f>AVERAGE(SUM(AE5:BJ5)/SUM(AE4:BJ4))</f>
-        <v>0.833729216152019</v>
+        <v>0.83379264468307512</v>
       </c>
       <c r="BK7" s="31">
         <f>AVERAGE(SUM(AE5:BK5)/SUM(AE4:BK4))</f>
-        <v>0.83467889908256876</v>
+        <v>0.83466373061748789</v>
       </c>
       <c r="BL7" s="31">
         <f>AVERAGE(SUM(AE5:BL5)/SUM(AE4:BL4))</f>
-        <v>0.83558095918549613</v>
+        <v>0.83556627366916758</v>
       </c>
       <c r="BM7" s="31">
         <f>AVERAGE(SUM(AE5:BM5)/SUM(AE4:BM4))</f>
-        <v>0.83465722673113452</v>
+        <v>0.83462867012089814</v>
       </c>
       <c r="BN7" s="31">
         <f>AVERAGE(SUM(AE5:BN5)/SUM(AE4:BN4))</f>
-        <v>0.83482854028674436</v>
+        <v>0.83473084018111687</v>
       </c>
       <c r="BO7" s="31">
         <f>AVERAGE(SUM(AE5:BO5)/SUM(AE4:BO4))</f>
-        <v>0.83443169799039951</v>
+        <v>0.8344451675886756</v>
       </c>
       <c r="BP7" s="31">
         <f>AVERAGE(SUM(AE5:BP5)/SUM(AE4:BP4))</f>
-        <v>0.83358226554516157</v>
+        <v>0.83360842568576599</v>
       </c>
       <c r="BQ7" s="31">
         <f>AVERAGE(SUM(AE5:BQ5)/SUM(AE4:BQ4))</f>
         <v>0.8341803838276568</v>
       </c>
       <c r="BR7" s="31">
         <f>AVERAGE(SUM(AE5:BR5)/SUM(AE4:BR4))</f>
-        <v>0.83542806446843121</v>
+        <v>0.83553945130518381</v>
       </c>
       <c r="BS7" s="31">
         <f>AVERAGE(SUM(AE5:BS5)/SUM(AE4:BS4))</f>
-        <v>0.83468639988504922</v>
+        <v>0.83480635194366604</v>
       </c>
       <c r="BT7" s="31">
         <f>AVERAGE(SUM(AE5:BT5)/SUM(AE4:BT4))</f>
-        <v>0.83511343804537519</v>
+        <v>0.83512494764763368</v>
       </c>
       <c r="BU7" s="31">
-        <f>AVERAGE(SUM(AF5:BU5)/SUM(AF4:BU4))</f>
-[...4 lines deleted...]
-      <c r="CI7" s="32"/>
+        <f>AVERAGE(SUM(AE5:BU5)/SUM(AE4:BU4))</f>
+        <v>0.8347382732834806</v>
+      </c>
+      <c r="BV7" s="31">
+        <f>AVERAGE(SUM(AE5:BV5)/SUM(AE4:BV4))</f>
+        <v>0.83455712112191571</v>
+      </c>
+      <c r="BW7" s="31">
+        <f>AVERAGE(SUM(AE5:BW5)/SUM(AE4:BW4))</f>
+        <v>0.83478148100116711</v>
+      </c>
+      <c r="BX7" s="31">
+        <f>AVERAGE(SUM(AF5:BX5)/SUM(AF4:BX4))</f>
+        <v>0.83622748692789362</v>
+      </c>
       <c r="CJ7" s="32"/>
       <c r="CK7" s="32"/>
       <c r="CL7" s="32"/>
       <c r="CM7" s="32"/>
       <c r="CN7" s="32"/>
       <c r="CO7" s="32"/>
       <c r="CP7" s="32"/>
       <c r="CQ7" s="32"/>
       <c r="CR7" s="32"/>
       <c r="CS7" s="32"/>
       <c r="CT7" s="32"/>
       <c r="CU7" s="32"/>
       <c r="CV7" s="32"/>
       <c r="CW7" s="32"/>
       <c r="CX7" s="32"/>
       <c r="CY7" s="32"/>
       <c r="CZ7" s="32"/>
       <c r="DA7" s="32"/>
       <c r="DB7" s="32"/>
       <c r="DC7" s="32"/>
       <c r="DD7" s="32"/>
       <c r="DE7" s="32"/>
       <c r="DF7" s="32"/>
       <c r="DG7" s="32"/>
       <c r="DH7" s="32"/>
       <c r="DI7" s="32"/>
       <c r="DJ7" s="32"/>
       <c r="DK7" s="32"/>
       <c r="DL7" s="32"/>
       <c r="DM7" s="32"/>
       <c r="DN7" s="32"/>
       <c r="DO7" s="32"/>
       <c r="DP7" s="32"/>
       <c r="DQ7" s="32"/>
       <c r="DR7" s="32"/>
       <c r="DS7" s="32"/>
       <c r="DT7" s="32"/>
       <c r="DU7" s="32"/>
       <c r="DV7" s="32"/>
       <c r="DW7" s="32"/>
       <c r="DX7" s="32"/>
       <c r="DY7" s="32"/>
       <c r="DZ7" s="32"/>
       <c r="EA7" s="32"/>
       <c r="EB7" s="32"/>
       <c r="EC7" s="32"/>
       <c r="ED7" s="32"/>
+      <c r="EE7" s="32"/>
+      <c r="EF7" s="32"/>
+      <c r="EG7" s="32"/>
     </row>
-    <row r="8" spans="1:134" s="18" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:137" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="C8" s="19"/>
       <c r="D8" s="19"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="19"/>
       <c r="K8" s="19"/>
       <c r="L8" s="19"/>
       <c r="M8" s="19"/>
       <c r="N8" s="19"/>
       <c r="O8" s="19"/>
       <c r="P8" s="19"/>
       <c r="Q8" s="19"/>
       <c r="R8" s="19"/>
       <c r="S8" s="19"/>
       <c r="T8" s="19"/>
       <c r="U8" s="19"/>
       <c r="V8" s="19"/>
       <c r="W8" s="19"/>
       <c r="X8" s="19"/>
       <c r="Y8" s="19"/>
       <c r="Z8" s="19"/>
       <c r="AA8" s="19"/>
@@ -4099,102 +4176,105 @@
       <c r="AW8" s="19"/>
       <c r="AX8" s="19"/>
       <c r="AY8" s="19"/>
       <c r="AZ8" s="19"/>
       <c r="BA8" s="19"/>
       <c r="BB8" s="19"/>
       <c r="BC8" s="19"/>
       <c r="BD8" s="19"/>
       <c r="BE8" s="19"/>
       <c r="BF8" s="19"/>
       <c r="BG8" s="19"/>
       <c r="BH8" s="19"/>
       <c r="BI8" s="19"/>
       <c r="BJ8" s="19"/>
       <c r="BK8" s="19"/>
       <c r="BL8" s="19"/>
       <c r="BM8" s="19"/>
       <c r="BN8" s="19"/>
       <c r="BO8" s="19"/>
       <c r="BP8" s="19"/>
       <c r="BQ8" s="19"/>
       <c r="BR8" s="19"/>
       <c r="BS8" s="19"/>
       <c r="BT8" s="19"/>
       <c r="BU8" s="19"/>
-      <c r="CG8" s="20"/>
-[...1 lines deleted...]
-      <c r="CI8" s="20"/>
+      <c r="BV8" s="19"/>
+      <c r="BW8" s="19"/>
+      <c r="BX8" s="19"/>
       <c r="CJ8" s="20"/>
       <c r="CK8" s="20"/>
       <c r="CL8" s="20"/>
       <c r="CM8" s="20"/>
       <c r="CN8" s="20"/>
       <c r="CO8" s="20"/>
       <c r="CP8" s="20"/>
       <c r="CQ8" s="20"/>
       <c r="CR8" s="20"/>
       <c r="CS8" s="20"/>
       <c r="CT8" s="20"/>
       <c r="CU8" s="20"/>
       <c r="CV8" s="20"/>
       <c r="CW8" s="20"/>
       <c r="CX8" s="20"/>
       <c r="CY8" s="20"/>
       <c r="CZ8" s="20"/>
       <c r="DA8" s="20"/>
       <c r="DB8" s="20"/>
       <c r="DC8" s="20"/>
       <c r="DD8" s="20"/>
       <c r="DE8" s="20"/>
       <c r="DF8" s="20"/>
       <c r="DG8" s="20"/>
       <c r="DH8" s="20"/>
       <c r="DI8" s="20"/>
       <c r="DJ8" s="20"/>
       <c r="DK8" s="20"/>
       <c r="DL8" s="20"/>
       <c r="DM8" s="20"/>
       <c r="DN8" s="20"/>
       <c r="DO8" s="20"/>
       <c r="DP8" s="20"/>
       <c r="DQ8" s="20"/>
       <c r="DR8" s="20"/>
       <c r="DS8" s="20"/>
       <c r="DT8" s="20"/>
       <c r="DU8" s="20"/>
       <c r="DV8" s="20"/>
       <c r="DW8" s="20"/>
       <c r="DX8" s="20"/>
       <c r="DY8" s="20"/>
       <c r="DZ8" s="20"/>
       <c r="EA8" s="20"/>
       <c r="EB8" s="20"/>
       <c r="EC8" s="20"/>
       <c r="ED8" s="20"/>
+      <c r="EE8" s="20"/>
+      <c r="EF8" s="20"/>
+      <c r="EG8" s="20"/>
     </row>
-    <row r="9" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:137" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="22">
         <f>STDEV($B$6:C$6)</f>
         <v>3.1136804285203108E-2</v>
       </c>
       <c r="D9" s="22">
         <f>STDEV($B$6:D$6)</f>
         <v>2.8629505940656511E-2</v>
       </c>
       <c r="E9" s="22">
         <f>STDEV($B$6:E$6)</f>
         <v>3.4228725437918231E-2</v>
       </c>
       <c r="F9" s="22">
         <f>STDEV($B$6:F$6)</f>
         <v>3.0012900607829941E-2</v>
       </c>
       <c r="G9" s="22">
         <f>STDEV($B$6:G$6)</f>
         <v>2.9542574279323081E-2</v>
       </c>
       <c r="H9" s="22">
         <f>STDEV($B$6:H$6)</f>
@@ -4392,159 +4472,171 @@
         <f>STDEV($B$6:BD$6)</f>
         <v>9.905104126036042E-2</v>
       </c>
       <c r="BE9" s="22">
         <f>STDEV($B$6:BE$6)</f>
         <v>9.826549414512048E-2</v>
       </c>
       <c r="BF9" s="22">
         <f>STDEV($B$6:BF$6)</f>
         <v>9.7715821867537106E-2</v>
       </c>
       <c r="BG9" s="22">
         <f>STDEV($B$6:BG$6)</f>
         <v>9.6952965472929378E-2</v>
       </c>
       <c r="BH9" s="22">
         <f>STDEV($B$6:BH$6)</f>
         <v>9.6339212628137966E-2</v>
       </c>
       <c r="BI9" s="22">
         <f>STDEV($B$6:BI$6)</f>
         <v>9.6166397468194345E-2</v>
       </c>
       <c r="BJ9" s="22">
         <f>STDEV($B$6:BJ$6)</f>
-        <v>9.5800032796497681E-2</v>
+        <v>9.5830932141819827E-2</v>
       </c>
       <c r="BK9" s="22">
         <f>STDEV($B$6:BK$6)</f>
-        <v>9.52389274223997E-2</v>
+        <v>9.5249515189596845E-2</v>
       </c>
       <c r="BL9" s="22">
         <f>STDEV($B$6:BL$6)</f>
-        <v>9.4752943339515269E-2</v>
+        <v>9.4763383519058747E-2</v>
       </c>
       <c r="BM9" s="22">
         <f>STDEV($B$6:BM$6)</f>
-        <v>9.3998953269896476E-2</v>
+        <v>9.4009625228192853E-2</v>
       </c>
       <c r="BN9" s="22">
         <f>STDEV($B$6:BN$6)</f>
-        <v>9.3332621155883935E-2</v>
+        <v>9.3331964469328704E-2</v>
       </c>
       <c r="BO9" s="22">
         <f>STDEV($B$6:BO$6)</f>
-        <v>9.2619635026783026E-2</v>
+        <v>9.262610117261072E-2</v>
       </c>
       <c r="BP9" s="22">
         <f>STDEV($B$6:BP$6)</f>
-        <v>9.1915819364982984E-2</v>
+        <v>9.1922074308253804E-2</v>
       </c>
       <c r="BQ9" s="22">
         <f>STDEV($B$6:BQ$6)</f>
-        <v>9.134880230104081E-2</v>
+        <v>9.1350846612194697E-2</v>
       </c>
       <c r="BR9" s="22">
         <f>STDEV($B$6:BR$6)</f>
-        <v>9.1076601372348395E-2</v>
+        <v>9.1135175141084962E-2</v>
       </c>
       <c r="BS9" s="22">
         <f>STDEV($B$6:BS$6)</f>
-        <v>9.0415644521033484E-2</v>
+        <v>9.0473533751919757E-2</v>
       </c>
       <c r="BT9" s="22">
         <f>STDEV($B$6:BT$6)</f>
-        <v>8.9871399405865776E-2</v>
+        <v>8.990788698793413E-2</v>
       </c>
       <c r="BU9" s="22">
         <f>STDEV($B$6:BU$6)</f>
-        <v>8.9241397423239111E-2</v>
-[...3 lines deleted...]
-      <c r="BX9" s="23"/>
+        <v>8.9275690947581976E-2</v>
+      </c>
+      <c r="BV9" s="22">
+        <f>STDEV($B$6:BV$6)</f>
+        <v>8.8668749659315663E-2</v>
+      </c>
+      <c r="BW9" s="22">
+        <f>STDEV($B$6:BW$6)</f>
+        <v>8.8136528291845012E-2</v>
+      </c>
+      <c r="BX9" s="22">
+        <f>STDEV($B$6:BX$6)</f>
+        <v>8.7629621648443776E-2</v>
+      </c>
       <c r="BY9" s="23"/>
       <c r="BZ9" s="23"/>
       <c r="CA9" s="23"/>
       <c r="CB9" s="23"/>
       <c r="CC9" s="23"/>
       <c r="CD9" s="23"/>
       <c r="CE9" s="23"/>
       <c r="CF9" s="23"/>
-      <c r="CG9" s="24"/>
-[...1 lines deleted...]
-      <c r="CI9" s="24"/>
+      <c r="CG9" s="23"/>
+      <c r="CH9" s="23"/>
+      <c r="CI9" s="23"/>
       <c r="CJ9" s="24"/>
       <c r="CK9" s="24"/>
       <c r="CL9" s="24"/>
       <c r="CM9" s="24"/>
       <c r="CN9" s="24"/>
       <c r="CO9" s="24"/>
       <c r="CP9" s="24"/>
       <c r="CQ9" s="24"/>
       <c r="CR9" s="24"/>
       <c r="CS9" s="24"/>
       <c r="CT9" s="24"/>
       <c r="CU9" s="24"/>
       <c r="CV9" s="24"/>
       <c r="CW9" s="24"/>
       <c r="CX9" s="24"/>
       <c r="CY9" s="24"/>
       <c r="CZ9" s="24"/>
       <c r="DA9" s="24"/>
       <c r="DB9" s="24"/>
       <c r="DC9" s="24"/>
       <c r="DD9" s="24"/>
       <c r="DE9" s="24"/>
       <c r="DF9" s="24"/>
       <c r="DG9" s="24"/>
       <c r="DH9" s="24"/>
       <c r="DI9" s="24"/>
       <c r="DJ9" s="24"/>
       <c r="DK9" s="24"/>
       <c r="DL9" s="24"/>
       <c r="DM9" s="24"/>
       <c r="DN9" s="24"/>
       <c r="DO9" s="24"/>
       <c r="DP9" s="24"/>
       <c r="DQ9" s="24"/>
       <c r="DR9" s="24"/>
       <c r="DS9" s="24"/>
       <c r="DT9" s="24"/>
       <c r="DU9" s="24"/>
       <c r="DV9" s="24"/>
       <c r="DW9" s="24"/>
       <c r="DX9" s="24"/>
       <c r="DY9" s="24"/>
       <c r="DZ9" s="24"/>
       <c r="EA9" s="24"/>
       <c r="EB9" s="24"/>
       <c r="EC9" s="24"/>
       <c r="ED9" s="24"/>
+      <c r="EE9" s="24"/>
+      <c r="EF9" s="24"/>
+      <c r="EG9" s="24"/>
     </row>
-    <row r="10" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:137" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="22">
         <f t="shared" ref="C10:N10" si="27">C7+3*C9</f>
         <v>1.0373024583101547</v>
       </c>
       <c r="D10" s="22">
         <f t="shared" si="27"/>
         <v>1.0192149221087397</v>
       </c>
       <c r="E10" s="22">
         <f t="shared" si="27"/>
         <v>1.0485143128621657</v>
       </c>
       <c r="F10" s="22">
         <f t="shared" si="27"/>
         <v>1.033765887679134</v>
       </c>
       <c r="G10" s="22">
         <f t="shared" si="27"/>
         <v>1.0273192966365916</v>
       </c>
       <c r="H10" s="22">
         <f t="shared" si="27"/>
@@ -4733,1219 +4825,1267 @@
       <c r="BB10" s="22">
         <f t="shared" ref="BB10" si="51">BB7+(3*BB9)</f>
         <v>1.1321457759972118</v>
       </c>
       <c r="BC10" s="22">
         <f t="shared" ref="BC10" si="52">BC7+(3*BC9)</f>
         <v>1.1299768601522113</v>
       </c>
       <c r="BD10" s="22">
         <f t="shared" ref="BD10" si="53">BD7+(3*BD9)</f>
         <v>1.1285823613655999</v>
       </c>
       <c r="BE10" s="22">
         <f t="shared" ref="BE10:BF10" si="54">BE7+(3*BE9)</f>
         <v>1.1230234484789408</v>
       </c>
       <c r="BF10" s="22">
         <f t="shared" si="54"/>
         <v>1.1224341007551684</v>
       </c>
       <c r="BG10" s="22">
         <f t="shared" ref="BG10" si="55">BG7+(3*BG9)</f>
         <v>1.1204197600883408</v>
       </c>
       <c r="BH10" s="22">
-        <f t="shared" ref="BH10:BU10" si="56">BH7+(3*BH9)</f>
+        <f t="shared" ref="BH10:BI10" si="56">BH7+(3*BH9)</f>
         <v>1.1194576863301142</v>
       </c>
       <c r="BI10" s="22">
         <f t="shared" si="56"/>
         <v>1.1208374521677229</v>
       </c>
       <c r="BJ10" s="22">
-        <f t="shared" ref="BJ10:BU10" si="57">BJ7+(3*BJ9)</f>
-        <v>1.121129314541512</v>
+        <f t="shared" ref="BJ10:BX10" si="57">BJ7+(3*BJ9)</f>
+        <v>1.1212854411085347</v>
       </c>
       <c r="BK10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.120395681349768</v>
+        <f t="shared" ref="BK10:BX10" si="58">BK7+(3*BK9)</f>
+        <v>1.1204122761862785</v>
       </c>
       <c r="BL10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1198397892040419</v>
+        <f t="shared" si="58"/>
+        <v>1.1198564242263438</v>
       </c>
       <c r="BM10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1166540865408239</v>
+        <f t="shared" si="58"/>
+        <v>1.1166575458054768</v>
       </c>
       <c r="BN10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1148264037543962</v>
+        <f t="shared" si="58"/>
+        <v>1.1147267335891029</v>
       </c>
       <c r="BO10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1122906030707487</v>
+        <f t="shared" si="58"/>
+        <v>1.1123234711065078</v>
       </c>
       <c r="BP10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1093297236401105</v>
+        <f t="shared" si="58"/>
+        <v>1.1093746486105274</v>
       </c>
       <c r="BQ10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1082267907307792</v>
+        <f t="shared" si="58"/>
+        <v>1.1082329236642408</v>
       </c>
       <c r="BR10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1086578685854764</v>
+        <f t="shared" si="58"/>
+        <v>1.1089449767284387</v>
       </c>
       <c r="BS10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1059333334481498</v>
+        <f t="shared" si="58"/>
+        <v>1.1062269531994253</v>
       </c>
       <c r="BT10" s="22">
-        <f t="shared" si="57"/>
-        <v>1.1047276362629725</v>
+        <f t="shared" si="58"/>
+        <v>1.104848608611436</v>
       </c>
       <c r="BU10" s="22">
-        <f t="shared" si="57"/>
-[...4 lines deleted...]
-      <c r="BX10" s="23"/>
+        <f t="shared" si="58"/>
+        <v>1.1025653461262266</v>
+      </c>
+      <c r="BV10" s="22">
+        <f t="shared" si="58"/>
+        <v>1.1005633700998627</v>
+      </c>
+      <c r="BW10" s="22">
+        <f t="shared" si="58"/>
+        <v>1.0991910658767021</v>
+      </c>
+      <c r="BX10" s="22">
+        <f t="shared" si="58"/>
+        <v>1.099116351873225</v>
+      </c>
       <c r="BY10" s="23"/>
       <c r="BZ10" s="23"/>
       <c r="CA10" s="23"/>
       <c r="CB10" s="23"/>
       <c r="CC10" s="23"/>
       <c r="CD10" s="23"/>
       <c r="CE10" s="23"/>
       <c r="CF10" s="23"/>
-      <c r="CG10" s="24"/>
-[...1 lines deleted...]
-      <c r="CI10" s="24"/>
+      <c r="CG10" s="23"/>
+      <c r="CH10" s="23"/>
+      <c r="CI10" s="23"/>
       <c r="CJ10" s="24"/>
       <c r="CK10" s="24"/>
       <c r="CL10" s="24"/>
       <c r="CM10" s="24"/>
       <c r="CN10" s="24"/>
       <c r="CO10" s="24"/>
       <c r="CP10" s="24"/>
       <c r="CQ10" s="24"/>
       <c r="CR10" s="24"/>
       <c r="CS10" s="24"/>
       <c r="CT10" s="24"/>
       <c r="CU10" s="24"/>
       <c r="CV10" s="24"/>
       <c r="CW10" s="24"/>
       <c r="CX10" s="24"/>
       <c r="CY10" s="24"/>
       <c r="CZ10" s="24"/>
       <c r="DA10" s="24"/>
       <c r="DB10" s="24"/>
       <c r="DC10" s="24"/>
       <c r="DD10" s="24"/>
       <c r="DE10" s="24"/>
       <c r="DF10" s="24"/>
       <c r="DG10" s="24"/>
       <c r="DH10" s="24"/>
       <c r="DI10" s="24"/>
       <c r="DJ10" s="24"/>
       <c r="DK10" s="24"/>
       <c r="DL10" s="24"/>
       <c r="DM10" s="24"/>
       <c r="DN10" s="24"/>
       <c r="DO10" s="24"/>
       <c r="DP10" s="24"/>
       <c r="DQ10" s="24"/>
       <c r="DR10" s="24"/>
       <c r="DS10" s="24"/>
       <c r="DT10" s="24"/>
       <c r="DU10" s="24"/>
       <c r="DV10" s="24"/>
       <c r="DW10" s="24"/>
       <c r="DX10" s="24"/>
       <c r="DY10" s="24"/>
       <c r="DZ10" s="24"/>
       <c r="EA10" s="24"/>
       <c r="EB10" s="24"/>
       <c r="EC10" s="24"/>
       <c r="ED10" s="24"/>
+      <c r="EE10" s="24"/>
+      <c r="EF10" s="24"/>
+      <c r="EG10" s="24"/>
     </row>
-    <row r="11" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:137" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="22">
-        <f t="shared" ref="C11:M11" si="58">C7-3*C9</f>
+        <f t="shared" ref="C11:M11" si="59">C7-3*C9</f>
         <v>0.85048163259893605</v>
       </c>
       <c r="D11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.84743788646480056</v>
       </c>
       <c r="E11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.84314196023465626</v>
       </c>
       <c r="F11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.85368848403215425</v>
       </c>
       <c r="G11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.85006385096065307</v>
       </c>
       <c r="H11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.85821716065685083</v>
       </c>
       <c r="I11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.8582766640689371</v>
       </c>
       <c r="J11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.85619952912987185</v>
       </c>
       <c r="K11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.79173174295810989</v>
       </c>
       <c r="L11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.62432649375141036</v>
       </c>
       <c r="M11" s="22">
-        <f t="shared" si="58"/>
+        <f t="shared" si="59"/>
         <v>0.54253987824435956</v>
       </c>
       <c r="N11" s="22">
         <f>N7-3*N9</f>
         <v>0.56406862367061805</v>
       </c>
       <c r="O11" s="22">
         <f>O7-3*O9</f>
         <v>0.55067413952840205</v>
       </c>
       <c r="P11" s="22">
         <f>P7-3*P9</f>
         <v>0.5263225626661534</v>
       </c>
       <c r="Q11" s="22">
         <f>Q7-3*Q9</f>
         <v>0.49070589790592833</v>
       </c>
       <c r="R11" s="22">
-        <f t="shared" ref="R11" si="59">R7-3*R9</f>
+        <f t="shared" ref="R11" si="60">R7-3*R9</f>
         <v>0.43665602243932622</v>
       </c>
       <c r="S11" s="22">
-        <f t="shared" ref="S11" si="60">S7-3*S9</f>
+        <f t="shared" ref="S11" si="61">S7-3*S9</f>
         <v>0.37273552304610713</v>
       </c>
       <c r="T11" s="22">
-        <f t="shared" ref="T11" si="61">T7-3*T9</f>
+        <f t="shared" ref="T11" si="62">T7-3*T9</f>
         <v>0.31748421255551201</v>
       </c>
       <c r="U11" s="22">
-        <f t="shared" ref="U11:V11" si="62">U7-3*U9</f>
+        <f t="shared" ref="U11:V11" si="63">U7-3*U9</f>
         <v>0.29663265552298568</v>
       </c>
       <c r="V11" s="22">
-        <f t="shared" si="62"/>
+        <f t="shared" si="63"/>
         <v>0.26982251963693982</v>
       </c>
       <c r="W11" s="22">
-        <f t="shared" ref="W11" si="63">W7-3*W9</f>
+        <f t="shared" ref="W11" si="64">W7-3*W9</f>
         <v>0.27225552393803926</v>
       </c>
       <c r="X11" s="22">
-        <f t="shared" ref="X11" si="64">X7-3*X9</f>
+        <f t="shared" ref="X11" si="65">X7-3*X9</f>
         <v>0.28411025308313576</v>
       </c>
       <c r="Y11" s="22">
-        <f t="shared" ref="Y11:AA11" si="65">Y7-3*Y9</f>
+        <f t="shared" ref="Y11:AA11" si="66">Y7-3*Y9</f>
         <v>0.29240128791790643</v>
       </c>
       <c r="Z11" s="22">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>0.29552479649299634</v>
       </c>
       <c r="AA11" s="22">
-        <f t="shared" si="65"/>
+        <f t="shared" si="66"/>
         <v>0.3041220510801117</v>
       </c>
       <c r="AB11" s="22">
-        <f t="shared" ref="AB11:AD11" si="66">AB7-3*AB9</f>
+        <f t="shared" ref="AB11:AD11" si="67">AB7-3*AB9</f>
         <v>0.31095881685760873</v>
       </c>
       <c r="AC11" s="22">
-        <f t="shared" si="66"/>
+        <f t="shared" si="67"/>
         <v>0.3246617579012786</v>
       </c>
       <c r="AD11" s="22">
-        <f t="shared" si="66"/>
+        <f t="shared" si="67"/>
         <v>0.34019613010631755</v>
       </c>
       <c r="AE11" s="22">
-        <f t="shared" ref="AE11" si="67">AE7-3*AE9</f>
+        <f t="shared" ref="AE11" si="68">AE7-3*AE9</f>
         <v>0.35415595397213645</v>
       </c>
       <c r="AF11" s="22">
         <f>AF7-(3*AF9)</f>
         <v>0.37248103654114695</v>
       </c>
       <c r="AG11" s="22">
-        <f t="shared" ref="AG11" si="68">AG7-(3*AG9)</f>
+        <f t="shared" ref="AG11" si="69">AG7-(3*AG9)</f>
         <v>0.39130973525070489</v>
       </c>
       <c r="AH11" s="22">
-        <f t="shared" ref="AH11" si="69">AH7-(3*AH9)</f>
+        <f t="shared" ref="AH11" si="70">AH7-(3*AH9)</f>
         <v>0.40048059074946379</v>
       </c>
       <c r="AI11" s="22">
-        <f t="shared" ref="AI11" si="70">AI7-(3*AI9)</f>
+        <f t="shared" ref="AI11" si="71">AI7-(3*AI9)</f>
         <v>0.41558584431805073</v>
       </c>
       <c r="AJ11" s="22">
-        <f t="shared" ref="AJ11:AK11" si="71">AJ7-(3*AJ9)</f>
+        <f t="shared" ref="AJ11:AK11" si="72">AJ7-(3*AJ9)</f>
         <v>0.42701544803558689</v>
       </c>
       <c r="AK11" s="22">
-        <f t="shared" si="71"/>
+        <f t="shared" si="72"/>
         <v>0.43931918597973063</v>
       </c>
       <c r="AL11" s="22">
-        <f t="shared" ref="AL11:AM11" si="72">AL7-(3*AL9)</f>
+        <f t="shared" ref="AL11:AM11" si="73">AL7-(3*AL9)</f>
         <v>0.45200914537213549</v>
       </c>
       <c r="AM11" s="22">
-        <f t="shared" si="72"/>
+        <f t="shared" si="73"/>
         <v>0.46763733543696712</v>
       </c>
       <c r="AN11" s="22">
-        <f t="shared" ref="AN11" si="73">AN7-(3*AN9)</f>
+        <f t="shared" ref="AN11" si="74">AN7-(3*AN9)</f>
         <v>0.47818722472781705</v>
       </c>
       <c r="AO11" s="22">
-        <f t="shared" ref="AO11:AP11" si="74">AO7-(3*AO9)</f>
+        <f t="shared" ref="AO11:AP11" si="75">AO7-(3*AO9)</f>
         <v>0.48788767123972659</v>
       </c>
       <c r="AP11" s="22">
-        <f t="shared" si="74"/>
+        <f t="shared" si="75"/>
         <v>0.4926011463712347</v>
       </c>
       <c r="AQ11" s="22">
-        <f t="shared" ref="AQ11" si="75">AQ7-(3*AQ9)</f>
+        <f t="shared" ref="AQ11" si="76">AQ7-(3*AQ9)</f>
         <v>0.5001775084496225</v>
       </c>
       <c r="AR11" s="22">
-        <f t="shared" ref="AR11:AS11" si="76">AR7-(3*AR9)</f>
+        <f t="shared" ref="AR11:AS11" si="77">AR7-(3*AR9)</f>
         <v>0.49292983161220622</v>
       </c>
       <c r="AS11" s="22">
-        <f t="shared" si="76"/>
+        <f t="shared" si="77"/>
         <v>0.49471960877909732</v>
       </c>
       <c r="AT11" s="22">
-        <f t="shared" ref="AT11" si="77">AT7-(3*AT9)</f>
+        <f t="shared" ref="AT11" si="78">AT7-(3*AT9)</f>
         <v>0.49951915056046242</v>
       </c>
       <c r="AU11" s="22">
-        <f t="shared" ref="AU11:AW11" si="78">AU7-(3*AU9)</f>
+        <f t="shared" ref="AU11:AW11" si="79">AU7-(3*AU9)</f>
         <v>0.50455740671427129</v>
       </c>
       <c r="AV11" s="22">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>0.50959936333990141</v>
       </c>
       <c r="AW11" s="22">
-        <f t="shared" si="78"/>
+        <f t="shared" si="79"/>
         <v>0.51343892993344209</v>
       </c>
       <c r="AX11" s="22">
-        <f t="shared" ref="AX11" si="79">AX7-(3*AX9)</f>
+        <f t="shared" ref="AX11" si="80">AX7-(3*AX9)</f>
         <v>0.51739238539859733</v>
       </c>
       <c r="AY11" s="22">
-        <f t="shared" ref="AY11:AZ11" si="80">AY7-(3*AY9)</f>
+        <f t="shared" ref="AY11:AZ11" si="81">AY7-(3*AY9)</f>
         <v>0.51975197919494298</v>
       </c>
       <c r="AZ11" s="22">
-        <f t="shared" si="80"/>
+        <f t="shared" si="81"/>
         <v>0.52253621490802715</v>
       </c>
       <c r="BA11" s="22">
-        <f t="shared" ref="BA11" si="81">BA7-(3*BA9)</f>
+        <f t="shared" ref="BA11" si="82">BA7-(3*BA9)</f>
         <v>0.52518852799844251</v>
       </c>
       <c r="BB11" s="22">
-        <f t="shared" ref="BB11" si="82">BB7-(3*BB9)</f>
+        <f t="shared" ref="BB11" si="83">BB7-(3*BB9)</f>
         <v>0.52840816355002473</v>
       </c>
       <c r="BC11" s="22">
-        <f t="shared" ref="BC11" si="83">BC7-(3*BC9)</f>
+        <f t="shared" ref="BC11" si="84">BC7-(3*BC9)</f>
         <v>0.53125458302131023</v>
       </c>
       <c r="BD11" s="22">
-        <f t="shared" ref="BD11" si="84">BD7-(3*BD9)</f>
+        <f t="shared" ref="BD11" si="85">BD7-(3*BD9)</f>
         <v>0.53427611380343731</v>
       </c>
       <c r="BE11" s="22">
-        <f t="shared" ref="BE11:BF11" si="85">BE7-(3*BE9)</f>
+        <f t="shared" ref="BE11:BF11" si="86">BE7-(3*BE9)</f>
         <v>0.53343048360821776</v>
       </c>
       <c r="BF11" s="22">
-        <f t="shared" si="85"/>
+        <f t="shared" si="86"/>
         <v>0.53613916954994567</v>
       </c>
       <c r="BG11" s="22">
-        <f t="shared" ref="BG11" si="86">BG7-(3*BG9)</f>
+        <f t="shared" ref="BG11" si="87">BG7-(3*BG9)</f>
         <v>0.53870196725076436</v>
       </c>
       <c r="BH11" s="22">
-        <f t="shared" ref="BH11:BU11" si="87">BH7-(3*BH9)</f>
+        <f t="shared" ref="BH11:BI11" si="88">BH7-(3*BH9)</f>
         <v>0.54142241056128648</v>
       </c>
       <c r="BI11" s="22">
-        <f t="shared" si="87"/>
+        <f t="shared" si="88"/>
         <v>0.54383906735855692</v>
       </c>
       <c r="BJ11" s="22">
-        <f t="shared" ref="BJ11:BU11" si="88">BJ7-(3*BJ9)</f>
-        <v>0.54632911776252602</v>
+        <f t="shared" ref="BJ11:BX11" si="89">BJ7-(3*BJ9)</f>
+        <v>0.54629984825761557</v>
       </c>
       <c r="BK11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.54896211681536966</v>
+        <f t="shared" ref="BK11:BX11" si="90">BK7-(3*BK9)</f>
+        <v>0.5489151850486973</v>
       </c>
       <c r="BL11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.55132212916695034</v>
+        <f t="shared" si="90"/>
+        <v>0.55127612311199137</v>
       </c>
       <c r="BM11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.55266036692144516</v>
+        <f t="shared" si="90"/>
+        <v>0.55259979443631957</v>
       </c>
       <c r="BN11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.55483067681909248</v>
+        <f t="shared" si="90"/>
+        <v>0.55473494677313073</v>
       </c>
       <c r="BO11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.55657279291005046</v>
+        <f t="shared" si="90"/>
+        <v>0.55656686407084344</v>
       </c>
       <c r="BP11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.55783480745021263</v>
+        <f t="shared" si="90"/>
+        <v>0.5578422027610046</v>
       </c>
       <c r="BQ11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.56013397692453437</v>
+        <f t="shared" si="90"/>
+        <v>0.56012784399107274</v>
       </c>
       <c r="BR11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.56219826035138598</v>
+        <f t="shared" si="90"/>
+        <v>0.5621339258819289</v>
       </c>
       <c r="BS11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.56343946632194875</v>
+        <f t="shared" si="90"/>
+        <v>0.56338575068790675</v>
       </c>
       <c r="BT11" s="22">
-        <f t="shared" si="88"/>
-        <v>0.56549923982777783</v>
+        <f t="shared" si="90"/>
+        <v>0.56540128668383127</v>
       </c>
       <c r="BU11" s="22">
-        <f t="shared" si="88"/>
-[...4 lines deleted...]
-      <c r="BX11" s="23"/>
+        <f t="shared" si="90"/>
+        <v>0.56691120044073462</v>
+      </c>
+      <c r="BV11" s="22">
+        <f t="shared" si="90"/>
+        <v>0.56855087214396871</v>
+      </c>
+      <c r="BW11" s="22">
+        <f t="shared" si="90"/>
+        <v>0.57037189612563211</v>
+      </c>
+      <c r="BX11" s="22">
+        <f t="shared" si="90"/>
+        <v>0.57333862198256225</v>
+      </c>
       <c r="BY11" s="23"/>
       <c r="BZ11" s="23"/>
       <c r="CA11" s="23"/>
       <c r="CB11" s="23"/>
       <c r="CC11" s="23"/>
       <c r="CD11" s="23"/>
       <c r="CE11" s="23"/>
       <c r="CF11" s="23"/>
-      <c r="CG11" s="24"/>
-[...1 lines deleted...]
-      <c r="CI11" s="24"/>
+      <c r="CG11" s="23"/>
+      <c r="CH11" s="23"/>
+      <c r="CI11" s="23"/>
       <c r="CJ11" s="24"/>
       <c r="CK11" s="24"/>
       <c r="CL11" s="24"/>
       <c r="CM11" s="24"/>
       <c r="CN11" s="24"/>
       <c r="CO11" s="24"/>
       <c r="CP11" s="24"/>
       <c r="CQ11" s="24"/>
       <c r="CR11" s="24"/>
       <c r="CS11" s="24"/>
       <c r="CT11" s="24"/>
       <c r="CU11" s="24"/>
       <c r="CV11" s="24"/>
       <c r="CW11" s="24"/>
       <c r="CX11" s="24"/>
       <c r="CY11" s="24"/>
       <c r="CZ11" s="24"/>
       <c r="DA11" s="24"/>
       <c r="DB11" s="24"/>
       <c r="DC11" s="24"/>
       <c r="DD11" s="24"/>
       <c r="DE11" s="24"/>
       <c r="DF11" s="24"/>
       <c r="DG11" s="24"/>
       <c r="DH11" s="24"/>
       <c r="DI11" s="24"/>
       <c r="DJ11" s="24"/>
       <c r="DK11" s="24"/>
       <c r="DL11" s="24"/>
       <c r="DM11" s="24"/>
       <c r="DN11" s="24"/>
       <c r="DO11" s="24"/>
       <c r="DP11" s="24"/>
       <c r="DQ11" s="24"/>
       <c r="DR11" s="24"/>
       <c r="DS11" s="24"/>
       <c r="DT11" s="24"/>
       <c r="DU11" s="24"/>
       <c r="DV11" s="24"/>
       <c r="DW11" s="24"/>
       <c r="DX11" s="24"/>
       <c r="DY11" s="24"/>
       <c r="DZ11" s="24"/>
       <c r="EA11" s="24"/>
       <c r="EB11" s="24"/>
       <c r="EC11" s="24"/>
       <c r="ED11" s="24"/>
+      <c r="EE11" s="24"/>
+      <c r="EF11" s="24"/>
+      <c r="EG11" s="24"/>
     </row>
-    <row r="12" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:137" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="22">
-        <f t="shared" ref="C12:M12" si="89">C7+2*C9</f>
+        <f t="shared" ref="C12:M12" si="91">C7+2*C9</f>
         <v>1.0061656540249517</v>
       </c>
       <c r="D12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>0.99058541616808304</v>
       </c>
       <c r="E12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>1.0142855874242473</v>
       </c>
       <c r="F12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>1.003752987071304</v>
       </c>
       <c r="G12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>0.99777672235726844</v>
       </c>
       <c r="H12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>0.99325479252017512</v>
       </c>
       <c r="I12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>0.98879700839345108</v>
       </c>
       <c r="J12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>0.98546366139865482</v>
       </c>
       <c r="K12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>1.0094278726225627</v>
       </c>
       <c r="L12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>1.0801871837635437</v>
       </c>
       <c r="M12" s="22">
-        <f t="shared" si="89"/>
+        <f t="shared" si="91"/>
         <v>1.1009736315607579</v>
       </c>
       <c r="N12" s="22">
         <f>N7+2*N9</f>
         <v>1.1124139776879505</v>
       </c>
       <c r="O12" s="22">
         <f>O7+2*O9</f>
         <v>1.0941570333529689</v>
       </c>
       <c r="P12" s="22">
         <f>P7+2*P9</f>
         <v>1.0836164565471216</v>
       </c>
       <c r="Q12" s="22">
         <f>Q7+2*Q9</f>
         <v>1.0755517001335457</v>
       </c>
       <c r="R12" s="22">
-        <f t="shared" ref="R12" si="90">R7+2*R9</f>
+        <f t="shared" ref="R12" si="92">R7+2*R9</f>
         <v>1.0572396703406561</v>
       </c>
       <c r="S12" s="22">
-        <f t="shared" ref="S12" si="91">S7+2*S9</f>
+        <f t="shared" ref="S12" si="93">S7+2*S9</f>
         <v>1.0428482339797607</v>
       </c>
       <c r="T12" s="22">
-        <f t="shared" ref="T12" si="92">T7+2*T9</f>
+        <f t="shared" ref="T12" si="94">T7+2*T9</f>
         <v>1.0186837872663914</v>
       </c>
       <c r="U12" s="22">
-        <f t="shared" ref="U12:V12" si="93">U7+2*U9</f>
+        <f t="shared" ref="U12:V12" si="95">U7+2*U9</f>
         <v>0.99159958308202267</v>
       </c>
       <c r="V12" s="22">
-        <f t="shared" si="93"/>
+        <f t="shared" si="95"/>
         <v>0.96751061049147324</v>
       </c>
       <c r="W12" s="22">
-        <f t="shared" ref="W12" si="94">W7+2*W9</f>
+        <f t="shared" ref="W12" si="96">W7+2*W9</f>
         <v>0.95515021264922539</v>
       </c>
       <c r="X12" s="22">
-        <f t="shared" ref="X12" si="95">X7+2*X9</f>
+        <f t="shared" ref="X12" si="97">X7+2*X9</f>
         <v>0.95302447617163688</v>
       </c>
       <c r="Y12" s="22">
-        <f t="shared" ref="Y12:AA12" si="96">Y7+2*Y9</f>
+        <f t="shared" ref="Y12:AA12" si="98">Y7+2*Y9</f>
         <v>0.95228998233441997</v>
       </c>
       <c r="Z12" s="22">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>0.95070819440256193</v>
       </c>
       <c r="AA12" s="22">
-        <f t="shared" si="96"/>
+        <f t="shared" si="98"/>
         <v>0.94676879720920226</v>
       </c>
       <c r="AB12" s="22">
-        <f t="shared" ref="AB12:AD12" si="97">AB7+2*AB9</f>
+        <f t="shared" ref="AB12:AD12" si="99">AB7+2*AB9</f>
         <v>0.94195867564785907</v>
       </c>
       <c r="AC12" s="22">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>0.94460751720439107</v>
       </c>
       <c r="AD12" s="22">
-        <f t="shared" si="97"/>
+        <f t="shared" si="99"/>
         <v>0.94901824456267758</v>
       </c>
       <c r="AE12" s="22">
-        <f t="shared" ref="AE12" si="98">AE7+2*AE9</f>
+        <f t="shared" ref="AE12" si="100">AE7+2*AE9</f>
         <v>0.95243973812063754</v>
       </c>
       <c r="AF12" s="22">
         <f>AF7+(2*AF9)</f>
         <v>0.96072630062825604</v>
       </c>
       <c r="AG12" s="22">
-        <f t="shared" ref="AG12" si="99">AG7+(2*AG9)</f>
+        <f t="shared" ref="AG12" si="101">AG7+(2*AG9)</f>
         <v>0.97003884856567368</v>
       </c>
       <c r="AH12" s="22">
-        <f t="shared" ref="AH12" si="100">AH7+(2*AH9)</f>
+        <f t="shared" ref="AH12" si="102">AH7+(2*AH9)</f>
         <v>0.97107194702423938</v>
       </c>
       <c r="AI12" s="22">
-        <f t="shared" ref="AI12" si="101">AI7+(2*AI9)</f>
+        <f t="shared" ref="AI12" si="103">AI7+(2*AI9)</f>
         <v>0.9775306917092208</v>
       </c>
       <c r="AJ12" s="22">
-        <f t="shared" ref="AJ12:AK12" si="102">AJ7+(2*AJ9)</f>
+        <f t="shared" ref="AJ12:AK12" si="104">AJ7+(2*AJ9)</f>
         <v>0.9830906790435664</v>
       </c>
       <c r="AK12" s="22">
-        <f t="shared" si="102"/>
+        <f t="shared" si="104"/>
         <v>0.99034180428760843</v>
       </c>
       <c r="AL12" s="22">
-        <f t="shared" ref="AL12:AM12" si="103">AL7+(2*AL9)</f>
+        <f t="shared" ref="AL12:AM12" si="105">AL7+(2*AL9)</f>
         <v>1.0049890602714862</v>
       </c>
       <c r="AM12" s="22">
-        <f t="shared" si="103"/>
+        <f t="shared" si="105"/>
         <v>1.0162404831325489</v>
       </c>
       <c r="AN12" s="22">
-        <f t="shared" ref="AN12" si="104">AN7+(2*AN9)</f>
+        <f t="shared" ref="AN12" si="106">AN7+(2*AN9)</f>
         <v>1.030337323231447</v>
       </c>
       <c r="AO12" s="22">
-        <f t="shared" ref="AO12:AP12" si="105">AO7+(2*AO9)</f>
+        <f t="shared" ref="AO12:AP12" si="107">AO7+(2*AO9)</f>
         <v>1.0385636875403621</v>
       </c>
       <c r="AP12" s="22">
-        <f t="shared" si="105"/>
+        <f t="shared" si="107"/>
         <v>1.0368938665717664</v>
       </c>
       <c r="AQ12" s="22">
-        <f t="shared" ref="AQ12" si="106">AQ7+(2*AQ9)</f>
+        <f t="shared" ref="AQ12" si="108">AQ7+(2*AQ9)</f>
         <v>1.0406002239078365</v>
       </c>
       <c r="AR12" s="22">
-        <f t="shared" ref="AR12:AS12" si="107">AR7+(2*AR9)</f>
+        <f t="shared" ref="AR12:AS12" si="109">AR7+(2*AR9)</f>
         <v>1.0300123665600747</v>
       </c>
       <c r="AS12" s="22">
-        <f t="shared" si="107"/>
+        <f t="shared" si="109"/>
         <v>1.0255202608139351</v>
       </c>
       <c r="AT12" s="22">
-        <f t="shared" ref="AT12" si="108">AT7+(2*AT9)</f>
+        <f t="shared" ref="AT12" si="110">AT7+(2*AT9)</f>
         <v>1.0271006545097863</v>
       </c>
       <c r="AU12" s="22">
-        <f t="shared" ref="AU12:AW12" si="109">AU7+(2*AU9)</f>
+        <f t="shared" ref="AU12:AW12" si="111">AU7+(2*AU9)</f>
         <v>1.0283605646306575</v>
       </c>
       <c r="AV12" s="22">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>1.0320046621490542</v>
       </c>
       <c r="AW12" s="22">
-        <f t="shared" si="109"/>
+        <f t="shared" si="111"/>
         <v>1.0318012974726731</v>
       </c>
       <c r="AX12" s="22">
-        <f t="shared" ref="AX12" si="110">AX7+(2*AX9)</f>
+        <f t="shared" ref="AX12" si="112">AX7+(2*AX9)</f>
         <v>1.0328062351263372</v>
       </c>
       <c r="AY12" s="22">
-        <f t="shared" ref="AY12:AZ12" si="111">AY7+(2*AY9)</f>
+        <f t="shared" ref="AY12:AZ12" si="113">AY7+(2*AY9)</f>
         <v>1.0299497584803199</v>
       </c>
       <c r="AZ12" s="22">
-        <f t="shared" si="111"/>
+        <f t="shared" si="113"/>
         <v>1.0278395138187251</v>
       </c>
       <c r="BA12" s="22">
-        <f t="shared" ref="BA12" si="112">BA7+(2*BA9)</f>
+        <f t="shared" ref="BA12" si="114">BA7+(2*BA9)</f>
         <v>1.0315975751748558</v>
       </c>
       <c r="BB12" s="22">
-        <f t="shared" ref="BB12" si="113">BB7+(2*BB9)</f>
+        <f t="shared" ref="BB12" si="115">BB7+(2*BB9)</f>
         <v>1.0315228405893473</v>
       </c>
       <c r="BC12" s="22">
-        <f t="shared" ref="BC12" si="114">BC7+(2*BC9)</f>
+        <f t="shared" ref="BC12" si="116">BC7+(2*BC9)</f>
         <v>1.0301898139637278</v>
       </c>
       <c r="BD12" s="22">
-        <f t="shared" ref="BD12" si="115">BD7+(2*BD9)</f>
+        <f t="shared" ref="BD12" si="117">BD7+(2*BD9)</f>
         <v>1.0295313201052394</v>
       </c>
       <c r="BE12" s="22">
-        <f t="shared" ref="BE12:BF12" si="116">BE7+(2*BE9)</f>
+        <f t="shared" ref="BE12:BF12" si="118">BE7+(2*BE9)</f>
         <v>1.0247579543338201</v>
       </c>
       <c r="BF12" s="22">
-        <f t="shared" si="116"/>
+        <f t="shared" si="118"/>
         <v>1.0247182788876312</v>
       </c>
       <c r="BG12" s="22">
-        <f t="shared" ref="BG12" si="117">BG7+(2*BG9)</f>
+        <f t="shared" ref="BG12" si="119">BG7+(2*BG9)</f>
         <v>1.0234667946154112</v>
       </c>
       <c r="BH12" s="22">
-        <f t="shared" ref="BH12:BU12" si="118">BH7+(2*BH9)</f>
+        <f t="shared" ref="BH12:BI12" si="120">BH7+(2*BH9)</f>
         <v>1.0231184737019763</v>
       </c>
       <c r="BI12" s="22">
-        <f t="shared" si="118"/>
+        <f t="shared" si="120"/>
         <v>1.0246710546995286</v>
       </c>
       <c r="BJ12" s="22">
-        <f t="shared" ref="BJ12:BU12" si="119">BJ7+(2*BJ9)</f>
-        <v>1.0253292817450144</v>
+        <f t="shared" ref="BJ12:BX12" si="121">BJ7+(2*BJ9)</f>
+        <v>1.0254545089667149</v>
       </c>
       <c r="BK12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.025156753927368</v>
+        <f t="shared" ref="BK12:BX12" si="122">BK7+(2*BK9)</f>
+        <v>1.0251627609966816</v>
       </c>
       <c r="BL12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0250868458645266</v>
+        <f t="shared" si="122"/>
+        <v>1.0250930407072851</v>
       </c>
       <c r="BM12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0226551332709275</v>
+        <f t="shared" si="122"/>
+        <v>1.0226479205772838</v>
       </c>
       <c r="BN12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0214937825985122</v>
+        <f t="shared" si="122"/>
+        <v>1.0213947691197742</v>
       </c>
       <c r="BO12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0196709680439655</v>
+        <f t="shared" si="122"/>
+        <v>1.0196973699338971</v>
       </c>
       <c r="BP12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0174139042751276</v>
+        <f t="shared" si="122"/>
+        <v>1.0174525743022735</v>
       </c>
       <c r="BQ12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0168779884297385</v>
+        <f t="shared" si="122"/>
+        <v>1.0168820770520461</v>
       </c>
       <c r="BR12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0175812672131279</v>
+        <f t="shared" si="122"/>
+        <v>1.0178098015873538</v>
       </c>
       <c r="BS12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0155176889271162</v>
+        <f t="shared" si="122"/>
+        <v>1.0157534194475055</v>
       </c>
       <c r="BT12" s="22">
-        <f t="shared" si="119"/>
-        <v>1.0148562368571068</v>
+        <f t="shared" si="122"/>
+        <v>1.014940721623502</v>
       </c>
       <c r="BU12" s="22">
-        <f t="shared" si="119"/>
-[...4 lines deleted...]
-      <c r="BX12" s="23"/>
+        <f t="shared" si="122"/>
+        <v>1.0132896551786446</v>
+      </c>
+      <c r="BV12" s="22">
+        <f t="shared" si="122"/>
+        <v>1.011894620440547</v>
+      </c>
+      <c r="BW12" s="22">
+        <f t="shared" si="122"/>
+        <v>1.0110545375848572</v>
+      </c>
+      <c r="BX12" s="22">
+        <f t="shared" si="122"/>
+        <v>1.0114867302247812</v>
+      </c>
       <c r="BY12" s="23"/>
       <c r="BZ12" s="23"/>
       <c r="CA12" s="23"/>
       <c r="CB12" s="23"/>
       <c r="CC12" s="23"/>
       <c r="CD12" s="23"/>
       <c r="CE12" s="23"/>
       <c r="CF12" s="23"/>
-      <c r="CG12" s="24"/>
-[...1 lines deleted...]
-      <c r="CI12" s="24"/>
+      <c r="CG12" s="23"/>
+      <c r="CH12" s="23"/>
+      <c r="CI12" s="23"/>
       <c r="CJ12" s="24"/>
       <c r="CK12" s="24"/>
       <c r="CL12" s="24"/>
       <c r="CM12" s="24"/>
       <c r="CN12" s="24"/>
       <c r="CO12" s="24"/>
       <c r="CP12" s="24"/>
       <c r="CQ12" s="24"/>
       <c r="CR12" s="24"/>
       <c r="CS12" s="24"/>
       <c r="CT12" s="24"/>
       <c r="CU12" s="24"/>
       <c r="CV12" s="24"/>
       <c r="CW12" s="24"/>
       <c r="CX12" s="24"/>
       <c r="CY12" s="24"/>
       <c r="CZ12" s="24"/>
       <c r="DA12" s="24"/>
       <c r="DB12" s="24"/>
       <c r="DC12" s="24"/>
       <c r="DD12" s="24"/>
       <c r="DE12" s="24"/>
       <c r="DF12" s="24"/>
       <c r="DG12" s="24"/>
       <c r="DH12" s="24"/>
       <c r="DI12" s="24"/>
       <c r="DJ12" s="24"/>
       <c r="DK12" s="24"/>
       <c r="DL12" s="24"/>
       <c r="DM12" s="24"/>
       <c r="DN12" s="24"/>
       <c r="DO12" s="24"/>
       <c r="DP12" s="24"/>
       <c r="DQ12" s="24"/>
       <c r="DR12" s="24"/>
       <c r="DS12" s="24"/>
       <c r="DT12" s="24"/>
       <c r="DU12" s="24"/>
       <c r="DV12" s="24"/>
       <c r="DW12" s="24"/>
       <c r="DX12" s="24"/>
       <c r="DY12" s="24"/>
       <c r="DZ12" s="24"/>
       <c r="EA12" s="24"/>
       <c r="EB12" s="24"/>
       <c r="EC12" s="24"/>
       <c r="ED12" s="24"/>
+      <c r="EE12" s="24"/>
+      <c r="EF12" s="24"/>
+      <c r="EG12" s="24"/>
     </row>
-    <row r="13" spans="1:134" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:137" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="22">
-        <f t="shared" ref="C13:M13" si="120">C7-2*C9</f>
+        <f t="shared" ref="C13:M13" si="123">C7-2*C9</f>
         <v>0.88161843688413921</v>
       </c>
       <c r="D13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.87606739240545706</v>
       </c>
       <c r="E13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.87737068567257448</v>
       </c>
       <c r="F13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.88370138463998416</v>
       </c>
       <c r="G13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.87960642523997623</v>
       </c>
       <c r="H13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.88522468702951573</v>
       </c>
       <c r="I13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.8843807329338399</v>
       </c>
       <c r="J13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.88205235558362849</v>
       </c>
       <c r="K13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.83527096889100039</v>
       </c>
       <c r="L13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.71549863175383699</v>
       </c>
       <c r="M13" s="22">
-        <f t="shared" si="120"/>
+        <f t="shared" si="123"/>
         <v>0.65422662890763916</v>
       </c>
       <c r="N13" s="22">
         <f>N7-2*N9</f>
         <v>0.67373769447408449</v>
       </c>
       <c r="O13" s="22">
         <f>O7-2*O9</f>
         <v>0.65937071829331539</v>
       </c>
       <c r="P13" s="22">
         <f>P7-2*P9</f>
         <v>0.63778134144234699</v>
       </c>
       <c r="Q13" s="22">
         <f>Q7-2*Q9</f>
         <v>0.60767505835145186</v>
       </c>
       <c r="R13" s="22">
-        <f t="shared" ref="R13" si="121">R7-2*R9</f>
+        <f t="shared" ref="R13" si="124">R7-2*R9</f>
         <v>0.5607727520195922</v>
       </c>
       <c r="S13" s="22">
-        <f t="shared" ref="S13" si="122">S7-2*S9</f>
+        <f t="shared" ref="S13" si="125">S7-2*S9</f>
         <v>0.50675806523283784</v>
       </c>
       <c r="T13" s="22">
-        <f t="shared" ref="T13" si="123">T7-2*T9</f>
+        <f t="shared" ref="T13" si="126">T7-2*T9</f>
         <v>0.45772412749768787</v>
       </c>
       <c r="U13" s="22">
-        <f t="shared" ref="U13:V13" si="124">U7-2*U9</f>
+        <f t="shared" ref="U13:V13" si="127">U7-2*U9</f>
         <v>0.43562604103479308</v>
       </c>
       <c r="V13" s="22">
-        <f t="shared" si="124"/>
+        <f t="shared" si="127"/>
         <v>0.40936013780784647</v>
       </c>
       <c r="W13" s="22">
-        <f t="shared" ref="W13" si="125">W7-2*W9</f>
+        <f t="shared" ref="W13" si="128">W7-2*W9</f>
         <v>0.40883446168027648</v>
       </c>
       <c r="X13" s="22">
-        <f t="shared" ref="X13" si="126">X7-2*X9</f>
+        <f t="shared" ref="X13" si="129">X7-2*X9</f>
         <v>0.41789309770083599</v>
       </c>
       <c r="Y13" s="22">
-        <f t="shared" ref="Y13:AA13" si="127">Y7-2*Y9</f>
+        <f t="shared" ref="Y13:AA13" si="130">Y7-2*Y9</f>
         <v>0.42437902680120915</v>
       </c>
       <c r="Z13" s="22">
-        <f t="shared" si="127"/>
+        <f t="shared" si="130"/>
         <v>0.42656147607490946</v>
       </c>
       <c r="AA13" s="22">
-        <f t="shared" si="127"/>
+        <f t="shared" si="130"/>
         <v>0.4326514003059298</v>
       </c>
       <c r="AB13" s="22">
-        <f t="shared" ref="AB13:AD13" si="128">AB7-2*AB9</f>
+        <f t="shared" ref="AB13:AD13" si="131">AB7-2*AB9</f>
         <v>0.43715878861565877</v>
       </c>
       <c r="AC13" s="22">
-        <f t="shared" si="128"/>
+        <f t="shared" si="131"/>
         <v>0.44865090976190114</v>
       </c>
       <c r="AD13" s="22">
-        <f t="shared" si="128"/>
+        <f t="shared" si="131"/>
         <v>0.46196055299758959</v>
       </c>
       <c r="AE13" s="22">
-        <f t="shared" ref="AE13" si="129">AE7-2*AE9</f>
+        <f t="shared" ref="AE13" si="132">AE7-2*AE9</f>
         <v>0.47381271080183662</v>
       </c>
       <c r="AF13" s="22">
         <f>AF7-(2*AF9)</f>
         <v>0.49013008935856878</v>
       </c>
       <c r="AG13" s="22">
-        <f t="shared" ref="AG13" si="130">AG7-(2*AG9)</f>
+        <f t="shared" ref="AG13" si="133">AG7-(2*AG9)</f>
         <v>0.50705555791369861</v>
       </c>
       <c r="AH13" s="22">
-        <f t="shared" ref="AH13" si="131">AH7-(2*AH9)</f>
+        <f t="shared" ref="AH13" si="134">AH7-(2*AH9)</f>
         <v>0.51459886200441896</v>
       </c>
       <c r="AI13" s="22">
-        <f t="shared" ref="AI13" si="132">AI7-(2*AI9)</f>
+        <f t="shared" ref="AI13" si="135">AI7-(2*AI9)</f>
         <v>0.52797481379628475</v>
       </c>
       <c r="AJ13" s="22">
-        <f t="shared" ref="AJ13:AK13" si="133">AJ7-(2*AJ9)</f>
+        <f t="shared" ref="AJ13:AK13" si="136">AJ7-(2*AJ9)</f>
         <v>0.53823049423718283</v>
       </c>
       <c r="AK13" s="22">
-        <f t="shared" si="133"/>
+        <f t="shared" si="136"/>
         <v>0.54952370964130615</v>
       </c>
       <c r="AL13" s="22">
-        <f t="shared" ref="AL13:AM13" si="134">AL7-(2*AL9)</f>
+        <f t="shared" ref="AL13:AM13" si="137">AL7-(2*AL9)</f>
         <v>0.5626051283520056</v>
       </c>
       <c r="AM13" s="22">
-        <f t="shared" si="134"/>
+        <f t="shared" si="137"/>
         <v>0.57735796497608349</v>
       </c>
       <c r="AN13" s="22">
-        <f t="shared" ref="AN13" si="135">AN7-(2*AN9)</f>
+        <f t="shared" ref="AN13" si="138">AN7-(2*AN9)</f>
         <v>0.58861724442854302</v>
       </c>
       <c r="AO13" s="22">
-        <f t="shared" ref="AO13:AP13" si="136">AO7-(2*AO9)</f>
+        <f t="shared" ref="AO13:AP13" si="139">AO7-(2*AO9)</f>
         <v>0.5980228744998537</v>
       </c>
       <c r="AP13" s="22">
-        <f t="shared" si="136"/>
+        <f t="shared" si="139"/>
         <v>0.60145969041134106</v>
       </c>
       <c r="AQ13" s="22">
-        <f t="shared" ref="AQ13" si="137">AQ7-(2*AQ9)</f>
+        <f t="shared" ref="AQ13" si="140">AQ7-(2*AQ9)</f>
         <v>0.60826205154126534</v>
       </c>
       <c r="AR13" s="22">
-        <f t="shared" ref="AR13:AS13" si="138">AR7-(2*AR9)</f>
+        <f t="shared" ref="AR13:AS13" si="141">AR7-(2*AR9)</f>
         <v>0.60034633860177988</v>
       </c>
       <c r="AS13" s="22">
-        <f t="shared" si="138"/>
+        <f t="shared" si="141"/>
         <v>0.60087973918606485</v>
       </c>
       <c r="AT13" s="22">
-        <f t="shared" ref="AT13" si="139">AT7-(2*AT9)</f>
+        <f t="shared" ref="AT13" si="142">AT7-(2*AT9)</f>
         <v>0.60503545135032721</v>
       </c>
       <c r="AU13" s="22">
-        <f t="shared" ref="AU13:AW13" si="140">AU7-(2*AU9)</f>
+        <f t="shared" ref="AU13:AW13" si="143">AU7-(2*AU9)</f>
         <v>0.60931803829754849</v>
       </c>
       <c r="AV13" s="22">
-        <f t="shared" si="140"/>
+        <f t="shared" si="143"/>
         <v>0.61408042310173205</v>
       </c>
       <c r="AW13" s="22">
-        <f t="shared" si="140"/>
+        <f t="shared" si="143"/>
         <v>0.61711140344128834</v>
       </c>
       <c r="AX13" s="22">
-        <f t="shared" ref="AX13" si="141">AX7-(2*AX9)</f>
+        <f t="shared" ref="AX13" si="144">AX7-(2*AX9)</f>
         <v>0.62047515534414521</v>
       </c>
       <c r="AY13" s="22">
-        <f t="shared" ref="AY13:AZ13" si="142">AY7-(2*AY9)</f>
+        <f t="shared" ref="AY13:AZ13" si="145">AY7-(2*AY9)</f>
         <v>0.62179153505201845</v>
       </c>
       <c r="AZ13" s="22">
-        <f t="shared" si="142"/>
+        <f t="shared" si="145"/>
         <v>0.62359687469016678</v>
       </c>
       <c r="BA13" s="22">
-        <f t="shared" ref="BA13" si="143">BA7-(2*BA9)</f>
+        <f t="shared" ref="BA13" si="146">BA7-(2*BA9)</f>
         <v>0.62647033743372527</v>
       </c>
       <c r="BB13" s="22">
-        <f t="shared" ref="BB13" si="144">BB7-(2*BB9)</f>
+        <f t="shared" ref="BB13" si="147">BB7-(2*BB9)</f>
         <v>0.62903109895788933</v>
       </c>
       <c r="BC13" s="22">
-        <f t="shared" ref="BC13" si="145">BC7-(2*BC9)</f>
+        <f t="shared" ref="BC13" si="148">BC7-(2*BC9)</f>
         <v>0.63104162920979379</v>
       </c>
       <c r="BD13" s="22">
-        <f t="shared" ref="BD13" si="146">BD7-(2*BD9)</f>
+        <f t="shared" ref="BD13" si="149">BD7-(2*BD9)</f>
         <v>0.63332715506379778</v>
       </c>
       <c r="BE13" s="22">
-        <f t="shared" ref="BE13:BF13" si="147">BE7-(2*BE9)</f>
+        <f t="shared" ref="BE13:BF13" si="150">BE7-(2*BE9)</f>
         <v>0.6316959777533383</v>
       </c>
       <c r="BF13" s="22">
-        <f t="shared" si="147"/>
+        <f t="shared" si="150"/>
         <v>0.63385499141748269</v>
       </c>
       <c r="BG13" s="22">
-        <f t="shared" ref="BG13" si="148">BG7-(2*BG9)</f>
+        <f t="shared" ref="BG13" si="151">BG7-(2*BG9)</f>
         <v>0.63565493272369378</v>
       </c>
       <c r="BH13" s="22">
-        <f t="shared" ref="BH13:BU13" si="149">BH7-(2*BH9)</f>
+        <f t="shared" ref="BH13:BI13" si="152">BH7-(2*BH9)</f>
         <v>0.63776162318942453</v>
       </c>
       <c r="BI13" s="22">
-        <f t="shared" si="149"/>
+        <f t="shared" si="152"/>
         <v>0.64000546482675125</v>
       </c>
       <c r="BJ13" s="22">
-        <f t="shared" ref="BJ13:BU13" si="150">BJ7-(2*BJ9)</f>
-        <v>0.64212915055902364</v>
+        <f t="shared" ref="BJ13:BX13" si="153">BJ7-(2*BJ9)</f>
+        <v>0.6421307803994355</v>
       </c>
       <c r="BK13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.64420104423776936</v>
+        <f t="shared" ref="BK13:BX13" si="154">BK7-(2*BK9)</f>
+        <v>0.6441647002382942</v>
       </c>
       <c r="BL13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.64607507250646556</v>
+        <f t="shared" si="154"/>
+        <v>0.64603950663105003</v>
       </c>
       <c r="BM13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.64665932019134154</v>
+        <f t="shared" si="154"/>
+        <v>0.64660941966451246</v>
       </c>
       <c r="BN13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.64816329797497652</v>
+        <f t="shared" si="154"/>
+        <v>0.64806691124245952</v>
       </c>
       <c r="BO13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.64919242793683352</v>
+        <f t="shared" si="154"/>
+        <v>0.64919296524345416</v>
       </c>
       <c r="BP13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.64975062681519558</v>
+        <f t="shared" si="154"/>
+        <v>0.64976427706925843</v>
       </c>
       <c r="BQ13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.65148277922557518</v>
+        <f t="shared" si="154"/>
+        <v>0.65147869060326746</v>
       </c>
       <c r="BR13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.65327486172373439</v>
+        <f t="shared" si="154"/>
+        <v>0.65326910102301383</v>
       </c>
       <c r="BS13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.6538551108429822</v>
+        <f t="shared" si="154"/>
+        <v>0.65385928443982655</v>
       </c>
       <c r="BT13" s="22">
-        <f t="shared" si="150"/>
-        <v>0.65537063923364358</v>
+        <f t="shared" si="154"/>
+        <v>0.65530917367176544</v>
       </c>
       <c r="BU13" s="22">
-        <f t="shared" si="150"/>
-[...4 lines deleted...]
-      <c r="BX13" s="23"/>
+        <f t="shared" si="154"/>
+        <v>0.65618689138831665</v>
+      </c>
+      <c r="BV13" s="22">
+        <f t="shared" si="154"/>
+        <v>0.65721962180328442</v>
+      </c>
+      <c r="BW13" s="22">
+        <f t="shared" si="154"/>
+        <v>0.65850842441747703</v>
+      </c>
+      <c r="BX13" s="22">
+        <f t="shared" si="154"/>
+        <v>0.66096824363100604</v>
+      </c>
       <c r="BY13" s="23"/>
       <c r="BZ13" s="23"/>
       <c r="CA13" s="23"/>
       <c r="CB13" s="23"/>
       <c r="CC13" s="23"/>
       <c r="CD13" s="23"/>
       <c r="CE13" s="23"/>
       <c r="CF13" s="23"/>
-      <c r="CG13" s="24"/>
-[...1 lines deleted...]
-      <c r="CI13" s="24"/>
+      <c r="CG13" s="23"/>
+      <c r="CH13" s="23"/>
+      <c r="CI13" s="23"/>
       <c r="CJ13" s="24"/>
       <c r="CK13" s="24"/>
       <c r="CL13" s="24"/>
       <c r="CM13" s="24"/>
       <c r="CN13" s="24"/>
       <c r="CO13" s="24"/>
       <c r="CP13" s="24"/>
       <c r="CQ13" s="24"/>
       <c r="CR13" s="24"/>
       <c r="CS13" s="24"/>
       <c r="CT13" s="24"/>
       <c r="CU13" s="24"/>
       <c r="CV13" s="24"/>
       <c r="CW13" s="24"/>
       <c r="CX13" s="24"/>
       <c r="CY13" s="24"/>
       <c r="CZ13" s="24"/>
       <c r="DA13" s="24"/>
       <c r="DB13" s="24"/>
       <c r="DC13" s="24"/>
       <c r="DD13" s="24"/>
       <c r="DE13" s="24"/>
       <c r="DF13" s="24"/>
       <c r="DG13" s="24"/>
       <c r="DH13" s="24"/>
       <c r="DI13" s="24"/>
       <c r="DJ13" s="24"/>
       <c r="DK13" s="24"/>
       <c r="DL13" s="24"/>
       <c r="DM13" s="24"/>
       <c r="DN13" s="24"/>
       <c r="DO13" s="24"/>
       <c r="DP13" s="24"/>
       <c r="DQ13" s="24"/>
       <c r="DR13" s="24"/>
       <c r="DS13" s="24"/>
       <c r="DT13" s="24"/>
       <c r="DU13" s="24"/>
       <c r="DV13" s="24"/>
       <c r="DW13" s="24"/>
       <c r="DX13" s="24"/>
       <c r="DY13" s="24"/>
       <c r="DZ13" s="24"/>
       <c r="EA13" s="24"/>
       <c r="EB13" s="24"/>
       <c r="EC13" s="24"/>
       <c r="ED13" s="24"/>
+      <c r="EE13" s="24"/>
+      <c r="EF13" s="24"/>
+      <c r="EG13" s="24"/>
     </row>
-    <row r="14" spans="1:134" s="25" customFormat="1" x14ac:dyDescent="0.25"/>
-    <row r="15" spans="1:134" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:137" s="25" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:137" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B15" s="26"/>
       <c r="C15" s="26"/>
       <c r="D15" s="26"/>
       <c r="E15" s="26"/>
       <c r="F15" s="26"/>
       <c r="G15" s="26"/>
       <c r="H15" s="26"/>
       <c r="I15" s="26"/>
       <c r="J15" s="26"/>
       <c r="K15" s="26"/>
       <c r="L15" s="26"/>
       <c r="M15" s="26"/>
       <c r="N15" s="26"/>
       <c r="O15" s="26"/>
       <c r="P15" s="26"/>
       <c r="Q15" s="26"/>
       <c r="R15" s="26"/>
       <c r="S15" s="26"/>
       <c r="T15" s="26"/>
       <c r="U15" s="26"/>
       <c r="V15" s="26"/>
       <c r="W15" s="26"/>
       <c r="X15" s="26"/>
       <c r="Y15" s="26"/>
       <c r="Z15" s="26"/>
@@ -5974,52 +6114,55 @@
       <c r="AW15" s="26"/>
       <c r="AX15" s="26"/>
       <c r="AY15" s="26"/>
       <c r="AZ15" s="26"/>
       <c r="BA15" s="26"/>
       <c r="BB15" s="26"/>
       <c r="BC15" s="26"/>
       <c r="BD15" s="26"/>
       <c r="BE15" s="26"/>
       <c r="BF15" s="26"/>
       <c r="BG15" s="26"/>
       <c r="BH15" s="26"/>
       <c r="BI15" s="26"/>
       <c r="BJ15" s="26"/>
       <c r="BK15" s="26"/>
       <c r="BL15" s="26"/>
       <c r="BM15" s="26"/>
       <c r="BN15" s="26"/>
       <c r="BO15" s="26"/>
       <c r="BP15" s="26"/>
       <c r="BQ15" s="26"/>
       <c r="BR15" s="26"/>
       <c r="BS15" s="26"/>
       <c r="BT15" s="26"/>
       <c r="BU15" s="26"/>
+      <c r="BV15" s="26"/>
+      <c r="BW15" s="26"/>
+      <c r="BX15" s="26"/>
     </row>
-    <row r="16" spans="1:134" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:137" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B16" s="26"/>
       <c r="C16" s="26"/>
       <c r="D16" s="26"/>
       <c r="E16" s="26"/>
       <c r="F16" s="26"/>
       <c r="G16" s="26"/>
       <c r="H16" s="26"/>
       <c r="I16" s="26"/>
       <c r="J16" s="26"/>
       <c r="K16" s="26"/>
       <c r="L16" s="26"/>
       <c r="M16" s="26"/>
       <c r="N16" s="26"/>
       <c r="O16" s="26"/>
       <c r="P16" s="26"/>
       <c r="Q16" s="26"/>
       <c r="R16" s="26"/>
       <c r="S16" s="26"/>
       <c r="T16" s="26"/>
       <c r="U16" s="26"/>
       <c r="V16" s="26"/>
       <c r="W16" s="26"/>
       <c r="X16" s="26"/>
       <c r="Y16" s="26"/>
       <c r="Z16" s="26"/>
@@ -6048,52 +6191,55 @@
       <c r="AW16" s="26"/>
       <c r="AX16" s="26"/>
       <c r="AY16" s="26"/>
       <c r="AZ16" s="26"/>
       <c r="BA16" s="26"/>
       <c r="BB16" s="26"/>
       <c r="BC16" s="26"/>
       <c r="BD16" s="26"/>
       <c r="BE16" s="26"/>
       <c r="BF16" s="26"/>
       <c r="BG16" s="26"/>
       <c r="BH16" s="26"/>
       <c r="BI16" s="26"/>
       <c r="BJ16" s="26"/>
       <c r="BK16" s="26"/>
       <c r="BL16" s="26"/>
       <c r="BM16" s="26"/>
       <c r="BN16" s="26"/>
       <c r="BO16" s="26"/>
       <c r="BP16" s="26"/>
       <c r="BQ16" s="26"/>
       <c r="BR16" s="26"/>
       <c r="BS16" s="26"/>
       <c r="BT16" s="26"/>
       <c r="BU16" s="26"/>
+      <c r="BV16" s="26"/>
+      <c r="BW16" s="26"/>
+      <c r="BX16" s="26"/>
     </row>
-    <row r="17" spans="2:73" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:76" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B17" s="26"/>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="26"/>
       <c r="N17" s="26"/>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
       <c r="W17" s="26"/>
       <c r="X17" s="26"/>
       <c r="Y17" s="26"/>
       <c r="Z17" s="26"/>
@@ -6122,52 +6268,55 @@
       <c r="AW17" s="26"/>
       <c r="AX17" s="26"/>
       <c r="AY17" s="26"/>
       <c r="AZ17" s="26"/>
       <c r="BA17" s="26"/>
       <c r="BB17" s="26"/>
       <c r="BC17" s="26"/>
       <c r="BD17" s="26"/>
       <c r="BE17" s="26"/>
       <c r="BF17" s="26"/>
       <c r="BG17" s="26"/>
       <c r="BH17" s="26"/>
       <c r="BI17" s="26"/>
       <c r="BJ17" s="26"/>
       <c r="BK17" s="26"/>
       <c r="BL17" s="26"/>
       <c r="BM17" s="26"/>
       <c r="BN17" s="26"/>
       <c r="BO17" s="26"/>
       <c r="BP17" s="26"/>
       <c r="BQ17" s="26"/>
       <c r="BR17" s="26"/>
       <c r="BS17" s="26"/>
       <c r="BT17" s="26"/>
       <c r="BU17" s="26"/>
+      <c r="BV17" s="26"/>
+      <c r="BW17" s="26"/>
+      <c r="BX17" s="26"/>
     </row>
-    <row r="18" spans="2:73" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:76" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="B18" s="26"/>
       <c r="C18" s="26"/>
       <c r="D18" s="26"/>
       <c r="E18" s="26"/>
       <c r="F18" s="26"/>
       <c r="G18" s="26"/>
       <c r="H18" s="26"/>
       <c r="I18" s="26"/>
       <c r="J18" s="26"/>
       <c r="K18" s="26"/>
       <c r="L18" s="26"/>
       <c r="M18" s="26"/>
       <c r="N18" s="26"/>
       <c r="O18" s="26"/>
       <c r="P18" s="26"/>
       <c r="Q18" s="26"/>
       <c r="R18" s="26"/>
       <c r="S18" s="26"/>
       <c r="T18" s="26"/>
       <c r="U18" s="26"/>
       <c r="V18" s="26"/>
       <c r="W18" s="26"/>
       <c r="X18" s="26"/>
       <c r="Y18" s="26"/>
       <c r="Z18" s="26"/>
@@ -6196,50 +6345,53 @@
       <c r="AW18" s="26"/>
       <c r="AX18" s="26"/>
       <c r="AY18" s="26"/>
       <c r="AZ18" s="26"/>
       <c r="BA18" s="26"/>
       <c r="BB18" s="26"/>
       <c r="BC18" s="26"/>
       <c r="BD18" s="26"/>
       <c r="BE18" s="26"/>
       <c r="BF18" s="26"/>
       <c r="BG18" s="26"/>
       <c r="BH18" s="26"/>
       <c r="BI18" s="26"/>
       <c r="BJ18" s="26"/>
       <c r="BK18" s="26"/>
       <c r="BL18" s="26"/>
       <c r="BM18" s="26"/>
       <c r="BN18" s="26"/>
       <c r="BO18" s="26"/>
       <c r="BP18" s="26"/>
       <c r="BQ18" s="26"/>
       <c r="BR18" s="26"/>
       <c r="BS18" s="26"/>
       <c r="BT18" s="26"/>
       <c r="BU18" s="26"/>
+      <c r="BV18" s="26"/>
+      <c r="BW18" s="26"/>
+      <c r="BX18" s="26"/>
     </row>
   </sheetData>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="86" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">