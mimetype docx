--- v0 (2025-12-19)
+++ v1 (2026-08-21)
@@ -1,2861 +1,5838 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000C5625" w:rsidRPr="00DE72B7" w:rsidRDefault="00303254">
-[...81 lines deleted...]
-    <w:p w:rsidR="00575CA9" w:rsidRPr="00DE72B7" w:rsidRDefault="00575CA9">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="27353E81" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="430AC075" w14:textId="55A2B1AF" w:rsidR="005B4A95" w:rsidRPr="00B07BF3" w:rsidRDefault="005B4A95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70F24BF6" wp14:editId="04CA0807">
+                  <wp:extent cx="3017520" cy="1542415"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="635"/>
+                  <wp:docPr id="1431731957" name="Picture 2">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                        <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE9A32B2-3BE8-4368-8254-3407C5E41F44}"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 3"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId8">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3017520" cy="1542415"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE4B0D5" w14:textId="66F07654" w:rsidR="00C31AB7" w:rsidRPr="00244474" w:rsidRDefault="008A2CE2" w:rsidP="00244474">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Local Area Coordination Team</w:t>
+            </w:r>
+            <w:r w:rsidR="00244474" w:rsidRPr="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C31AB7" w:rsidRPr="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Referral Form</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5001C5E0" w14:textId="3511E187" w:rsidR="00DA7A09" w:rsidRPr="00B07BF3" w:rsidRDefault="00DA7A09" w:rsidP="00C31AB7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DACBF57" w14:textId="45A1B671" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="3F271B8D" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65642645" w14:textId="44AF360F" w:rsidR="007E6750" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual </w:t>
+            </w:r>
+            <w:r w:rsidR="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>etails</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="688E88E8" w14:textId="3EFAF55B" w:rsidR="00A730A8" w:rsidRPr="00B07BF3" w:rsidRDefault="00A730A8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="05B7628B" w14:textId="77777777" w:rsidTr="00244474">
+        <w:trPr>
+          <w:trHeight w:val="451"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D872C33" w14:textId="10E517BD" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00244474">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:r w:rsidR="6222C5AA" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="6222C5AA" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ame:</w:t>
+            </w:r>
+            <w:r w:rsidR="02AB2407" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00244474" w:rsidRPr="00B07BF3" w14:paraId="7A35482F" w14:textId="77777777" w:rsidTr="00244474">
+        <w:trPr>
+          <w:trHeight w:val="430"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2357CBE1" w14:textId="625CF7CA" w:rsidR="00244474" w:rsidRPr="00B07BF3" w:rsidRDefault="00244474">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Last name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="6EE57D72" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCCFB97" w14:textId="1F6C653E" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date of </w:t>
+            </w:r>
+            <w:r w:rsidR="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>irth:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="674C22F2" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2C4F8040" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7D8B49" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B562074" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="750A6EF4" w14:textId="77777777" w:rsidR="00E772F0" w:rsidRPr="00B07BF3" w:rsidRDefault="00E772F0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="41C95DF6" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0337E1CC" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00F7E99A" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="0F84A03D" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8C6366" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Telephone:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="652675DE" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2CB831ED" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653E2300" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E040EC9" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="5031184F" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="275FFD6F" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Preferred method of communication:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31602325" w14:textId="77777777" w:rsidR="00F9574A" w:rsidRPr="00B07BF3" w:rsidRDefault="00F9574A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="6880C6EC" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FAB51FC" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>AIS number (if known):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C66E42" w14:textId="77777777" w:rsidR="006715E6" w:rsidRPr="00B07BF3" w:rsidRDefault="006715E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4E96BA7F" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53FB9F44" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Is the person aware of this referral? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3772EA63" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="720538EE" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BE415E" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the person consented to referral? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077D6E82" w14:textId="77777777" w:rsidR="00A26E09" w:rsidRPr="00B07BF3" w:rsidRDefault="00A26E09">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="5C86F0AE" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A8848B" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>If no, please explain:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E2166B9" w14:textId="77777777" w:rsidR="00857B3E" w:rsidRPr="00B07BF3" w:rsidRDefault="00857B3E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D65FC25" w14:textId="77777777" w:rsidR="006715E6" w:rsidRPr="00B07BF3" w:rsidRDefault="006715E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="6828D151" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051305CA" w14:textId="3EDC0D83" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Referrer </w:t>
+            </w:r>
+            <w:r w:rsidR="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>etails</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387E8108" w14:textId="4FF1004E" w:rsidR="007E6750" w:rsidRPr="00B07BF3" w:rsidRDefault="007E6750">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="15E0571B" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DB2EC2" w14:textId="16888AC7" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00686142" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>/Role</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05367983" w14:textId="77777777" w:rsidR="00686142" w:rsidRPr="00B07BF3" w:rsidRDefault="00686142">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="1E2FFFC9" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3C74E1" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Organisation:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="134D7937" w14:textId="77777777" w:rsidR="00686142" w:rsidRPr="00B07BF3" w:rsidRDefault="00686142">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="39D7AEC8" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47544E4A" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Contact number/email:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70114696" w14:textId="77777777" w:rsidR="00A0091E" w:rsidRPr="00B07BF3" w:rsidRDefault="00A0091E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32747C77" w14:textId="77777777" w:rsidR="00A0091E" w:rsidRPr="00B07BF3" w:rsidRDefault="00A0091E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4CA4E1F0" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70044E84" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Date of referral:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2259086C" w14:textId="77777777" w:rsidR="00686142" w:rsidRPr="00B07BF3" w:rsidRDefault="00686142">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="48F4B38C" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09874ABD" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Relationship to individual:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2E8017" w14:textId="77777777" w:rsidR="00A64CF8" w:rsidRPr="00B07BF3" w:rsidRDefault="00A64CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="18D9C04C" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1816FF" w14:textId="4D09806F" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Eligibility </w:t>
+            </w:r>
+            <w:r w:rsidR="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nformation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED191F9" w14:textId="51CFCA72" w:rsidR="002D1167" w:rsidRPr="00B07BF3" w:rsidRDefault="002D1167">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4455A44E" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="743F93E6" w14:textId="77777777" w:rsidR="00CB6B2B" w:rsidRPr="00B07BF3" w:rsidRDefault="00CB6B2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="162FD6F1" w14:textId="3A734C36" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Formal diagnosis of Learning Disability </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="56F07D51" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760F0D04" w14:textId="77777777" w:rsidR="00CB6B2B" w:rsidRPr="00B07BF3" w:rsidRDefault="00CB6B2B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="248D2C7D" w14:textId="0D7C567F" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Formal diagnosis of Autism Spectrum Condition</w:t>
+            </w:r>
+            <w:r w:rsidR="001F38A5" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00B750D4" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidR="001F38A5" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>final year of school transition</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="0AD6B1D6" w14:textId="77777777" w:rsidTr="00244474">
+        <w:trPr>
+          <w:trHeight w:val="679"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="004E648A" w14:textId="77777777" w:rsidR="004C0CF2" w:rsidRPr="00B07BF3" w:rsidRDefault="004C0CF2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06447204" w14:textId="536EDCB7" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reason for </w:t>
+            </w:r>
+            <w:r w:rsidR="00244474">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>eferral</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="3455C32D" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E4EF0F" w14:textId="6CA46898" w:rsidR="00D644E6" w:rsidRPr="00B07BF3" w:rsidRDefault="008F1D55" w:rsidP="008F1D55">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>School Leaver Transition Planning Support</w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006657D8" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>upport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006657D8" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provided </w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>to young people and families during the transition from school to adult services, including person-centred planning and coordination with relevant partners.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697122ED" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="3F4033E9" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FC3A4E" w14:textId="4782ED10" w:rsidR="00D644E6" w:rsidRPr="00B07BF3" w:rsidRDefault="001B30F1" w:rsidP="001B30F1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signposting</w:t>
+            </w:r>
+            <w:r w:rsidR="008B3FB0" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Community Connection</w:t>
+            </w:r>
+            <w:r w:rsidR="008B3FB0" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Travel Training</w:t>
+            </w:r>
+            <w:r w:rsidR="00D644E6" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Providing information, guidance, and signposting to appropriate services, while supporting individuals to build connections within their local community.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592D7076" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="5B7D95DA" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFA7591" w14:textId="6E6292D6" w:rsidR="00D644E6" w:rsidRPr="00B07BF3" w:rsidRDefault="3396655A" w:rsidP="76A7508D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Aptos" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="2E3801A0" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Promotion of Health and Wellbeing </w:t>
+            </w:r>
+            <w:r w:rsidR="2E3801A0" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00827619" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="2E3801A0" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Working in partnership with individuals to build the skills to access health equalities and screening via the relevant health team.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A50F7EE" w14:textId="4227D6FE" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3" w:rsidP="2BC93316">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30465708" w14:textId="4F1E9AF9" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="066E8C5C" w:rsidP="2BC93316">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+              </w:rPr>
+              <w:t>Has this referral been made following an Annual Health Check? Yes/No</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D6B229" w14:textId="1677F128" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3" w:rsidP="2BC93316">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:eastAsia="Century Gothic" w:hAnsi="Verdana" w:cs="Century Gothic"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="20CB0144" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54A388FC" w14:textId="5991C9B5" w:rsidR="007E7AB8" w:rsidRPr="00B07BF3" w:rsidRDefault="6222C5AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Please describe current abilit</w:t>
+            </w:r>
+            <w:r w:rsidR="3155065A" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the following areas:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="1300B66C" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9645CE" w14:textId="3C26E9E3" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication and </w:t>
+            </w:r>
+            <w:r w:rsidR="0002515C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>understanding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7ABA50CD" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3121CBA6" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="00274889">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>How do they best receive information?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C65B6A5" w14:textId="77777777" w:rsidR="00274889" w:rsidRPr="00B07BF3" w:rsidRDefault="00274889">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D6304C2" w14:textId="07519F68" w:rsidR="00274889" w:rsidRPr="00B07BF3" w:rsidRDefault="00274889">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2C15CC56" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1884D215" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Do they require support to understand options?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48EB2281" w14:textId="77777777" w:rsidR="007E7AB8" w:rsidRPr="00B07BF3" w:rsidRDefault="007E7AB8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B216B14" w14:textId="038E6F96" w:rsidR="007E7AB8" w:rsidRPr="00B07BF3" w:rsidRDefault="007E7AB8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="19719C97" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DFCABD" w14:textId="1D253697" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Engagement in Planning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="0E1BBC95" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDFBB27" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Can engage in decision-making with some support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7F1AA934" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="591E6BCE" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Requires significant ongoing supported decision-making</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2B359A48" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10264CEE" w14:textId="1921EC92" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="00377F94">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Any f</w:t>
+            </w:r>
+            <w:r w:rsidR="00786B22" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>urther information</w:t>
+            </w:r>
+            <w:r w:rsidR="005574E3" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B89A96D" w14:textId="77777777" w:rsidR="00786B22" w:rsidRPr="00B07BF3" w:rsidRDefault="00786B22">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4B2C133B" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A410366" w14:textId="66B9DE7E" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Independent Living Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="6739A317" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03CC0E0A" w14:textId="36E15AF2" w:rsidR="004F02AF" w:rsidRPr="00B07BF3" w:rsidRDefault="0063296F" w:rsidP="004F02AF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What can they do </w:t>
+            </w:r>
+            <w:r w:rsidR="0002515C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>independently? /</w:t>
+            </w:r>
+            <w:r w:rsidR="004F02AF" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> What are they learning?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="020D4C1D" w14:textId="46434A62" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74EA9A98" w14:textId="03997792" w:rsidR="0063296F" w:rsidRPr="00B07BF3" w:rsidRDefault="0063296F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="63F569F5" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B18DD7A" w14:textId="1D7674F7" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Travel Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7CDCCCC6" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABC1775" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Travels independently</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="10406473" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA8D000" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Learning to travel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4D26998E" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="115A3818" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Requires ongoing supervision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7A791B31" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DF99294" w14:textId="7DC3A8B5" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Understanding and Managing Risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="411C72E4" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="448DF08E" w14:textId="18836C8C" w:rsidR="009B1420" w:rsidRPr="00B07BF3" w:rsidRDefault="009B1420">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Are there a</w:t>
+            </w:r>
+            <w:r w:rsidR="005574E3" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ny current safeguarding concerns?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CDABCFF" w14:textId="77777777" w:rsidR="00F86E29" w:rsidRPr="00B07BF3" w:rsidRDefault="00F86E29">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347329EF" w14:textId="23C72B62" w:rsidR="009B1420" w:rsidRPr="00B07BF3" w:rsidRDefault="009B1420">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7EB2C020" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658D7447" w14:textId="54C0DB61" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Current Supports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7463A72B" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55ED7A01" w14:textId="2656AB55" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="6222C5AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>What formal supports are currently in place?</w:t>
+            </w:r>
+            <w:r w:rsidR="51356EA5" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Social work, </w:t>
+            </w:r>
+            <w:r w:rsidR="09B66301" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>package of care</w:t>
+            </w:r>
+            <w:r w:rsidR="51356EA5" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, college support, third sector, advocacy, school): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5871635F" w14:textId="77777777" w:rsidR="00FB49D1" w:rsidRPr="00B07BF3" w:rsidRDefault="00FB49D1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DADAA84" w14:textId="77777777" w:rsidR="003C0FE8" w:rsidRPr="00B07BF3" w:rsidRDefault="00B85DDC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>What informal supports are in place?</w:t>
+            </w:r>
+            <w:r w:rsidR="00633E01" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (family, friends, community networks):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26FEFD79" w14:textId="77777777" w:rsidR="00633E01" w:rsidRPr="00B07BF3" w:rsidRDefault="00633E01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="736B3F2D" w14:textId="34A82AC6" w:rsidR="00633E01" w:rsidRPr="00B07BF3" w:rsidRDefault="00633E01">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="58CF3369" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C94856B" w14:textId="0CA266C4" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Have other services been considered or tried?</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0E6C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0E6C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0E6C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0E6C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA0E6C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="468862CF" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE6CF7D" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>If yes, please outline:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C702D59" w14:textId="77777777" w:rsidR="008A453C" w:rsidRPr="00B07BF3" w:rsidRDefault="008A453C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="35EE9C12" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56636FA6" w14:textId="77777777" w:rsidR="00AE0C5B" w:rsidRPr="00B07BF3" w:rsidRDefault="00AE0C5B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62280FAF" w14:textId="38B6C2FF" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Level of Support Required (Referrer View)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7CD3353B" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7761C519" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Based on your knowledge, please indicate:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2FD58F63" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B246F7B" w14:textId="215ABB6B" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Low </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD3200" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Short-term, preventative, community-based support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="76C894CB" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEA8A4E" w14:textId="5B90AFE4" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Moderate </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1D2B" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Structured support to build independence and resilience</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="3142E778" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0801345F" w14:textId="64F68A08" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> High / Intensive </w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1D2B" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ongoing specialist or statutory intervention required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2CABC722" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71217C55" w14:textId="346F7222" w:rsidR="00BD75F7" w:rsidRPr="00B07BF3" w:rsidRDefault="00BD75F7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4A2935EB" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7B6046" w14:textId="0D22C0FF" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Risk &amp; Safeguarding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="7224FB33" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D01791" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Are there any of the following?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="25EA06CF" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0857A88E" w14:textId="798AB704" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Current Adult Support &amp; Protection concerns</w:t>
+            </w:r>
+            <w:r w:rsidR="00B27082" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>/measures</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="018472F9" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E140805" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Significant unmanaged risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="71064F35" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513B750D" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mental health crisis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="653FA8D1" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A19A79B" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Substance dependency concerns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="62636C4A" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="563C4D04" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> None known</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2AF1E4EE" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AF05426" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>If yes, please provide details:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3489F111" w14:textId="77777777" w:rsidR="000D0CEF" w:rsidRPr="00B07BF3" w:rsidRDefault="000D0CEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="0F325136" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17E6E029" w14:textId="3CB9018D" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Suitability for Local Area Coordination</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="5442FCA9" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003D8C7B" w14:textId="7CA5A2DE" w:rsidR="002529F5" w:rsidRPr="00B07BF3" w:rsidRDefault="6222C5AA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Local Area Coordination supports adults with </w:t>
+            </w:r>
+            <w:r w:rsidR="44B0DB60" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">low to moderate </w:t>
+            </w:r>
+            <w:r w:rsidR="6C63431C" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Learning Disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ASD in final year transition) who can engage in strengths-based, preventative and community-focused support.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="4126E4CC" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC39E87" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>In your view, how would LAC involvement help?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A08DD83" w14:textId="77777777" w:rsidR="00B27082" w:rsidRPr="00B07BF3" w:rsidRDefault="00B27082">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="6FD04514" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2D818F" w14:textId="55B7AB19" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Declaration</w:t>
+            </w:r>
+            <w:r w:rsidR="0086128E" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0086128E" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>I confirm that:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="26C4BA92" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EAC65A8" w14:textId="1EDD3631" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Information provided is accurate</w:t>
+            </w:r>
+            <w:r w:rsidR="003C2119" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the best of my knowledge.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2EE76E0B" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="081934F1" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="002E745B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual signature: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F335241" w14:textId="70EA4777" w:rsidR="0086128E" w:rsidRPr="00B07BF3" w:rsidRDefault="0086128E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="54343295" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FBE0B09" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Referrer signature:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F755B15" w14:textId="77777777" w:rsidR="00EC334D" w:rsidRPr="00B07BF3" w:rsidRDefault="00EC334D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="2580C044" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71856501" w14:textId="08241765" w:rsidR="00232287" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="10D142E7" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FB46A1" w14:textId="258CA063" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guidance for Referrers </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="0C984272" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A4A39CC" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Local Area Coordination provides:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="1719A882" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1891DA0F" w14:textId="5665127A" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="6222C5AA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Early</w:t>
+            </w:r>
+            <w:r w:rsidR="0EA3C3C1" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Intervention and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preventative support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E319311" w14:textId="71B84940" w:rsidR="00936542" w:rsidRPr="00B07BF3" w:rsidRDefault="118D7F98">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Strengths-based</w:t>
+            </w:r>
+            <w:r w:rsidR="69A65E78" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Approach</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163BFEA7" w14:textId="2519BA51" w:rsidR="00936542" w:rsidRPr="00B07BF3" w:rsidRDefault="00936542">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support to build independence and community </w:t>
+            </w:r>
+            <w:r w:rsidR="00350D45" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>connections</w:t>
+            </w:r>
+            <w:r w:rsidR="00C82BD7" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08838DA6" w14:textId="77777777" w:rsidR="00936542" w:rsidRPr="00B07BF3" w:rsidRDefault="00936542">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Help to navigate community organisations/services and make informed decisions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19F996C4" w14:textId="2B8BB8ED" w:rsidR="004E2FAC" w:rsidRPr="00B07BF3" w:rsidRDefault="004E2FAC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Signposting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="73139C6C" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B620C2" w14:textId="5E4272FF" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00745207" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>ocal Area Coordination</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does not provide:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="69510353" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BE4034" w14:textId="77777777" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Crisis intervention</w:t>
+            </w:r>
+            <w:r w:rsidR="00E81946" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E32C9" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00E81946" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Adult Support &amp; Protection investigation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4314583E" w14:textId="5D08B98A" w:rsidR="00853C3B" w:rsidRPr="00B07BF3" w:rsidRDefault="560374EF">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Statutory case management or long-term support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6ECC9F4D" w14:textId="77777777" w:rsidR="00853C3B" w:rsidRPr="00B07BF3" w:rsidRDefault="00745207">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Interim</w:t>
+            </w:r>
+            <w:r w:rsidR="007443FE" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> support to fill gaps while individuals are awaiting statutory assessment or </w:t>
+            </w:r>
+            <w:r w:rsidR="00936542" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>services.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3078D124" w14:textId="2B90017F" w:rsidR="004E2FAC" w:rsidRPr="00B07BF3" w:rsidRDefault="004E2FAC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Ongoing Housing Support (managing finances, maintaining household tasks, medication administration, ongoing social support, personal care)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B3C9CA" w14:textId="416F9951" w:rsidR="004E2FAC" w:rsidRPr="00B07BF3" w:rsidRDefault="004E2FAC">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Support to individuals requiring ongoing one to one support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="72080271" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6006701D" w14:textId="35D52D9B" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Referrals are screened </w:t>
+            </w:r>
+            <w:r w:rsidR="003916AF" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>in a fair</w:t>
+            </w:r>
+            <w:r w:rsidR="00F20656" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; proportionate manner,</w:t>
+            </w:r>
+            <w:r w:rsidR="00785F8F" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> considering </w:t>
+            </w:r>
+            <w:r w:rsidR="00F20656" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>the individual’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35E65" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> circumstances </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0D01" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35E65" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> level of independence</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0D01" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00E35E65" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>support needs, in line with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="588B6924" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10599A91" w14:textId="71FEF399" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Self-directed Support (Sc) Act 2013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="725A795F" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774D7A51" w14:textId="5243C205" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="3E010A58">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Equality Act 2010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005574E3" w:rsidRPr="00B07BF3" w14:paraId="3B1EE8AF" w14:textId="77777777" w:rsidTr="2BC93316">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BB43A5" w14:textId="4513D656" w:rsidR="005574E3" w:rsidRPr="00B07BF3" w:rsidRDefault="005574E3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t>Towards Transformation</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9045B" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> &amp; Principles of Good Transition</w:t>
+            </w:r>
+            <w:r w:rsidR="00785F8F" w:rsidRPr="00B07BF3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="75372BC6" w14:textId="77777777" w:rsidR="004E2FAC" w:rsidRPr="00B07BF3" w:rsidRDefault="004E2FAC" w:rsidP="004E2FAC">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00753E5F" w:rsidRPr="00DE72B7" w:rsidRDefault="00753E5F">
-[...1686 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="004E2FAC" w:rsidRPr="00B07BF3" w:rsidSect="00E277D1">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="37D67346">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07976E08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1DE7D86"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B900C25E" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="19F64DD4" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="3F7E4DEE" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F3C45672" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B99A011A" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="AD2CECE4" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="68BA2EF0" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3414657A" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A26688D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="744C2A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="235523D0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="948AF014"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5A28EB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E81295F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48CD3292"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F1E2406"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751E6122"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="32E01790"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1188326383">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1355421815">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1378509613">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="166529131">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2080127140">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="832450880">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:stylePaneFormatFilter w:val="3F01"/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotHyphenateCaps/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...7 lines deleted...]
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00753E5F"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00FF3D60"/>
+    <w:rsidRoot w:val="009206F9"/>
+    <w:rsid w:val="0002515C"/>
+    <w:rsid w:val="000736B9"/>
+    <w:rsid w:val="00085836"/>
+    <w:rsid w:val="000C7E48"/>
+    <w:rsid w:val="000D0CEF"/>
+    <w:rsid w:val="000D1844"/>
+    <w:rsid w:val="000D5F4C"/>
+    <w:rsid w:val="000F1A3F"/>
+    <w:rsid w:val="00107673"/>
+    <w:rsid w:val="00125637"/>
+    <w:rsid w:val="001533FC"/>
+    <w:rsid w:val="001873CE"/>
+    <w:rsid w:val="001B30F1"/>
+    <w:rsid w:val="001F38A5"/>
+    <w:rsid w:val="0021643F"/>
+    <w:rsid w:val="002278BC"/>
+    <w:rsid w:val="00232287"/>
+    <w:rsid w:val="00244474"/>
+    <w:rsid w:val="002529F5"/>
+    <w:rsid w:val="00274889"/>
+    <w:rsid w:val="00275ED7"/>
+    <w:rsid w:val="002803EC"/>
+    <w:rsid w:val="002B31BA"/>
+    <w:rsid w:val="002D1167"/>
+    <w:rsid w:val="002E745B"/>
+    <w:rsid w:val="0030023D"/>
+    <w:rsid w:val="0034349E"/>
+    <w:rsid w:val="00350D45"/>
+    <w:rsid w:val="00367EFE"/>
+    <w:rsid w:val="00377F94"/>
+    <w:rsid w:val="0038188F"/>
+    <w:rsid w:val="003916AF"/>
+    <w:rsid w:val="003A32F9"/>
+    <w:rsid w:val="003C0FE8"/>
+    <w:rsid w:val="003C2119"/>
+    <w:rsid w:val="0045482E"/>
+    <w:rsid w:val="00456E14"/>
+    <w:rsid w:val="00477164"/>
+    <w:rsid w:val="004C0CF2"/>
+    <w:rsid w:val="004C11D8"/>
+    <w:rsid w:val="004E2FAC"/>
+    <w:rsid w:val="004E3DEF"/>
+    <w:rsid w:val="004F02AF"/>
+    <w:rsid w:val="005275F8"/>
+    <w:rsid w:val="005574E3"/>
+    <w:rsid w:val="005B4A95"/>
+    <w:rsid w:val="005C03A9"/>
+    <w:rsid w:val="005C72AE"/>
+    <w:rsid w:val="0063296F"/>
+    <w:rsid w:val="00633E01"/>
+    <w:rsid w:val="006657D8"/>
+    <w:rsid w:val="006715E6"/>
+    <w:rsid w:val="00686142"/>
+    <w:rsid w:val="006A43A1"/>
+    <w:rsid w:val="006A45BE"/>
+    <w:rsid w:val="006F55C6"/>
+    <w:rsid w:val="006F7FBC"/>
+    <w:rsid w:val="00741053"/>
+    <w:rsid w:val="00743C77"/>
+    <w:rsid w:val="007443FE"/>
+    <w:rsid w:val="00745207"/>
+    <w:rsid w:val="0076558C"/>
+    <w:rsid w:val="00785F8F"/>
+    <w:rsid w:val="00786B22"/>
+    <w:rsid w:val="007A3855"/>
+    <w:rsid w:val="007D44A4"/>
+    <w:rsid w:val="007E32C9"/>
+    <w:rsid w:val="007E6750"/>
+    <w:rsid w:val="007E7AB8"/>
+    <w:rsid w:val="00811BEA"/>
+    <w:rsid w:val="0081231C"/>
+    <w:rsid w:val="008164EE"/>
+    <w:rsid w:val="00827619"/>
+    <w:rsid w:val="00827F81"/>
+    <w:rsid w:val="0083044B"/>
+    <w:rsid w:val="008443EB"/>
+    <w:rsid w:val="00853C3B"/>
+    <w:rsid w:val="00857B3E"/>
+    <w:rsid w:val="0086128E"/>
+    <w:rsid w:val="008A2CE2"/>
+    <w:rsid w:val="008A453C"/>
+    <w:rsid w:val="008B3FB0"/>
+    <w:rsid w:val="008F1D55"/>
+    <w:rsid w:val="009206F9"/>
+    <w:rsid w:val="00925C0E"/>
+    <w:rsid w:val="00936542"/>
+    <w:rsid w:val="009409C3"/>
+    <w:rsid w:val="00952ED2"/>
+    <w:rsid w:val="00965DF0"/>
+    <w:rsid w:val="009755C2"/>
+    <w:rsid w:val="00975E01"/>
+    <w:rsid w:val="009B1420"/>
+    <w:rsid w:val="009C7218"/>
+    <w:rsid w:val="009F7628"/>
+    <w:rsid w:val="00A0091E"/>
+    <w:rsid w:val="00A106A9"/>
+    <w:rsid w:val="00A15183"/>
+    <w:rsid w:val="00A26E09"/>
+    <w:rsid w:val="00A55C07"/>
+    <w:rsid w:val="00A61936"/>
+    <w:rsid w:val="00A64CF8"/>
+    <w:rsid w:val="00A730A8"/>
+    <w:rsid w:val="00A76472"/>
+    <w:rsid w:val="00A93C01"/>
+    <w:rsid w:val="00AB0D01"/>
+    <w:rsid w:val="00AB5B57"/>
+    <w:rsid w:val="00AE0C5B"/>
+    <w:rsid w:val="00AE1CDC"/>
+    <w:rsid w:val="00AF10A5"/>
+    <w:rsid w:val="00AF2C6B"/>
+    <w:rsid w:val="00AF778A"/>
+    <w:rsid w:val="00B07BF3"/>
+    <w:rsid w:val="00B27082"/>
+    <w:rsid w:val="00B43859"/>
+    <w:rsid w:val="00B565C6"/>
+    <w:rsid w:val="00B750D4"/>
+    <w:rsid w:val="00B7640B"/>
+    <w:rsid w:val="00B84234"/>
+    <w:rsid w:val="00B85DDC"/>
+    <w:rsid w:val="00B9405B"/>
+    <w:rsid w:val="00BA11C9"/>
+    <w:rsid w:val="00BB785A"/>
+    <w:rsid w:val="00BD75F7"/>
+    <w:rsid w:val="00BE3C7E"/>
+    <w:rsid w:val="00BE74D1"/>
+    <w:rsid w:val="00C144A2"/>
+    <w:rsid w:val="00C31AB7"/>
+    <w:rsid w:val="00C53AB4"/>
+    <w:rsid w:val="00C65E32"/>
+    <w:rsid w:val="00C82BD7"/>
+    <w:rsid w:val="00CB6B2B"/>
+    <w:rsid w:val="00CD3200"/>
+    <w:rsid w:val="00CD4BE0"/>
+    <w:rsid w:val="00D30F11"/>
+    <w:rsid w:val="00D311DB"/>
+    <w:rsid w:val="00D352ED"/>
+    <w:rsid w:val="00D47B3E"/>
+    <w:rsid w:val="00D644E6"/>
+    <w:rsid w:val="00D90A44"/>
+    <w:rsid w:val="00D91FB3"/>
+    <w:rsid w:val="00DA0E6C"/>
+    <w:rsid w:val="00DA7A09"/>
+    <w:rsid w:val="00DD47F0"/>
+    <w:rsid w:val="00E277D1"/>
+    <w:rsid w:val="00E35E65"/>
+    <w:rsid w:val="00E36050"/>
+    <w:rsid w:val="00E772F0"/>
+    <w:rsid w:val="00E81946"/>
+    <w:rsid w:val="00E9045B"/>
+    <w:rsid w:val="00EC334D"/>
+    <w:rsid w:val="00ED69B8"/>
+    <w:rsid w:val="00F068E6"/>
+    <w:rsid w:val="00F20656"/>
+    <w:rsid w:val="00F8492C"/>
+    <w:rsid w:val="00F86E29"/>
+    <w:rsid w:val="00F9574A"/>
+    <w:rsid w:val="00FB49D1"/>
+    <w:rsid w:val="00FC1D2B"/>
+    <w:rsid w:val="00FD0E37"/>
+    <w:rsid w:val="00FF7354"/>
+    <w:rsid w:val="02AB2407"/>
+    <w:rsid w:val="05901FCE"/>
+    <w:rsid w:val="066E8C5C"/>
+    <w:rsid w:val="09B66301"/>
+    <w:rsid w:val="0BF61504"/>
+    <w:rsid w:val="0D024086"/>
+    <w:rsid w:val="0EA3C3C1"/>
+    <w:rsid w:val="118D7F98"/>
+    <w:rsid w:val="1AE2F132"/>
+    <w:rsid w:val="225A99C0"/>
+    <w:rsid w:val="258B9DB2"/>
+    <w:rsid w:val="2803D140"/>
+    <w:rsid w:val="2BC93316"/>
+    <w:rsid w:val="2DEB3006"/>
+    <w:rsid w:val="2E3801A0"/>
+    <w:rsid w:val="3155065A"/>
+    <w:rsid w:val="31C5C6D5"/>
+    <w:rsid w:val="3396655A"/>
+    <w:rsid w:val="3E010A58"/>
+    <w:rsid w:val="41F56DFF"/>
+    <w:rsid w:val="44B0DB60"/>
+    <w:rsid w:val="470A0815"/>
+    <w:rsid w:val="4B80A5AC"/>
+    <w:rsid w:val="51356EA5"/>
+    <w:rsid w:val="54179373"/>
+    <w:rsid w:val="560374EF"/>
+    <w:rsid w:val="57BFF2EF"/>
+    <w:rsid w:val="5807AD44"/>
+    <w:rsid w:val="610C49FE"/>
+    <w:rsid w:val="6222C5AA"/>
+    <w:rsid w:val="62EAA2B4"/>
+    <w:rsid w:val="645F11E0"/>
+    <w:rsid w:val="691456A6"/>
+    <w:rsid w:val="69A65E78"/>
+    <w:rsid w:val="6C63431C"/>
+    <w:rsid w:val="72EFCA56"/>
+    <w:rsid w:val="76A7508D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1080"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="350D1943"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{BE61FB88-4D29-425A-888B-75DFB417B8F1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00614FC1"/>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00614FC1"/>
+    <w:rsid w:val="009206F9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="both"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00614FC1"/>
+    <w:rsid w:val="009206F9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00614FC1"/>
+    <w:rsid w:val="009206F9"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="center"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
-    <w:name w:val="Body Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00614FC1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
     <w:pPr>
-      <w:jc w:val="both"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00614FC1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009206F9"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="000F3E4A"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005574E3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-  </w:style>
-[...26 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\1634098\Application%20Data\Microsoft\Templates\Template%20for%20waverley%20court.dot" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A6B0A1CE7B1E104C94C26F74631517F8" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdcd4f0456dcc402073f6d57075da886">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1da9114-f374-45da-9d85-454a1d618252" xmlns:ns3="2acde75d-ad7e-4cb5-bfae-f3399d80416f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="822197126c7beead16a66e426d8f55da" ns2:_="" ns3:_="">
+    <xsd:import namespace="a1da9114-f374-45da-9d85-454a1d618252"/>
+    <xsd:import namespace="2acde75d-ad7e-4cb5-bfae-f3399d80416f"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1da9114-f374-45da-9d85-454a1d618252" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2ad7a3bc-0636-4612-977a-719313c42740" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="15" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="18" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2acde75d-ad7e-4cb5-bfae-f3399d80416f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8e4358b1-245f-4531-873d-ec1b37f630c1}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2acde75d-ad7e-4cb5-bfae-f3399d80416f">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="2acde75d-ad7e-4cb5-bfae-f3399d80416f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1da9114-f374-45da-9d85-454a1d618252">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A4B88FA-9AD7-46F4-B885-2CC91F3D611F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC09C212-7F1A-4B08-B76F-0047A44A1333}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="a1da9114-f374-45da-9d85-454a1d618252"/>
+    <ds:schemaRef ds:uri="2acde75d-ad7e-4cb5-bfae-f3399d80416f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B59E5C2-595F-4226-9646-687D7266CD65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2acde75d-ad7e-4cb5-bfae-f3399d80416f"/>
+    <ds:schemaRef ds:uri="a1da9114-f374-45da-9d85-454a1d618252"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Template for waverley court.dot</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2162</Characters>
+  <Pages>4</Pages>
+  <Words>676</Words>
+  <Characters>3534</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>86</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr> </vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Social Work Dept</Company>
+  <Company>City of Edinburgh Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2313</CharactersWithSpaces>
+  <CharactersWithSpaces>4170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>1634098</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Kirsty Williamson</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-    <vt:i4>2125077312</vt:i4>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A6B0A1CE7B1E104C94C26F74631517F8</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
-[...14 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ReviewingToolsShownOnce">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>