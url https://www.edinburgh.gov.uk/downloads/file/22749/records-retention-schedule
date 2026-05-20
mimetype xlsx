--- v0 (2025-11-03)
+++ v1 (2026-05-20)
@@ -1,172 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edinburghcouncil-my.sharepoint.com/personal/9065332_edinburgh_gov_uk/Documents/Documents/Records Management/Retention 2024/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edinburghcouncil-my.sharepoint.com/personal/9106790_edinburgh_gov_uk/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1292" documentId="8_{E147E530-E907-45A5-925F-8DB5F6C86790}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{27312F4C-88CA-4BDC-9A1E-AEA7F51B58E1}"/>
+  <xr:revisionPtr revIDLastSave="179" documentId="8_{8F5D7797-CEA9-4163-8A0B-0417D3324BFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A9CE869B-EB60-4BF9-B3ED-33D8F40DF07B}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" firstSheet="9" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Schedule Structure" sheetId="1" r:id="rId1"/>
-[...26 lines deleted...]
-    <sheet name="Waste Management" sheetId="27" r:id="rId28"/>
+    <sheet name="Schedule Structure" sheetId="3" r:id="rId1"/>
+    <sheet name="Change Log" sheetId="4" r:id="rId2"/>
+    <sheet name="Adult Care Services" sheetId="5" r:id="rId3"/>
+    <sheet name="Children &amp; Families" sheetId="6" r:id="rId4"/>
+    <sheet name="Community Safety &amp; Emergencies" sheetId="7" r:id="rId5"/>
+    <sheet name="Consumer Affairs" sheetId="8" r:id="rId6"/>
+    <sheet name="Council Property" sheetId="9" r:id="rId7"/>
+    <sheet name="Crematoria &amp; Cemeteries" sheetId="10" r:id="rId8"/>
+    <sheet name="Criminal Justice" sheetId="11" r:id="rId9"/>
+    <sheet name="Democracy" sheetId="12" r:id="rId10"/>
+    <sheet name="Economic Development" sheetId="13" r:id="rId11"/>
+    <sheet name="Education &amp; Skills" sheetId="14" r:id="rId12"/>
+    <sheet name="Environmental Protection" sheetId="15" r:id="rId13"/>
+    <sheet name="Finance" sheetId="16" r:id="rId14"/>
+    <sheet name="Health &amp; Safety" sheetId="17" r:id="rId15"/>
+    <sheet name="Housing" sheetId="18" r:id="rId16"/>
+    <sheet name="Human Resources" sheetId="19" r:id="rId17"/>
+    <sheet name="Information and Communication T" sheetId="20" r:id="rId18"/>
+    <sheet name="Information Management" sheetId="21" r:id="rId19"/>
+    <sheet name="Legal Services" sheetId="22" r:id="rId20"/>
+    <sheet name="Leisure &amp; Culture" sheetId="23" r:id="rId21"/>
+    <sheet name="Management" sheetId="24" r:id="rId22"/>
+    <sheet name="Planning &amp; Building Standards" sheetId="25" r:id="rId23"/>
+    <sheet name="Procurement" sheetId="26" r:id="rId24"/>
+    <sheet name="Registrars" sheetId="27" r:id="rId25"/>
+    <sheet name="Risk &amp; Insurance" sheetId="28" r:id="rId26"/>
+    <sheet name="Transport &amp; Infrastructure" sheetId="29" r:id="rId27"/>
+    <sheet name="Waste Management" sheetId="30" r:id="rId28"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Adult Care Services'!$A$1:$L$51</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Adult Care Services'!$A$1:$L$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Children &amp; Families'!$A$1:$L$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Community Safety &amp; Emergancies'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Community Safety &amp; Emergencies'!$A$1:$L$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'Consumer Affairs'!$A$1:$L$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Council Property'!$A$1:$L$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="7" hidden="1">'Crematoria &amp; Cemeteries'!$A$1:$L$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'Criminal Justice'!$A$1:$L$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">Democracy!$A$1:$L$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'Econ Dev'!$A$1:$L$28</definedName>
-[...16 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="27" hidden="1">'Waste Management'!$A$1:$L$31</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'Economic Development'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="11" hidden="1">'Education &amp; Skills'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="12" hidden="1">'Environmental Protection'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="13" hidden="1">Finance!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="14" hidden="1">'Health &amp; Safety'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="15" hidden="1">Housing!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="16" hidden="1">'Human Resources'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="17" hidden="1">'Information and Communication T'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="18" hidden="1">'Information Management'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="19" hidden="1">'Legal Services'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="20" hidden="1">'Leisure &amp; Culture'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="21" hidden="1">Management!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="22" hidden="1">'Planning &amp; Building Standards'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="23" hidden="1">Procurement!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="24" hidden="1">Registrars!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="25" hidden="1">'Risk &amp; Insurance'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="26" hidden="1">'Transport &amp; Infrastructure'!$A$1:$L$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="27" hidden="1">'Waste Management'!$A$1:$L$1</definedName>
   </definedNames>
-  <calcPr calcId="191029"/>
-[...12 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10689" uniqueCount="3579">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10764" uniqueCount="3605">
   <si>
     <t/>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Record Examples</t>
   </si>
   <si>
+    <t>Rule Type</t>
+  </si>
+  <si>
+    <t>Trigger</t>
+  </si>
+  <si>
+    <t>Min Period</t>
+  </si>
+  <si>
     <t>ADU-001-001</t>
   </si>
   <si>
     <t>Adult Care Services</t>
   </si>
   <si>
     <t>Asylum seekers</t>
   </si>
   <si>
     <t>Supporting asylum seekers</t>
   </si>
   <si>
     <t>Case file</t>
   </si>
   <si>
     <t>ADU service user deceased - 3 years A</t>
   </si>
   <si>
     <t>Business Value</t>
   </si>
   <si>
     <t>Death of adult</t>
   </si>
   <si>
     <t>3 years</t>
@@ -1179,53 +1177,50 @@
   <si>
     <t>Supporting young offenders</t>
   </si>
   <si>
     <t>Case file: records of court procedures, action plan orders, implementation of orders, reparation orders, supervision orders, probation orders and referral orders</t>
   </si>
   <si>
     <t>COM-001-001</t>
   </si>
   <si>
     <t>Community Safety and Emergencies</t>
   </si>
   <si>
     <t>Advice</t>
   </si>
   <si>
     <t>Facilitating home security</t>
   </si>
   <si>
     <t>Referrals to Scottish Fire &amp; Rescue</t>
   </si>
   <si>
     <t>COM 5 years</t>
   </si>
   <si>
-    <t>Frontline staff to authorise destruction</t>
-[...1 lines deleted...]
-  <si>
     <t>COM-002-001</t>
   </si>
   <si>
     <t>Community safety</t>
   </si>
   <si>
     <t>Management of CCTV</t>
   </si>
   <si>
     <t>Procedures</t>
   </si>
   <si>
     <t>COM community safety 3 years</t>
   </si>
   <si>
     <t>COM-002-002</t>
   </si>
   <si>
     <t>Public area surveillance routine monitoring</t>
   </si>
   <si>
     <t>CCTV footage</t>
   </si>
   <si>
     <t>COM community safety surveillance</t>
@@ -1557,53 +1552,50 @@
   <si>
     <t>Declaration of zone; Approvals, declarations, designations, directions or notices</t>
   </si>
   <si>
     <t>CON 6 years from date of declaration/notice</t>
   </si>
   <si>
     <t>Date of declaration/notice</t>
   </si>
   <si>
     <t>CON-003-001</t>
   </si>
   <si>
     <t>Environmental health</t>
   </si>
   <si>
     <t>Documenting closed landfill sites</t>
   </si>
   <si>
     <t>Permanent</t>
   </si>
   <si>
     <t>Retain</t>
   </si>
   <si>
-    <t>Frontline staff to transfer to Edinburgh City Archives</t>
-[...1 lines deleted...]
-  <si>
     <t>CON-003-002</t>
   </si>
   <si>
     <t>Contaminated Land Register</t>
   </si>
   <si>
     <t>CON-003-003</t>
   </si>
   <si>
     <t>Contaminated land assessments and reports</t>
   </si>
   <si>
     <t>CON 50 years</t>
   </si>
   <si>
     <t>Date of final report</t>
   </si>
   <si>
     <t>CON-003-004</t>
   </si>
   <si>
     <t>Air quality monitoring data</t>
   </si>
   <si>
     <t>CON 7 years from end of calendar year</t>
@@ -2709,92 +2701,121 @@
   <si>
     <t>CRI-001-005</t>
   </si>
   <si>
     <t>Service user file - all other convictions</t>
   </si>
   <si>
     <t>Service user file - all other convictions/sentences</t>
   </si>
   <si>
     <t>Probation order, community service order, Community Payback Order, Fiscal Work Orders, Structured Deferred Sentences, supervised attendance order, any period in custody including deportees released from prison subject to licence. Working with domestic violence (Edinburgh Caledonian), Drug Testing and Treatment Order (DTTO).</t>
   </si>
   <si>
     <t>CRI service user deceased - 1 year</t>
   </si>
   <si>
     <t>CRI service user not deceased - 3 years</t>
   </si>
   <si>
     <t>CRI-001-006</t>
   </si>
   <si>
     <t>Service user outwith Edinburgh</t>
   </si>
   <si>
-    <t>Service user who is outwith Edinburgh e.g. a report written for another authority</t>
+    <t>Service user who is outwith Edinburgh e.g. a report written for another authority. 
+Referrals to Community Intervention Service for Sex Offenders (CISSO) for interventions by another local authority.
+Referrals to Drug and Alcohol Service (DAS) for interventions by another local authority.</t>
+  </si>
+  <si>
+    <t>Service user who is outwith Edinburgh e.g. a report written for another authority. CISSO and DAS referrals from other local authorities.</t>
   </si>
   <si>
     <t>CRI-001-007</t>
   </si>
   <si>
     <t>Service user file - diversion and bail</t>
   </si>
   <si>
     <t>Diversion from prosecution. Bail pending conclusion of case (pre-conviction).</t>
   </si>
   <si>
     <t>CRI service user not deceased - 2 years</t>
   </si>
   <si>
     <t>CRI-001-008</t>
   </si>
   <si>
     <t>Service user file - not guilty</t>
   </si>
   <si>
     <t>Service user found not guilty, not proven or have had their appeal upheld, resulting in a conviction being overturned</t>
   </si>
   <si>
     <t>CRI until notification of court disposal</t>
   </si>
   <si>
     <t>Notification of court disposal</t>
   </si>
   <si>
     <t>CRI-001-009</t>
   </si>
   <si>
     <t>Service user file - psychology assessment</t>
   </si>
   <si>
     <t>Service user - assessment for psychological interventions (Willow) - women subject to community based disposals, diversion and throughcare (statutory and voluntary)</t>
   </si>
   <si>
     <t>CRI service user not deceased - 30 years</t>
   </si>
   <si>
+    <t>CRI-002-001</t>
+  </si>
+  <si>
+    <t>Supporting non-offenders</t>
+  </si>
+  <si>
+    <t>Supporting people in contact with Justice Services (Non- court Mandated)</t>
+  </si>
+  <si>
+    <t>Groupwork/ intervention provided where the service user is not subject to statutory supervision and voluntarily engages with justice services</t>
+  </si>
+  <si>
+    <t>CRI service user not deceased - 1 year</t>
+  </si>
+  <si>
+    <t>CRI-002-002</t>
+  </si>
+  <si>
+    <t>Supporting the families of offenders (Non-court Mandated)</t>
+  </si>
+  <si>
+    <t>Caledonian women and children. A woman (whose partner or ex partner has been convicted of a domestic offence and is attending the Caledonian Men's Programme) engages with voluntary support provided by Willow. Children's worker available.</t>
+  </si>
+  <si>
     <t>DEM-001-001</t>
   </si>
   <si>
     <t>Democracy</t>
   </si>
   <si>
     <t>Decision making</t>
   </si>
   <si>
     <t>Council and committee meetings - major records</t>
   </si>
   <si>
     <t>Agenda, signed minutes, major business papers and reports, proceedings</t>
   </si>
   <si>
     <t>DEM transfer to Archives following meeting</t>
   </si>
   <si>
     <t>Date of meeting</t>
   </si>
   <si>
     <t>DEM-001-002</t>
   </si>
   <si>
     <t>Council and committee meetings - minor records</t>
@@ -3534,50 +3555,53 @@
   <si>
     <t>Managing the intake when a parent makes a request to have their child placed in a school outside their catchment area</t>
   </si>
   <si>
     <t>Application form containing family details and reason for requesting the place; waiting list</t>
   </si>
   <si>
     <t>EDU 2 years from end of academic year</t>
   </si>
   <si>
     <t>EDU-002-003</t>
   </si>
   <si>
     <t>Waiting lists for places</t>
   </si>
   <si>
     <t>EDU admissions and exclusions 7 years</t>
   </si>
   <si>
     <t>EDU-002-004</t>
   </si>
   <si>
     <t>Preventing exclusion from school</t>
   </si>
   <si>
+    <t>Pre-referral screening database, Children missing from Education referrals, Case notes (pupils) - Child's attendance record (from Seemis); Education Welfare Officer (EWO) reports; school reports; any medical/psychological reports required</t>
+  </si>
+  <si>
     <t>EDU 21 years</t>
   </si>
   <si>
     <t>21 years</t>
   </si>
   <si>
     <t>EDU-002-005</t>
   </si>
   <si>
     <t>Area Attendance Advisory Group (AAAG)</t>
   </si>
   <si>
     <t>Preventing exclusion from school: supporting Area Attendance Advisory Group (AAAG) meetings</t>
   </si>
   <si>
     <t>AAAG index card - summary of AAAG meetings and outcomes</t>
   </si>
   <si>
     <t>EDU admissions and exclusions 5 years</t>
   </si>
   <si>
     <t>EDU-002-006</t>
   </si>
   <si>
     <t>School directory</t>
@@ -4938,50 +4962,68 @@
   <si>
     <t>Scottish Welfare Fund - claim processing</t>
   </si>
   <si>
     <t>Includes records documenting awards of Community Care Grants and Crisis Grants</t>
   </si>
   <si>
     <t>FIN-005-005</t>
   </si>
   <si>
     <t>Collection of non domestic rates payable for a property</t>
   </si>
   <si>
     <t>FIN-005-006</t>
   </si>
   <si>
     <t>Rateable property information</t>
   </si>
   <si>
     <t>FIN-005-007</t>
   </si>
   <si>
     <t>Valuation lists</t>
   </si>
   <si>
+    <t>FIN-005-008</t>
+  </si>
+  <si>
+    <t>Visitor Levy Returns Process</t>
+  </si>
+  <si>
+    <t>Records documenting returns, chargeable transactions, records of payments, receipts, and financial arrangements</t>
+  </si>
+  <si>
+    <t>FIN-005-009</t>
+  </si>
+  <si>
+    <t>Visitor Levy Registration</t>
+  </si>
+  <si>
+    <t>Register of liable parties and registers of exempt accommodation providers</t>
+  </si>
+  <si>
     <t>FIN-006-001</t>
   </si>
   <si>
     <t>National taxation</t>
   </si>
   <si>
     <t>The preparation and submission of the Council's tax returns</t>
   </si>
   <si>
     <t>Income tax; Value added tax; Apprenticeship levy; National Insurance; Land and Buildings Transaction Tax</t>
   </si>
   <si>
     <t>FIN 6 years from end of tax year</t>
   </si>
   <si>
     <t>End of tax year</t>
   </si>
   <si>
     <t>FIN-007-001</t>
   </si>
   <si>
     <t>Payroll and pensions</t>
   </si>
   <si>
     <t>Managing the Council's payroll</t>
@@ -5403,53 +5445,50 @@
   <si>
     <t>HOU tenancy 5 years</t>
   </si>
   <si>
     <t>Termination of tenancy</t>
   </si>
   <si>
     <t>HOU-001-004</t>
   </si>
   <si>
     <t>Dealing with homelessness</t>
   </si>
   <si>
     <t>Dealing with homelessness including provision of temporary accommodation due to flooding or similar circumstances</t>
   </si>
   <si>
     <t>Assessment, Decisions, Temporary Accommodation including Records documenting the decoration and furnishing of a leased property to be used as temporary accommodation</t>
   </si>
   <si>
     <t>HOU long-term homelessness</t>
   </si>
   <si>
     <t>Decision</t>
   </si>
   <si>
-    <t>Frontline staff to transfer to tenant file if in existence, otherwise destroy</t>
-[...1 lines deleted...]
-  <si>
     <t>HOU short-term homelessness</t>
   </si>
   <si>
     <t>HOU-001-005</t>
   </si>
   <si>
     <t>Homelessness outcomes</t>
   </si>
   <si>
     <t>Collecting and reporting on outcomes for homeless people</t>
   </si>
   <si>
     <t>Edinburgh Common Customer Outcomes</t>
   </si>
   <si>
     <t>HOU 5 years from termination of service provision</t>
   </si>
   <si>
     <t>Termination of service provision</t>
   </si>
   <si>
     <t>HOU-001-006</t>
   </si>
   <si>
     <t>Common Housing Register (CHR) successful applications</t>
@@ -10269,50 +10308,65 @@
   <si>
     <t>Design and installation</t>
   </si>
   <si>
     <t>TRA 10 years from end of life of installation</t>
   </si>
   <si>
     <t>End of life of installation</t>
   </si>
   <si>
     <t>TRA-011-013</t>
   </si>
   <si>
     <t>Traffic lights and pedestrian crossings - maintenance</t>
   </si>
   <si>
     <t>TRA-011-014</t>
   </si>
   <si>
     <t>Disabled (blue) badges and Taxi Cards</t>
   </si>
   <si>
     <t>Application processing</t>
   </si>
   <si>
+    <t>TRA-011-015</t>
+  </si>
+  <si>
+    <t>Parking enforcement - Recording</t>
+  </si>
+  <si>
+    <t>Body worn video footage captured by parking attendants</t>
+  </si>
+  <si>
+    <t>TRA 45 Days from date of recording</t>
+  </si>
+  <si>
+    <t>45 days</t>
+  </si>
+  <si>
     <t>TRA-012-002</t>
   </si>
   <si>
     <t>Transport planning</t>
   </si>
   <si>
     <t>Strategy for existing transport and infrastructure</t>
   </si>
   <si>
     <t>Developing a vision and strategic directions regarding existing transport and infrastructure within the Local Authority</t>
   </si>
   <si>
     <t>Structure plan, local transport plan</t>
   </si>
   <si>
     <t>TRA-012-003</t>
   </si>
   <si>
     <t>Public transport service planning - assessment</t>
   </si>
   <si>
     <t>Assessment of requirements, Cycle and Disability Audits, Route Action Studies, Traffic Reviews. Includes scheduled services, demand responsive services and "special needs" services.</t>
   </si>
   <si>
     <t>TRA 5 years from when superseded SM</t>
@@ -10503,50 +10557,53 @@
   <si>
     <t>Site management plan</t>
   </si>
   <si>
     <t>WAS-005-005</t>
   </si>
   <si>
     <t>Licensed/permitted waste management site returns</t>
   </si>
   <si>
     <t>WAS transfer to Archives when site closes statutory</t>
   </si>
   <si>
     <t>WAS-005-006</t>
   </si>
   <si>
     <t>SEPA reporting</t>
   </si>
   <si>
     <t>Quarterly/annual reporting to the Scottish Environmental Protection Agency</t>
   </si>
   <si>
     <t>Monitoring and other data</t>
   </si>
   <si>
+    <t>WAS 5 years from end of calendar year statuory</t>
+  </si>
+  <si>
     <t>WAS-005-007</t>
   </si>
   <si>
     <t>Recording job skills and training requirements</t>
   </si>
   <si>
     <t>WAS 1 year from when superseded</t>
   </si>
   <si>
     <t>WAS-005-008</t>
   </si>
   <si>
     <t>Waste staff training</t>
   </si>
   <si>
     <t>WAS 5 years from termination of employment</t>
   </si>
   <si>
     <t>WAS-005-009</t>
   </si>
   <si>
     <t>Site inspection reports</t>
   </si>
   <si>
     <t>WAS-005-010</t>
@@ -10657,150 +10714,84 @@
     <t>WAS-006-002</t>
   </si>
   <si>
     <t>Recycling targets and performance statistics</t>
   </si>
   <si>
     <t>WAS-006-003</t>
   </si>
   <si>
     <t>Annual local authority waste arisings survey</t>
   </si>
   <si>
     <t>WAS 5 years from end of calendar year R</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Function</t>
   </si>
   <si>
     <t>Activity</t>
   </si>
   <si>
     <t>Activity Code</t>
-  </si>
-[...79 lines deleted...]
-    <t>Review annually</t>
   </si>
   <si>
     <t xml:space="preserve">What does a records retention schedule look like?
 </t>
   </si>
   <si>
     <t>Authorised by CLT: 8 February 2023</t>
   </si>
   <si>
     <t>BUSINESS CLASSIFICATION</t>
   </si>
   <si>
     <t>RETENTION RULE</t>
   </si>
   <si>
     <t>Activity Description</t>
   </si>
   <si>
+    <t>Rule Name</t>
+  </si>
+  <si>
+    <t>Rule Rule Type</t>
+  </si>
+  <si>
+    <t>Rule Trigger</t>
+  </si>
+  <si>
+    <t>Rule Min Period</t>
+  </si>
+  <si>
     <t xml:space="preserve">Designated Disposal Authority </t>
+  </si>
+  <si>
+    <t>Rule Disposition Action</t>
   </si>
   <si>
     <t>Each retention rule will link to one or more specific business activities of the Council. These business activities are listed and categorised by the Council's Business Classification Scheme - which covers everything from Adoptions to Waste Management. Each each activity has a unique reference.</t>
   </si>
   <si>
     <t>Council business activities are grouped together under broad Categories and Functions under the the Council's Business Classification Scheme. There are 26 top level Categories and over 170 Functions.</t>
   </si>
   <si>
     <t>Additional details for each activity.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Gives examples of the different types of records covered by a retention rule. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>It is never a definitive list.</t>
@@ -11056,252 +11047,304 @@
         <sz val="11"/>
         <color indexed="8"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">will be transferred to a third party at the end of the retention period </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Aptos Narrow"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>with no copies held by the Council</t>
     </r>
   </si>
   <si>
     <t>Children &amp; Families</t>
   </si>
   <si>
+    <t>Community Safety &amp; Emergencies</t>
+  </si>
+  <si>
+    <t>Education &amp; Skills</t>
+  </si>
+  <si>
+    <t>Risk &amp; Insurance</t>
+  </si>
+  <si>
+    <t>Transport &amp; Infrastructure</t>
+  </si>
+  <si>
+    <t>Leisure &amp; Culture</t>
+  </si>
+  <si>
+    <t>Crematoria &amp; Cemeteries</t>
+  </si>
+  <si>
+    <t>Health &amp; Safety</t>
+  </si>
+  <si>
+    <t>Planning &amp; Building Standards</t>
+  </si>
+  <si>
+    <t>Change Log</t>
+  </si>
+  <si>
+    <t>Version</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Author</t>
+  </si>
+  <si>
+    <t>Comment</t>
+  </si>
+  <si>
+    <t>CLT</t>
+  </si>
+  <si>
+    <t>Approved by CLT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Rule Name</t>
+  </si>
+  <si>
+    <t>Designated Diposal Authority</t>
+  </si>
+  <si>
+    <t>Rule Disposal Action</t>
+  </si>
+  <si>
+    <t>Automatic</t>
+  </si>
+  <si>
+    <t>Destroy</t>
+  </si>
+  <si>
+    <t>Transfer to Edinburgh City Archives</t>
+  </si>
+  <si>
+    <t>Transfer to Landlord</t>
+  </si>
+  <si>
+    <t>Depute Returning Officer</t>
+  </si>
+  <si>
+    <t>Return to candidate, otherwise destroy</t>
+  </si>
+  <si>
+    <t>Corporate Director</t>
+  </si>
+  <si>
+    <t>Review</t>
+  </si>
+  <si>
+    <t>Frontline Staff</t>
+  </si>
+  <si>
+    <t>Return to applicant</t>
+  </si>
+  <si>
+    <t>Transfer to National Records of Scotland</t>
+  </si>
+  <si>
+    <t>Transfer to tenant if file in existence, otherwise destroy</t>
+  </si>
+  <si>
+    <t>Service Manager</t>
+  </si>
+  <si>
+    <t>Return to Department of Transport</t>
+  </si>
+  <si>
+    <t>Review Annually</t>
+  </si>
+  <si>
+    <t>Transfer to New Owners</t>
+  </si>
+  <si>
+    <t>Voluntary Interventions - Groupwork/intervention</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voluntary Intervention - Caledonian woman and children. </t>
+  </si>
+  <si>
     <t>ICT</t>
   </si>
   <si>
-    <t>Community Safety &amp; Emergencies</t>
-[...53 lines deleted...]
-    <t>Pre-referral screening database, Children missing from Education referrals, Case notes (pupils) - Child's attendance record (from SEEMIS); Education Welfare Officer (EWO) reports; school reports; any medical/psychological reports required</t>
+    <t>"LEZ charge notices" added to TRA-004-008</t>
+  </si>
+  <si>
+    <t>CRI-001-005 minium peroid changed to 3 years</t>
+  </si>
+  <si>
+    <t>TRA-011-004 rule disposal action changed to review</t>
+  </si>
+  <si>
+    <t>"Event Planning and Operations Group (EPOG) meeting minutes" added to LEI-003-001; MAN-003-020 added</t>
+  </si>
+  <si>
+    <t>INF-004-001 removed; "training provision" removed from INF-006-006; INF-008-008 added</t>
+  </si>
+  <si>
+    <t>FIN-005-008, FIN-005-009, CRI-002-001, CRI-002-002 and TRA-011-015 added; "Referrals to CISSO and DAS" added to  CRI-001-006</t>
+  </si>
+  <si>
+    <t>Jennifer Hogg</t>
+  </si>
+  <si>
+    <t>Cicely Poulton</t>
+  </si>
+  <si>
+    <t>Samantha Laird</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <color theme="0"/>
+      <sz val="11"/>
+      <color indexed="9"/>
       <name val="Arial"/>
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...10 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF333333"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...13 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -11410,262 +11453,207 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
-[...64 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="1">
+  <dxfs count="6">
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <numFmt numFmtId="2" formatCode="0.00"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{23B85273-A5C3-4463-8F3B-3BDB2806C6B3}" name="Table1" displayName="Table1" ref="A3:D19" totalsRowShown="0">
-  <autoFilter ref="A3:D19" xr:uid="{23B85273-A5C3-4463-8F3B-3BDB2806C6B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{E790C006-9C29-4F53-AAC1-CA932B7C4CFC}" name="Table1" displayName="Table1" ref="A3:D19" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+  <autoFilter ref="A3:D19" xr:uid="{E790C006-9C29-4F53-AAC1-CA932B7C4CFC}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{BAAA3578-E4EC-4E6A-8877-D02BCC189F62}" name="Version" dataDxfId="0"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{953E77F0-8360-4076-AFAA-ED393BD01211}" name="Comment"/>
+    <tableColumn id="1" xr3:uid="{75DBEDC1-9E91-456A-8986-3E96161068D2}" name="Version" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{933A3B2B-A87B-4DA9-B5EC-771C450A74C0}" name="Date" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{AD16A9F6-A743-4370-82B5-FD493220C9DE}" name="Author" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{FBAD4907-25A4-4CAC-A0C1-80F544EC0F06}" name="Comment" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight8" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -11943,35652 +11931,35768 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2881BAA-EA8F-44E5-B417-358DBC51C149}">
   <dimension ref="A1:L12"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G20" sqref="G20"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="F16" sqref="F16:F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="25.1796875" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="5" max="5" width="13.54296875" customWidth="1"/>
     <col min="6" max="6" width="14.81640625" customWidth="1"/>
     <col min="7" max="7" width="25.54296875" customWidth="1"/>
     <col min="8" max="8" width="24.453125" customWidth="1"/>
     <col min="9" max="9" width="10.26953125" customWidth="1"/>
     <col min="10" max="10" width="11.1796875" customWidth="1"/>
     <col min="11" max="11" width="26.26953125" customWidth="1"/>
     <col min="12" max="12" width="28.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="25" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="H1" s="2" t="s">
+        <v>3538</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="19" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A2" s="26" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B2" s="27"/>
+      <c r="C2" s="27"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="29" t="s">
+        <v>3540</v>
+      </c>
+      <c r="H2" s="30"/>
+      <c r="I2" s="30"/>
+      <c r="J2" s="30"/>
+      <c r="K2" s="30"/>
+      <c r="L2" s="31"/>
+    </row>
+    <row r="3" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>3541</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="G3" s="5" t="s">
         <v>3542</v>
       </c>
-      <c r="B1" s="9"/>
-[...3 lines deleted...]
-      <c r="H1" s="10" t="s">
+      <c r="H3" s="3" t="s">
         <v>3543</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="I3" s="3" t="s">
         <v>3544</v>
       </c>
-      <c r="B2" s="12"/>
-[...4 lines deleted...]
-      <c r="G2" s="14" t="s">
+      <c r="J3" s="6" t="s">
         <v>3545</v>
       </c>
-      <c r="H2" s="15"/>
-[...18 lines deleted...]
-      <c r="E3" s="17" t="s">
+      <c r="K3" s="7" t="s">
         <v>3546</v>
       </c>
-      <c r="F3" s="18" t="s">
-[...14 lines deleted...]
-      <c r="K3" s="21" t="s">
+      <c r="L3" s="6" t="s">
         <v>3547</v>
       </c>
-      <c r="L3" s="20" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:12" ht="391.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="22" t="s">
+      <c r="A4" s="8" t="s">
         <v>3548</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="32" t="s">
         <v>3549</v>
       </c>
-      <c r="C4" s="24"/>
-[...1 lines deleted...]
-      <c r="E4" s="22" t="s">
+      <c r="C4" s="33"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="8" t="s">
         <v>3550</v>
       </c>
-      <c r="F4" s="26" t="s">
+      <c r="F4" s="9" t="s">
         <v>3551</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="G4" s="10" t="s">
         <v>3552</v>
       </c>
-      <c r="H4" s="28" t="s">
+      <c r="H4" s="11" t="s">
         <v>3553</v>
       </c>
-      <c r="I4" s="22" t="s">
+      <c r="I4" s="8" t="s">
         <v>3554</v>
       </c>
-      <c r="J4" s="22" t="s">
+      <c r="J4" s="8" t="s">
         <v>3555</v>
       </c>
-      <c r="K4" s="29" t="s">
+      <c r="K4" s="12" t="s">
         <v>3556</v>
       </c>
-      <c r="L4" s="22" t="s">
+      <c r="L4" s="8" t="s">
         <v>3557</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="30" t="s">
-[...12 lines deleted...]
-        <v>3040</v>
+      <c r="A6" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>890</v>
+      </c>
+      <c r="C6" s="24"/>
+      <c r="D6" s="24"/>
+      <c r="E6" s="24" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F6" s="24"/>
+      <c r="G6" s="13" t="s">
+        <v>3056</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A7" s="30" t="s">
+      <c r="A7" s="13" t="s">
         <v>3558</v>
       </c>
-      <c r="B7" s="31" t="s">
-[...4 lines deleted...]
-      <c r="E7" s="31" t="s">
+      <c r="B7" s="24" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C7" s="24"/>
+      <c r="D7" s="24"/>
+      <c r="E7" s="24" t="s">
+        <v>3595</v>
+      </c>
+      <c r="F7" s="24"/>
+      <c r="G7" s="13" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="13" t="s">
         <v>3559</v>
       </c>
-      <c r="F7" s="31"/>
-[...5 lines deleted...]
-      <c r="A8" s="30" t="s">
+      <c r="B8" s="24" t="s">
         <v>3560</v>
       </c>
-      <c r="B8" s="31" t="s">
+      <c r="C8" s="24"/>
+      <c r="D8" s="24"/>
+      <c r="E8" s="24" t="s">
+        <v>2148</v>
+      </c>
+      <c r="F8" s="24"/>
+      <c r="G8" s="13" t="s">
         <v>3561</v>
       </c>
-      <c r="C8" s="31"/>
-[...5 lines deleted...]
-      <c r="G8" s="30" t="s">
+    </row>
+    <row r="9" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C9" s="24"/>
+      <c r="D9" s="24"/>
+      <c r="E9" s="24" t="s">
+        <v>2241</v>
+      </c>
+      <c r="F9" s="24"/>
+      <c r="G9" s="13" t="s">
         <v>3562</v>
       </c>
     </row>
-    <row r="9" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...8 lines deleted...]
-      <c r="E9" s="31" t="s">
+    <row r="10" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="13" t="s">
+        <v>654</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C10" s="24"/>
+      <c r="D10" s="24"/>
+      <c r="E10" s="24" t="s">
         <v>3563</v>
       </c>
-      <c r="F9" s="31"/>
-      <c r="G9" s="30" t="s">
+      <c r="F10" s="24"/>
+      <c r="G10" s="13" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="13" t="s">
         <v>3564</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="E10" s="31" t="s">
+      <c r="B11" s="24" t="s">
         <v>3565</v>
       </c>
-      <c r="F10" s="31"/>
-      <c r="G10" s="30" t="s">
+      <c r="C11" s="24"/>
+      <c r="D11" s="24"/>
+      <c r="E11" s="24" t="s">
+        <v>2535</v>
+      </c>
+      <c r="F11" s="24"/>
+      <c r="G11" s="14"/>
+    </row>
+    <row r="12" spans="1:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="13" t="s">
+        <v>849</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C12" s="24"/>
+      <c r="D12" s="24"/>
+      <c r="E12" s="24" t="s">
         <v>3566</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="G12" s="32"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="G2:L2"/>
+    <mergeCell ref="B4:D4"/>
+    <mergeCell ref="B6:D6"/>
+    <mergeCell ref="E6:F6"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="E9:F9"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:F12"/>
-    <mergeCell ref="B7:D7"/>
-[...10 lines deleted...]
-    <mergeCell ref="E6:F6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A6" location="'Adult Care Services'!A1" display="Adult Care Services" xr:uid="{1C09E0DB-625F-40A2-9A39-65D9D9B24E9D}"/>
-[...24 lines deleted...]
-    <hyperlink ref="G10" location="Waste!A1" display="Waste" xr:uid="{712B2265-D046-45ED-B577-5C30B32142B1}"/>
+    <hyperlink ref="A6" location="'Adult Care Services'!A1" display="Adult Care Services" xr:uid="{D8C4D54E-C387-4AD9-8F53-3329ED8F4F16}"/>
+    <hyperlink ref="A7" location="'Children &amp; Families'!A1" display="Children &amp; Families" xr:uid="{AB2FD857-A62D-4D87-A82D-EC0E12105340}"/>
+    <hyperlink ref="A8" location="'Community Safety &amp; Emergencies'!A1" display="Community Safety &amp; Emergencies" xr:uid="{402256EE-93BB-4B27-9358-DB47FF5AA73B}"/>
+    <hyperlink ref="A9" location="'Consumer Affairs'!A1" display="Consumer Affairs" xr:uid="{A683F040-CE48-4F49-96B1-761D701E3E2E}"/>
+    <hyperlink ref="A10" location="'Council Property'!A1" display="Council Property" xr:uid="{119BA8FF-DAF9-4F35-99CA-007B255D8C2D}"/>
+    <hyperlink ref="A11" location="'Crematoria &amp; Cemeteries'!A1" display="Crematoria &amp; Cemeteries" xr:uid="{7F6604EC-B1AC-48F1-B760-29405C432A62}"/>
+    <hyperlink ref="A12" location="'Criminal Justice'!A1" display="Criminal Justice" xr:uid="{8E11EA1D-326C-406B-BB03-EEFEEF7B29D8}"/>
+    <hyperlink ref="B6" location="Democracy!A1" display="Democracy" xr:uid="{B0575023-1C23-49C9-B6E9-43FF0370D279}"/>
+    <hyperlink ref="B7" location="'Econ Dev'!A1" display="Economic Development" xr:uid="{D671AE65-B60F-402E-A9D6-06ED1E46ED33}"/>
+    <hyperlink ref="B8" location="'Education &amp; Skills'!A1" display="Education &amp; Skills" xr:uid="{50212D96-C586-47DD-81CE-D088B85A1DCC}"/>
+    <hyperlink ref="B9" location="'Environmental protection'!A1" display="Environmental Protection" xr:uid="{77205495-F8DE-42A1-9D6D-F6D7056DF82D}"/>
+    <hyperlink ref="B10" location="Finance!A1" display="Finance" xr:uid="{BE2DF92D-88E9-486F-B793-1EF3A6FE5243}"/>
+    <hyperlink ref="B11" location="'Health &amp; Safety'!A1" display="Health &amp; Safety" xr:uid="{69FAB262-E71E-4BA6-94A7-0F41516EBC1D}"/>
+    <hyperlink ref="B12" location="Housing!A1" display="Housing" xr:uid="{D397146E-C5DA-495A-96AF-04E293190B17}"/>
+    <hyperlink ref="E6" location="HR!A1" display="Human Resources" xr:uid="{6494C748-C495-4F4B-92DE-05967A2F47BC}"/>
+    <hyperlink ref="E7" location="ICT!A1" display="ICT" xr:uid="{586C4921-074D-4B71-8B2F-5B1219E22196}"/>
+    <hyperlink ref="E8" location="'Information management'!A1" display="Information Management" xr:uid="{C83F68B8-B0C4-46C0-86E7-7A159F3420CA}"/>
+    <hyperlink ref="E9" location="Legal!A1" display="Legal" xr:uid="{BB27BBD7-C555-496E-A1FA-E472BA5326D3}"/>
+    <hyperlink ref="E10" location="'Leisure &amp; Culture'!A1" display="Leisure &amp; Culture" xr:uid="{79DD4894-B196-47F7-8D95-CD66E5F2145A}"/>
+    <hyperlink ref="E11" location="Management!A1" display="Management" xr:uid="{763B9D12-08C1-41E0-8682-AD59F3EC1391}"/>
+    <hyperlink ref="E12" location="'P &amp; BS'!A1" display="Planning &amp; Building Standards" xr:uid="{4B29D503-9386-4A4D-AD42-785285BD4D24}"/>
+    <hyperlink ref="G6" location="Procurement!A1" display="Procurement" xr:uid="{EF9575EB-D065-48FD-92FA-944167B70C77}"/>
+    <hyperlink ref="G7" location="Registrars!A1" display="Registrars" xr:uid="{16C2426A-67D4-45D8-B325-BC4D8D455958}"/>
+    <hyperlink ref="G8" location="'Risk &amp; Insurance'!A1" display="Risk &amp; Insurance" xr:uid="{2BC223F6-DBB0-4CB2-8A99-0B21B9FEE9A5}"/>
+    <hyperlink ref="G9" location="'Transport &amp; Infrastructure'!A1" display="Transport &amp; Infrastructure" xr:uid="{2C501524-6607-49E9-9335-F30E6F2E8F72}"/>
+    <hyperlink ref="G10" location="'Waste Management'!A1" display="Waste Management" xr:uid="{CB43FAF5-1CF6-4AF4-82FE-D6E218206B21}"/>
+    <hyperlink ref="E12:F12" location="'Planning &amp; Building Standards'!A1" display="Planning &amp; Building Standards" xr:uid="{DB4179D7-4649-4621-8630-631226C9FFF5}"/>
+    <hyperlink ref="E11:F11" location="Management!A1" display="Management" xr:uid="{DB00038F-B4BB-4A7C-88B9-77E3C4B03513}"/>
+    <hyperlink ref="E10:F10" location="'Leisure &amp; Culture'!A1" display="Leisure &amp; Culture" xr:uid="{F6A76EEE-214C-4A47-B81C-56574B110CE2}"/>
+    <hyperlink ref="E9:F9" location="'Legal Services'!A1" display="Legal Services" xr:uid="{E31BB0C3-0A9F-40AF-AB83-56EA2DB554C0}"/>
+    <hyperlink ref="E8:F8" location="'Information Management'!A1" display="Information Management" xr:uid="{89B8E41C-6427-40A3-AAE8-AC169555FCC2}"/>
+    <hyperlink ref="E7:F7" location="'Information and Communication T'!A1" display="ICT" xr:uid="{BF907687-1EAE-47A0-8982-61ACFD83D6DF}"/>
+    <hyperlink ref="B6:D6" location="Democracy!A1" display="Democracy" xr:uid="{CDC42E45-8F8A-449C-93EC-5CD25E26F1BA}"/>
+    <hyperlink ref="B7:D7" location="'Economic Development'!A1" display="Economic Development" xr:uid="{CBB7AD36-FC3C-41BA-8385-17AE9C71AE76}"/>
+    <hyperlink ref="B8:D8" location="'Education &amp; Skills'!A1" display="Education &amp; Skills" xr:uid="{EAD4C383-5037-43A9-9A87-466059C04245}"/>
+    <hyperlink ref="B9:D9" location="'Environmental Protection'!A1" display="Environmental Protection" xr:uid="{A731908C-F8CA-444A-8B27-A966637E2957}"/>
+    <hyperlink ref="B10:D10" location="Finance!A1" display="Finance" xr:uid="{CF3719C2-8F4C-443E-BE3E-EA4EF2A846C0}"/>
+    <hyperlink ref="B11:D11" location="'Health &amp; Safety'!A1" display="Health &amp; Safety" xr:uid="{CE554664-6D78-44AC-B10E-D2A666258C48}"/>
+    <hyperlink ref="B12:D12" location="Housing!A1" display="Housing" xr:uid="{AC3DBCB9-FBBF-4B0E-BD8C-533562236101}"/>
+    <hyperlink ref="E6:F6" location="'Human Resources'!A1" display="Human Resources" xr:uid="{9F891FB9-B81F-48E1-9EC5-EAE8DD0C88E4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C097768B-2CA8-434F-B472-45B98D2D0010}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A965774-FFFB-44DB-B15D-59A40995D244}">
   <dimension ref="A1:L29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.6328125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="28.54296875" style="6" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...71 lines deleted...]
-      <c r="G3" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>889</v>
       </c>
-      <c r="H3" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>890</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>891</v>
       </c>
-      <c r="E4" s="7"/>
-      <c r="F4" s="7" t="s">
+      <c r="D2" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>898</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J4" s="7" t="s">
+      <c r="G4" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>905</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>910</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>913</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>914</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>917</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>922</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>934</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>944</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>947</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>937</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="7" t="s">
-[...72 lines deleted...]
-      <c r="J6" s="7" t="s">
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>968</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>971</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J21" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="7" t="s">
-[...56 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="K21" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>974</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="G22" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="G24" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3582</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...104 lines deleted...]
-      <c r="F13" s="7" t="s">
+      <c r="G27" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>980</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G13" s="7" t="s">
-[...605 lines deleted...]
-        <v>3528</v>
+      <c r="G29" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3581</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3579</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{C097768B-2CA8-434F-B472-45B98D2D0010}"/>
+  <autoFilter ref="A1:L1" xr:uid="{3A965774-FFFB-44DB-B15D-59A40995D244}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9BEB9D9F-1F2E-4DD0-BBD1-E311F405E569}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28405C5B-DAE7-4A46-8447-BB0A7D892C89}">
   <dimension ref="A1:L28"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView topLeftCell="G1" workbookViewId="0">
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.81640625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="11" width="13.453125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>995</v>
-[...30 lines deleted...]
-    <row r="3" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1005</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>1000</v>
+        <v>1010</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>995</v>
-[...8 lines deleted...]
-      <c r="F3" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...18 lines deleted...]
-    <row r="4" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G3" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>1004</v>
+        <v>1014</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>995</v>
-[...4 lines deleted...]
-      <c r="D4" s="7" t="s">
         <v>1005</v>
       </c>
-      <c r="E4" s="7"/>
-      <c r="F4" s="7" t="s">
+      <c r="C4" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...18 lines deleted...]
-    <row r="5" spans="1:12" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="G4" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>1006</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...31 lines deleted...]
-    <row r="6" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="D5" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
-        <v>1009</v>
+        <v>1019</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>995</v>
-[...8 lines deleted...]
-      <c r="F6" s="7" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...18 lines deleted...]
-    <row r="7" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G6" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>1031</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1049</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1063</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>1013</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...9 lines deleted...]
-      <c r="F7" s="7" t="s">
+      <c r="J21" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...72 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="G23" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F25" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="G25" s="1" t="s">
+        <v>1097</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F11" s="7" t="s">
+      <c r="G27" s="1" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="7" t="s">
-[...645 lines deleted...]
-        <v>3516</v>
+      <c r="G28" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L28" xr:uid="{9BEB9D9F-1F2E-4DD0-BBD1-E311F405E569}"/>
+  <autoFilter ref="A1:L1" xr:uid="{28405C5B-DAE7-4A46-8447-BB0A7D892C89}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{047F1833-7565-49CB-9CEA-5B7897D81CCD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC9E6CF8-E8B9-4DC3-8A98-BB262A40DF0E}">
   <dimension ref="A1:L61"/>
   <sheetViews>
-    <sheetView topLeftCell="A8" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12" max="12" width="16.54296875" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...46 lines deleted...]
-      <c r="J2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1115</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1121</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>1139</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1154</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1157</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1160</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>1163</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>1169</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>1178</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>1193</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>1199</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>1211</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>1230</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="112.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>1239</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>1254</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>1214</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>1265</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>1269</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J43" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="7" t="s">
-[...25 lines deleted...]
-      <c r="G3" s="7" t="s">
+      <c r="K43" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>1113</v>
       </c>
-      <c r="H3" s="7" t="s">
-[...179 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="C44" s="1" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...82 lines deleted...]
-      <c r="J10" s="7" t="s">
+      <c r="G45" s="1" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>1306</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>1315</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>1327</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>1336</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>1339</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>1346</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>1352</v>
+      </c>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>1358</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J57" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K10" s="50" t="s">
-[...1354 lines deleted...]
-      <c r="D47" s="7" t="s">
+      <c r="K57" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>1360</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>1299</v>
       </c>
-      <c r="E47" s="7"/>
-[...368 lines deleted...]
-      <c r="F57" s="7" t="s">
+      <c r="H58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>1364</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>1366</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>1370</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>1346</v>
       </c>
-      <c r="G57" s="7" t="s">
-[...75 lines deleted...]
-      <c r="G59" s="7" t="s">
+      <c r="G60" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>1356</v>
       </c>
-      <c r="H59" s="7" t="s">
-[...88 lines deleted...]
-        <v>3516</v>
+      <c r="D61" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L61" xr:uid="{047F1833-7565-49CB-9CEA-5B7897D81CCD}"/>
+  <autoFilter ref="A1:L1" xr:uid="{AC9E6CF8-E8B9-4DC3-8A98-BB262A40DF0E}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{866C941A-61F0-42E9-9F1E-D2835CD25C6A}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{923CDB8C-A904-4B6F-9951-DD0F5A6A7A1E}">
   <dimension ref="A1:L18"/>
   <sheetViews>
-    <sheetView topLeftCell="C4" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="16.7265625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="75" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>1367</v>
-[...33 lines deleted...]
-    <row r="3" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1378</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>1372</v>
-[...33 lines deleted...]
-    <row r="4" spans="1:12" ht="87.5" x14ac:dyDescent="0.35">
+        <v>1383</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>1377</v>
-[...11 lines deleted...]
-      <c r="F4" s="7" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>1379</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...18 lines deleted...]
-    <row r="5" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="C4" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>1380</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...31 lines deleted...]
-    <row r="6" spans="1:12" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="D5" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
-        <v>1385</v>
-[...33 lines deleted...]
-    <row r="7" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+        <v>1396</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>1400</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
-        <v>1390</v>
-[...11 lines deleted...]
-      <c r="F7" s="7" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...18 lines deleted...]
-    <row r="8" spans="1:12" ht="100" x14ac:dyDescent="0.35">
+      <c r="G7" s="1" t="s">
+        <v>1403</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
-        <v>1394</v>
-[...33 lines deleted...]
-    <row r="9" spans="1:12" ht="137.5" x14ac:dyDescent="0.35">
+        <v>1405</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1406</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
-        <v>1397</v>
-[...33 lines deleted...]
-    <row r="10" spans="1:12" ht="75" x14ac:dyDescent="0.35">
+        <v>1408</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
-        <v>1401</v>
-[...33 lines deleted...]
-    <row r="11" spans="1:12" ht="87.5" x14ac:dyDescent="0.35">
+        <v>1412</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A11" s="1" t="s">
-        <v>1404</v>
-[...33 lines deleted...]
-    <row r="12" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1415</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A12" s="1" t="s">
-        <v>1408</v>
-[...33 lines deleted...]
-    <row r="13" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1419</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A13" s="1" t="s">
-        <v>1411</v>
-[...33 lines deleted...]
-    <row r="14" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+        <v>1422</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>1418</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A14" s="1" t="s">
-        <v>1414</v>
-[...33 lines deleted...]
-    <row r="15" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1425</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>1427</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A15" s="1" t="s">
-        <v>1419</v>
-[...11 lines deleted...]
-      <c r="F15" s="7" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="7" t="s">
-[...18 lines deleted...]
-    <row r="16" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="G15" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A16" s="1" t="s">
-        <v>1422</v>
-[...33 lines deleted...]
-    <row r="17" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1433</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A17" s="1" t="s">
-        <v>1427</v>
-[...33 lines deleted...]
-    <row r="18" spans="1:12" ht="87.5" x14ac:dyDescent="0.35">
+        <v>1438</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>1442</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A18" s="1" t="s">
-        <v>1432</v>
-[...32 lines deleted...]
-        <v>3516</v>
+        <v>1443</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L18" xr:uid="{866C941A-61F0-42E9-9F1E-D2835CD25C6A}"/>
+  <autoFilter ref="A1:L1" xr:uid="{923CDB8C-A904-4B6F-9951-DD0F5A6A7A1E}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAE403B2-29C1-4CF7-B543-97B8085980B7}">
-  <dimension ref="A1:L56"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F7B5DC2-DD76-47E7-8A6F-6AC0FCD041BD}">
+  <dimension ref="A1:L58"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.26953125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="16.26953125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...127 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>1449</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>1450</v>
       </c>
-      <c r="E5" s="7"/>
-[...23 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>1451</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="D2" s="1" t="s">
         <v>1452</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="7" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1455</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="7" t="s">
+      <c r="G6" s="1" t="s">
+        <v>1464</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>1476</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1482</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>1484</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>1475</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>1512</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>1515</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>1527</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>1533</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>1556</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>1557</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>1553</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>1575</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>1470</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>1583</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>1584</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>1587</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J37" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="7" t="s">
-[...22 lines deleted...]
-      <c r="F7" s="7" t="s">
+      <c r="K37" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...290 lines deleted...]
-      <c r="F15" s="7" t="s">
+      <c r="G38" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>1596</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="7" t="s">
-[...220 lines deleted...]
-      <c r="F21" s="7" t="s">
+      <c r="G40" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...144 lines deleted...]
-      <c r="F25" s="7" t="s">
+      <c r="G46" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F26" s="7" t="s">
+      <c r="G47" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>1620</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>1623</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G26" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F27" s="7" t="s">
+      <c r="G52" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G27" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F28" s="7" t="s">
+      <c r="G53" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G28" s="7" t="s">
-[...68 lines deleted...]
-      <c r="F30" s="7" t="s">
+      <c r="G54" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G30" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F31" s="7" t="s">
+      <c r="G55" s="1" t="s">
+        <v>1635</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1" t="s">
+        <v>1647</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G31" s="7" t="s">
-[...855 lines deleted...]
-      <c r="A55" s="7" t="s">
+      <c r="G57" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>1632</v>
       </c>
-      <c r="B55" s="7" t="s">
-[...64 lines deleted...]
-        <v>3516</v>
+      <c r="D58" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1" t="s">
+        <v>1655</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L56" xr:uid="{DAE403B2-29C1-4CF7-B543-97B8085980B7}"/>
+  <autoFilter ref="A1:L1" xr:uid="{6F7B5DC2-DD76-47E7-8A6F-6AC0FCD041BD}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16712F8F-9A00-49E7-B41A-0DFD208B0A28}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2FA0787C-6962-4E4E-996A-500E547E6DCA}">
   <dimension ref="A1:L24"/>
   <sheetViews>
-    <sheetView topLeftCell="G1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.26953125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="12" width="16.1796875" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...32 lines deleted...]
-      <c r="F2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="7" t="s">
-[...149 lines deleted...]
-      <c r="G6" s="7" t="s">
+      <c r="G2" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>1658</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="7" t="s">
+      <c r="C3" s="1" t="s">
         <v>1659</v>
       </c>
-      <c r="J6" s="7" t="s">
+      <c r="D3" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>1668</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3592</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>1680</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1683</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1692</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>1706</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>1707</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1710</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>1716</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1719</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1728</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>1731</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>1734</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>1748</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="7" t="s">
-[...659 lines deleted...]
-        <v>3516</v>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L24" xr:uid="{16712F8F-9A00-49E7-B41A-0DFD208B0A28}"/>
+  <autoFilter ref="A1:L1" xr:uid="{2FA0787C-6962-4E4E-996A-500E547E6DCA}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55053539-4D65-4DAF-8572-6D63545E0E29}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C39017A4-64E7-4470-8FAC-1BB83E33B395}">
   <dimension ref="A1:L33"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A24" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.26953125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="15.453125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>1743</v>
-[...35 lines deleted...]
-    <row r="3" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+        <v>1760</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>1766</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>1751</v>
-[...35 lines deleted...]
-    <row r="4" spans="1:12" ht="300" x14ac:dyDescent="0.35">
+        <v>1768</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>1757</v>
-[...16 lines deleted...]
-      <c r="G4" s="7" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>1761</v>
       </c>
-      <c r="H4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="7" t="s">
+      <c r="C4" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="J4" s="7" t="s">
-[...32 lines deleted...]
-      <c r="I5" s="7" t="s">
+      <c r="D4" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3588</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>1762</v>
       </c>
-      <c r="J5" s="7" t="s">
-[...34 lines deleted...]
-      <c r="I6" s="7" t="s">
+      <c r="D5" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>1770</v>
       </c>
-      <c r="J6" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="F7" s="1" t="s">
         <v>1771</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G7" s="1" t="s">
-        <v>1773</v>
+        <v>1789</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>1774</v>
+        <v>1790</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>3523</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+        <v>3577</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3580</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
-        <v>1775</v>
+        <v>1791</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>1744</v>
+        <v>1761</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>1776</v>
+        <v>1792</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>1777</v>
+        <v>1793</v>
       </c>
       <c r="E8" s="1"/>
       <c r="F8" s="1" t="s">
-        <v>1778</v>
+        <v>1794</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>1779</v>
+        <v>1795</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I8" s="1" t="s">
-        <v>1780</v>
+        <v>1796</v>
       </c>
       <c r="J8" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>3523</v>
-[...68 lines deleted...]
-      <c r="I10" s="7" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>1792</v>
       </c>
-      <c r="J10" s="7" t="s">
-[...48 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="D9" s="1" t="s">
         <v>1798</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="E9" s="1" t="s">
         <v>1799</v>
       </c>
-      <c r="E12" s="7"/>
-      <c r="F12" s="7" t="s">
+      <c r="F9" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>1802</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F13" s="7" t="s">
+      <c r="G12" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G13" s="7" t="s">
-[...49 lines deleted...]
-      <c r="K14" s="7" t="s">
+      <c r="G13" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J14" s="1" t="s">
         <v>481</v>
       </c>
-      <c r="L14" s="40"/>
-[...17 lines deleted...]
-      <c r="F15" s="7" t="s">
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="7" t="s">
+      <c r="G15" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1834</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>1772</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>1849</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>1858</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="J23" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K15" s="7" t="s">
-[...102 lines deleted...]
-      <c r="J18" s="7" t="s">
+      <c r="K23" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="J25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K18" s="7" t="s">
-[...22 lines deleted...]
-      <c r="F19" s="7" t="s">
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>1871</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>1877</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>1889</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>1893</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>1899</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G19" s="7" t="s">
-[...70 lines deleted...]
-      <c r="F21" s="7" t="s">
+      <c r="G31" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...366 lines deleted...]
-      <c r="F31" s="7" t="s">
+      <c r="G32" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>1901</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>1905</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G31" s="7" t="s">
-[...89 lines deleted...]
-        <v>3516</v>
+      <c r="G33" s="1" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L33" xr:uid="{55053539-4D65-4DAF-8572-6D63545E0E29}"/>
+  <autoFilter ref="A1:L1" xr:uid="{C39017A4-64E7-4470-8FAC-1BB83E33B395}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B3C15C-ED01-4D15-93A7-AFD2335CBF9F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{66A61C44-8626-403A-8405-323814302DF0}">
   <dimension ref="A1:L48"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView topLeftCell="G1" workbookViewId="0">
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.7265625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="14.7265625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="150.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>1892</v>
+        <v>1908</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>1893</v>
-[...32 lines deleted...]
-    <row r="3" spans="1:12" ht="148.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>1909</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>1911</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>1899</v>
+        <v>1915</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>1893</v>
-[...32 lines deleted...]
-    <row r="4" spans="1:12" ht="102" customHeight="1" x14ac:dyDescent="0.35">
+        <v>1909</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>1917</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>1913</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>1902</v>
+        <v>1918</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>1893</v>
-[...10 lines deleted...]
-      <c r="F4" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>1919</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...18 lines deleted...]
-    <row r="5" spans="1:12" ht="157" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="G4" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>1922</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
-        <v>1907</v>
+        <v>1923</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>1893</v>
-[...8 lines deleted...]
-      <c r="F5" s="7" t="s">
         <v>1909</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="C5" s="1" t="s">
         <v>1910</v>
       </c>
-      <c r="H5" s="7" t="s">
-[...15 lines deleted...]
-    <row r="6" spans="1:12" ht="197.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="D5" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
-        <v>1911</v>
+        <v>1927</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>1893</v>
-[...8 lines deleted...]
-      <c r="F6" s="7" t="s">
         <v>1909</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...18 lines deleted...]
-    <row r="7" spans="1:12" ht="100" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C6" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>1925</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
-        <v>1913</v>
+        <v>1929</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>1893</v>
-[...4 lines deleted...]
-      <c r="D7" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>1914</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...24 lines deleted...]
-    <row r="8" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A8" s="1" t="s">
-        <v>1917</v>
+        <v>1933</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>1893</v>
-[...30 lines deleted...]
-    <row r="9" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>1909</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>1934</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A9" s="1" t="s">
-        <v>1921</v>
+        <v>1937</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>1893</v>
-[...30 lines deleted...]
-    <row r="10" spans="1:12" ht="101" customHeight="1" x14ac:dyDescent="0.35">
+        <v>1909</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>1938</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A10" s="1" t="s">
-        <v>1925</v>
+        <v>1941</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>1893</v>
-[...4 lines deleted...]
-      <c r="D10" s="7" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>1943</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>1949</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>1910</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>1953</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>1926</v>
       </c>
-      <c r="E10" s="7"/>
-[...38 lines deleted...]
-      <c r="F11" s="7" t="s">
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>1959</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>1961</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>1965</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>1970</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>1974</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="7" t="s">
-[...316 lines deleted...]
-      <c r="D20" s="7" t="s">
+      <c r="G20" s="1" t="s">
+        <v>1983</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>1986</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>1989</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>1994</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>1995</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>1997</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>2001</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>2003</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>2007</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>2010</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>2015</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>2019</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>2023</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>2026</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>2027</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>2029</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>2030</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>1966</v>
       </c>
-      <c r="E20" s="7"/>
-      <c r="F20" s="7" t="s">
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>2042</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1" t="s">
+        <v>2045</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>2049</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>2054</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>2057</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>2058</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...68 lines deleted...]
-      <c r="F22" s="7" t="s">
+      <c r="G45" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>2070</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G22" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F23" s="7" t="s">
+      <c r="G46" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>1424</v>
+      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G23" s="7" t="s">
-[...886 lines deleted...]
-    <row r="48" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G47" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A48" s="1" t="s">
-        <v>2059</v>
+        <v>2075</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>1893</v>
-[...27 lines deleted...]
-        <v>3516</v>
+        <v>1909</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>2079</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L48" xr:uid="{12B3C15C-ED01-4D15-93A7-AFD2335CBF9F}"/>
+  <autoFilter ref="A1:L1" xr:uid="{66A61C44-8626-403A-8405-323814302DF0}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC904214-59E0-4673-8885-10BE90364D02}">
-  <dimension ref="A1:L16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78678C37-3CA8-421B-B25C-0BC6AC3A983F}">
+  <dimension ref="A1:L15"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="20.08984375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="15.7265625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>2064</v>
+        <v>2080</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>2065</v>
-[...32 lines deleted...]
-    <row r="3" spans="1:12" ht="75" x14ac:dyDescent="0.35">
+        <v>2081</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>2071</v>
+        <v>2087</v>
       </c>
       <c r="B3" s="1" t="s">
-        <v>2065</v>
-[...32 lines deleted...]
-    <row r="4" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>2081</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>2085</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>2090</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>2091</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>2076</v>
+        <v>2092</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>2065</v>
-[...10 lines deleted...]
-      <c r="F4" s="7" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>2094</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...18 lines deleted...]
-    <row r="5" spans="1:12" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="G4" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A5" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>2081</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...33 lines deleted...]
-    <row r="6" spans="1:12" ht="75" x14ac:dyDescent="0.35">
+      <c r="C5" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>2099</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>2103</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>2105</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>2109</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>2111</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>2117</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>2086</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F6" s="7" t="s">
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>2123</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>2129</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>2131</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>2134</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>2135</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>2137</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>2138</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>2141</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...368 lines deleted...]
-      <c r="L16" s="40"/>
+      <c r="G15" s="1" t="s">
+        <v>2146</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3584</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L15" xr:uid="{CC904214-59E0-4673-8885-10BE90364D02}"/>
+  <autoFilter ref="A1:L1" xr:uid="{78678C37-3CA8-421B-B25C-0BC6AC3A983F}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63E5A0F5-9A84-42F9-9F53-C392ED008EB9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F9E7A413-F96D-4EF8-83B2-6F514CBCE889}">
   <dimension ref="A1:L23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:XFD1"/>
+    <sheetView topLeftCell="A17" workbookViewId="0">
+      <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="14.36328125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="16.81640625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...110 lines deleted...]
-      <c r="F4" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>2147</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>2148</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>2149</v>
       </c>
-      <c r="E5" s="7" t="s">
+      <c r="D2" s="1" t="s">
         <v>2150</v>
       </c>
-      <c r="F5" s="7" t="s">
-[...22 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="E2" s="1" t="s">
         <v>2151</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="F2" s="1" t="s">
         <v>2152</v>
       </c>
-      <c r="E6" s="7" t="s">
+      <c r="G2" s="1" t="s">
         <v>2153</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="J2" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
         <v>2155</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="7" t="s">
+      <c r="B3" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>2156</v>
       </c>
-      <c r="J6" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="E3" s="1" t="s">
         <v>2157</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="F3" s="1" t="s">
         <v>2158</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="G3" s="1" t="s">
         <v>2159</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="J3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="112.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
         <v>2160</v>
       </c>
-      <c r="H7" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B4" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>2161</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E4" s="1" t="s">
         <v>2162</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="F4" s="1" t="s">
         <v>2163</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="G4" s="1" t="s">
+        <v>2153</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>2154</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="J4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
         <v>2164</v>
       </c>
-      <c r="H8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="7" t="s">
+      <c r="B5" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>2165</v>
       </c>
-      <c r="J8" s="7" t="s">
+      <c r="E5" s="1" t="s">
+        <v>2166</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>2158</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...13 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="K5" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>2167</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="B6" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>2168</v>
       </c>
-      <c r="E9" s="7"/>
-      <c r="F9" s="7" t="s">
+      <c r="E6" s="1" t="s">
+        <v>2169</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>2179</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>2170</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>2181</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...44 lines deleted...]
-      <c r="J10" s="7" t="s">
+      <c r="G9" s="1" t="s">
+        <v>2185</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>2187</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>2193</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>2199</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>2203</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>2206</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>2209</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>2211</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J16" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K10" s="7" t="s">
-[...56 lines deleted...]
-      <c r="F12" s="7" t="s">
+      <c r="K16" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>2215</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J12" s="7" t="s">
+      <c r="G17" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K12" s="7" t="s">
-[...56 lines deleted...]
-      <c r="F14" s="7" t="s">
+      <c r="K17" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>2223</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>2227</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G14" s="7" t="s">
-[...341 lines deleted...]
-        <v>3525</v>
+      <c r="G20" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>2229</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>2230</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>2233</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>2235</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>2238</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>2239</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3584</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L23" xr:uid="{63E5A0F5-9A84-42F9-9F53-C392ED008EB9}"/>
+  <autoFilter ref="A1:L1" xr:uid="{F9E7A413-F96D-4EF8-83B2-6F514CBCE889}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F05B9795-BC5E-41D7-8EE6-F2029BA22FBC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D145D337-C43D-45BF-9313-1E388966BBCB}">
   <dimension ref="A1:D19"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B14" sqref="B14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.1796875" customWidth="1"/>
+    <col min="1" max="1" width="19" style="19" customWidth="1"/>
+    <col min="2" max="2" width="19" style="18" customWidth="1"/>
+    <col min="3" max="3" width="19.08984375" style="16" customWidth="1"/>
+    <col min="4" max="4" width="55.36328125" style="16" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="33" t="s">
+      <c r="A1" s="17" t="s">
+        <v>3567</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A3" s="19" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C3" s="20" t="s">
         <v>3570</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="D3" s="16" t="s">
         <v>3571</v>
       </c>
-      <c r="B3" s="34" t="s">
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A4" s="21">
+        <v>1</v>
+      </c>
+      <c r="B4" s="22">
+        <v>44965</v>
+      </c>
+      <c r="C4" s="20" t="s">
         <v>3572</v>
       </c>
-      <c r="C3" s="34" t="s">
+      <c r="D4" s="16" t="s">
         <v>3573</v>
       </c>
-      <c r="D3" t="s">
-[...15 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A5" s="37"/>
-[...5 lines deleted...]
-      <c r="A7" s="37"/>
+      <c r="A5" s="21">
+        <v>1.01</v>
+      </c>
+      <c r="B5" s="22">
+        <v>45041</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>3597</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A6" s="21">
+        <v>1.02</v>
+      </c>
+      <c r="B6" s="23">
+        <v>45222</v>
+      </c>
+      <c r="C6" s="20" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D6" s="16" t="s">
+        <v>3600</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A7" s="21">
+        <v>1.03</v>
+      </c>
+      <c r="B7" s="22">
+        <v>45370</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>3599</v>
+      </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A8" s="37"/>
+      <c r="A8" s="21">
+        <v>1.04</v>
+      </c>
+      <c r="B8" s="22">
+        <v>45414</v>
+      </c>
+      <c r="C8" s="20" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D8" s="16" t="s">
+        <v>3596</v>
+      </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A9" s="37"/>
-[...2 lines deleted...]
-      <c r="A10" s="37"/>
+      <c r="A9" s="21">
+        <v>1.05</v>
+      </c>
+      <c r="B9" s="22">
+        <v>45456</v>
+      </c>
+      <c r="C9" s="20" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D9" s="16" t="s">
+        <v>3598</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="A10" s="21">
+        <v>1.06</v>
+      </c>
+      <c r="B10" s="22">
+        <v>46114</v>
+      </c>
+      <c r="C10" s="20" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D10" s="16" t="s">
+        <v>3601</v>
+      </c>
     </row>
     <row r="11" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A11" s="37"/>
+      <c r="A11" s="21"/>
     </row>
     <row r="12" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A12" s="37"/>
+      <c r="A12" s="21"/>
     </row>
     <row r="13" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A13" s="37"/>
+      <c r="A13" s="21"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A14" s="37"/>
+      <c r="A14" s="21"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A15" s="37"/>
+      <c r="A15" s="21"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A16" s="37"/>
+      <c r="A16" s="21"/>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A17" s="37"/>
+      <c r="A17" s="21"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A18" s="37"/>
+      <c r="A18" s="21"/>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A19" s="37"/>
+      <c r="A19" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId1"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5ADFB9E-9375-43E9-989D-17151B4EEB8F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B05535C7-245D-46A6-A681-D843C0935C67}">
   <dimension ref="A1:L32"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:L1"/>
+    <sheetView topLeftCell="G1" workbookViewId="0">
+      <selection sqref="A1:L1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.26953125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="14.1796875" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...172 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>2240</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>2241</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="C2" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>2242</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="1" t="s">
         <v>2243</v>
       </c>
-      <c r="D7" s="7" t="s">
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>2242</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>2244</v>
       </c>
-      <c r="E7" s="7"/>
-      <c r="F7" s="7" t="s">
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>2245</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="J3" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
         <v>2246</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="B4" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>2247</v>
       </c>
-      <c r="D8" s="7" t="s">
+      <c r="D4" s="1" t="s">
         <v>2248</v>
       </c>
-      <c r="E8" s="7"/>
-      <c r="F8" s="7" t="s">
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
         <v>2249</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="B5" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>2250</v>
       </c>
-      <c r="H8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="7" t="s">
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
         <v>2251</v>
       </c>
-      <c r="J8" s="7" t="s">
+      <c r="G5" s="1" t="s">
         <v>2252</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
         <v>2253</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="J5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>2254</v>
       </c>
-      <c r="E9" s="7"/>
-      <c r="F9" s="7" t="s">
+      <c r="B6" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>2255</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="D6" s="1" t="s">
         <v>2256</v>
       </c>
-      <c r="H9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="7" t="s">
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
         <v>2257</v>
       </c>
-      <c r="J9" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="G6" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
         <v>2258</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7" t="s">
+      <c r="B7" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>2259</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="D7" s="1" t="s">
         <v>2260</v>
       </c>
-      <c r="F10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G10" s="7" t="s">
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
         <v>2261</v>
       </c>
-      <c r="H10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>2262</v>
       </c>
-      <c r="J10" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B8" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>2263</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="D8" s="1" t="s">
         <v>2264</v>
       </c>
-      <c r="E11" s="7"/>
-      <c r="F11" s="7" t="s">
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
         <v>2265</v>
       </c>
-      <c r="G11" s="7" t="s">
+      <c r="G8" s="1" t="s">
         <v>2266</v>
       </c>
-      <c r="H11" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>2267</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="J8" s="1" t="s">
         <v>2268</v>
       </c>
-      <c r="E12" s="7"/>
-      <c r="F12" s="7" t="s">
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>2271</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>2275</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="F10" s="1" t="s">
         <v>2265</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...71 lines deleted...]
-      <c r="G14" s="7" t="s">
+      <c r="G10" s="1" t="s">
         <v>2277</v>
       </c>
-      <c r="H14" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A15" s="7" t="s">
+      <c r="H10" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>2278</v>
       </c>
-      <c r="B15" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D15" s="7" t="s">
+      <c r="J10" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
         <v>2279</v>
       </c>
-      <c r="E15" s="7"/>
-[...23 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="B11" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>2280</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7" t="s">
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
         <v>2281</v>
       </c>
-      <c r="E16" s="7"/>
-      <c r="F16" s="7" t="s">
+      <c r="G11" s="1" t="s">
         <v>2282</v>
       </c>
-      <c r="G16" s="7" t="s">
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
         <v>2283</v>
       </c>
-      <c r="H16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I16" s="7" t="s">
+      <c r="B12" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>2284</v>
       </c>
-      <c r="J16" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>2285</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="7" t="s">
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>2286</v>
       </c>
-      <c r="E17" s="7"/>
-      <c r="F17" s="7" t="s">
+      <c r="J12" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
         <v>2287</v>
       </c>
-      <c r="G17" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A18" s="7" t="s">
+      <c r="B13" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>2288</v>
       </c>
-      <c r="B18" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="7" t="s">
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
         <v>2289</v>
       </c>
-      <c r="D18" s="7" t="s">
+      <c r="G13" s="1" t="s">
+        <v>2266</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
         <v>2290</v>
       </c>
-      <c r="E18" s="7"/>
-      <c r="F18" s="7" t="s">
+      <c r="B14" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>2291</v>
       </c>
-      <c r="G18" s="7" t="s">
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
         <v>2292</v>
       </c>
-      <c r="H18" s="7" t="s">
-[...32 lines deleted...]
-      <c r="G19" s="7" t="s">
+      <c r="G14" s="1" t="s">
         <v>2293</v>
       </c>
-      <c r="H19" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I19" s="7" t="s">
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
         <v>2294</v>
       </c>
-      <c r="J19" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A20" s="7" t="s">
+      <c r="B15" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>2295</v>
       </c>
-      <c r="B20" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D20" s="7" t="s">
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
         <v>2296</v>
       </c>
-      <c r="E20" s="7" t="s">
+      <c r="B16" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D16" s="1" t="s">
         <v>2297</v>
       </c>
-      <c r="F20" s="7" t="s">
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
         <v>2298</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="G16" s="1" t="s">
         <v>2299</v>
       </c>
-      <c r="B21" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D21" s="7" t="s">
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
         <v>2300</v>
       </c>
-      <c r="E21" s="7"/>
-      <c r="F21" s="7" t="s">
+      <c r="J16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>2302</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>2310</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>2313</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>2314</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F22" s="7" t="s">
+      <c r="G21" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G22" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F23" s="7" t="s">
+      <c r="G22" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>2245</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>2319</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G23" s="7" t="s">
-[...5 lines deleted...]
-      <c r="I23" s="7" t="s">
+      <c r="G23" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>2305</v>
       </c>
-      <c r="J23" s="7" t="s">
-[...25 lines deleted...]
-      <c r="F24" s="7" t="s">
+      <c r="D24" s="1" t="s">
+        <v>2323</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G24" s="7" t="s">
-[...5 lines deleted...]
-      <c r="I24" s="7" t="s">
+      <c r="G24" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C25" s="1" t="s">
         <v>2305</v>
       </c>
-      <c r="J24" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A25" s="7" t="s">
+      <c r="D25" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>2329</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>2334</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>2335</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>2337</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>2338</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>2341</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>2343</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>2346</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>2347</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>2349</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>2353</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I31" s="1" t="s">
         <v>2310</v>
       </c>
-      <c r="B25" s="7" t="s">
-[...9 lines deleted...]
-      <c r="F25" s="7" t="s">
+      <c r="J31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>2355</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="7" t="s">
-[...269 lines deleted...]
-        <v>3516</v>
+      <c r="G32" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>2358</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L32" xr:uid="{A5ADFB9E-9375-43E9-989D-17151B4EEB8F}"/>
+  <autoFilter ref="A1:L1" xr:uid="{B05535C7-245D-46A6-A681-D843C0935C67}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB089EF7-BAEE-4A37-B69B-C58E2EE41EF5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8A0F1E9-709E-4D6A-A4C9-E2A49DBCF1EA}">
   <dimension ref="A1:L46"/>
   <sheetViews>
-    <sheetView topLeftCell="C1" workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:XFD1"/>
+    <sheetView topLeftCell="A12" workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.453125" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="17.54296875" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>2343</v>
-[...13 lines deleted...]
-      <c r="F2" s="7" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J2" s="7" t="s">
+      <c r="G2" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>2367</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>2371</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>2373</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>2379</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>2377</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>2361</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>2382</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>2383</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>2385</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>2391</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>2395</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>2403</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>2406</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>2409</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>2415</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>2421</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>2422</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>2427</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="7" t="s">
-[...22 lines deleted...]
-      <c r="F3" s="7" t="s">
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>2430</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>2437</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J3" s="7" t="s">
+      <c r="G20" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>2442</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>2445</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>2446</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="7" t="s">
-[...22 lines deleted...]
-      <c r="F4" s="7" t="s">
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>2449</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>2401</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>2451</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...31 lines deleted...]
-      <c r="E5" s="7" t="s">
+      <c r="G24" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B25" s="1" t="s">
         <v>2360</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="C25" s="1" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>2455</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>2461</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>2467</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>2397</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>2469</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F6" s="7" t="s">
+      <c r="G29" s="1" t="s">
+        <v>2470</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>2473</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...31 lines deleted...]
-      <c r="E7" s="7" t="s">
+      <c r="G30" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>2475</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>2479</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>2486</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>2491</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D37" s="1" t="s">
         <v>2367</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="E37" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="F37" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...472 lines deleted...]
-      <c r="F20" s="7" t="s">
+      <c r="G37" s="1" t="s">
+        <v>2494</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>2495</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="F38" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...142 lines deleted...]
-      <c r="F24" s="7" t="s">
+      <c r="G38" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G24" s="7" t="s">
-[...517 lines deleted...]
-      <c r="I38" s="7" t="s">
+      <c r="G39" s="1" t="s">
+        <v>2503</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>2484</v>
       </c>
-      <c r="J38" s="7" t="s">
-[...81 lines deleted...]
-    <row r="41" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="D40" s="1" t="s">
+        <v>2506</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1" t="s">
+        <v>2507</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A41" s="1" t="s">
-        <v>2493</v>
+        <v>2509</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>2344</v>
+        <v>2360</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>2468</v>
+        <v>2484</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>2494</v>
+        <v>2510</v>
       </c>
       <c r="E41" s="1"/>
       <c r="F41" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>2495</v>
+        <v>2511</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I41" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J41" s="1" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>3527</v>
-[...93 lines deleted...]
-      <c r="F44" s="7" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>2515</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>2519</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>2521</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="F44" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G44" s="7" t="s">
-[...87 lines deleted...]
-        <v>3516</v>
+      <c r="G44" s="1" t="s">
+        <v>2525</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1" t="s">
+        <v>2530</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>2533</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L46" xr:uid="{AB089EF7-BAEE-4A37-B69B-C58E2EE41EF5}"/>
+  <autoFilter ref="A1:L1" xr:uid="{F8A0F1E9-709E-4D6A-A4C9-E2A49DBCF1EA}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A5608319-0665-4303-B487-B23C437D8F33}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3077C650-AC8F-42F7-AB46-639A54667C43}">
   <dimension ref="A1:L90"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:XFD1"/>
+    <sheetView topLeftCell="A27" workbookViewId="0">
+      <selection activeCell="C92" sqref="C92"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.08984375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="13.6328125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...171 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>2534</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>2536</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="7" t="s">
+      <c r="D2" s="1" t="s">
+        <v>2537</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>2545</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>2549</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>2542</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="G6" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F7" s="7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>2555</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>2557</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="G8" s="1" t="s">
+        <v>2558</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="C9" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>2561</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="G9" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>2567</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>2575</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>2579</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>2581</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>2546</v>
       </c>
-      <c r="H9" s="7" t="s">
-[...22 lines deleted...]
-      <c r="C10" s="7" t="s">
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>2535</v>
       </c>
-      <c r="D10" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="C17" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F11" s="7" t="s">
+      <c r="G17" s="1" t="s">
+        <v>2546</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G11" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F12" s="7" t="s">
+      <c r="G18" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>2590</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J12" s="7" t="s">
+      <c r="G19" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J19" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K12" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F13" s="7" t="s">
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G13" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J13" s="7" t="s">
+      <c r="G20" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J20" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K13" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F14" s="7" t="s">
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G14" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F15" s="7" t="s">
+      <c r="G21" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="G22" s="1" t="s">
+        <v>2593</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>2594</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C23" s="1" t="s">
         <v>2566</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...47 lines deleted...]
-      <c r="F17" s="7" t="s">
+      <c r="D23" s="1" t="s">
+        <v>2602</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G17" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F18" s="7" t="s">
+      <c r="G23" s="1" t="s">
+        <v>2603</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>2605</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G18" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J18" s="7" t="s">
+      <c r="G24" s="1" t="s">
+        <v>2606</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="J25" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K18" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F19" s="7" t="s">
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G19" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F20" s="7" t="s">
+      <c r="G26" s="1" t="s">
+        <v>2613</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F21" s="7" t="s">
+      <c r="G27" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>2621</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F22" s="7" t="s">
+      <c r="G29" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>2625</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G22" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F23" s="7" t="s">
+      <c r="G30" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G23" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J23" s="7" t="s">
+      <c r="G31" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>2566</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J35" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K23" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F24" s="7" t="s">
+      <c r="K35" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G24" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J24" s="7" t="s">
+      <c r="G36" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>2645</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>2646</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J38" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K24" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F25" s="7" t="s">
+      <c r="K38" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>2639</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F26" s="7" t="s">
+      <c r="G39" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>2649</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G26" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F27" s="7" t="s">
+      <c r="G40" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>2651</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G27" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J27" s="7" t="s">
+      <c r="G41" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>2655</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>2663</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="J44" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K27" s="7" t="s">
-[...34 lines deleted...]
-      <c r="J28" s="7" t="s">
+      <c r="K44" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>2669</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>2666</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>2675</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>2679</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>2683</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>2687</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>2690</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>2693</v>
+      </c>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>2694</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>2697</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>2685</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>2702</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>2703</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J55" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K28" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F29" s="7" t="s">
+      <c r="K55" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>2707</v>
+      </c>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G29" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F30" s="7" t="s">
+      <c r="G57" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>2709</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G30" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F31" s="7" t="s">
+      <c r="G58" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>2715</v>
+      </c>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G31" s="7" t="s">
-[...1094 lines deleted...]
-    <row r="61" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G59" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>2713</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>2721</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
       <c r="A61" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>2706</v>
       </c>
-      <c r="B61" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D61" s="1" t="s">
-        <v>2707</v>
+        <v>2723</v>
       </c>
       <c r="E61" s="1"/>
       <c r="F61" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>2708</v>
+        <v>2724</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I61" s="1" t="s">
-        <v>2709</v>
+        <v>2725</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>3529</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:12" ht="25" x14ac:dyDescent="0.35">
+        <v>3585</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A62" s="1" t="s">
-        <v>2710</v>
+        <v>2726</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>2519</v>
+        <v>2535</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>2711</v>
+        <v>2727</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>2712</v>
+        <v>2728</v>
       </c>
       <c r="E62" s="1"/>
       <c r="F62" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>2713</v>
+        <v>2729</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I62" s="1" t="s">
-        <v>2401</v>
+        <v>2417</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>3529</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>3585</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
       <c r="A63" s="1" t="s">
-        <v>2714</v>
+        <v>2730</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>2519</v>
+        <v>2535</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>2711</v>
+        <v>2727</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>2715</v>
+        <v>2731</v>
       </c>
       <c r="E63" s="1"/>
       <c r="F63" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>2605</v>
+        <v>2621</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I63" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J63" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>2735</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>2738</v>
+      </c>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>2742</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J67" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K63" s="1" t="s">
-[...20 lines deleted...]
-      <c r="F64" s="7" t="s">
+      <c r="K67" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G64" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F65" s="7" t="s">
+      <c r="G68" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G65" s="7" t="s">
-[...28 lines deleted...]
-      <c r="D66" s="7" t="s">
+      <c r="G69" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>2750</v>
+      </c>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I70" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K70" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L70" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I71" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="E72" s="1"/>
+      <c r="F72" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>2673</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I72" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="L72" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A73" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="E73" s="1"/>
+      <c r="F73" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I73" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L73" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>2733</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G74" s="1" t="s">
         <v>2724</v>
       </c>
-      <c r="E66" s="7"/>
-      <c r="F66" s="7" t="s">
+      <c r="H74" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I74" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L74" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>2766</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I75" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A76" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>2771</v>
+      </c>
+      <c r="E76" s="1"/>
+      <c r="F76" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G66" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F67" s="7" t="s">
+      <c r="G76" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I76" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K76" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L76" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A77" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="E77" s="1"/>
+      <c r="F77" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G67" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F68" s="7" t="s">
+      <c r="G77" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I77" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K77" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L77" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A78" s="1" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G68" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J68" s="7" t="s">
+      <c r="G78" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I78" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J78" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L78" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A79" s="1" t="s">
+        <v>2777</v>
+      </c>
+      <c r="B79" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="E79" s="1"/>
+      <c r="F79" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H79" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I79" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J79" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K79" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L79" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="E80" s="1"/>
+      <c r="F80" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I80" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K80" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L80" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A81" s="1" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I81" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L81" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="1" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="J82" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K68" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F69" s="7" t="s">
+      <c r="K82" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A83" s="1" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="E83" s="1"/>
+      <c r="F83" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G69" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F70" s="7" t="s">
+      <c r="G83" s="1" t="s">
+        <v>2789</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="E84" s="1"/>
+      <c r="F84" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G70" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J70" s="7" t="s">
+      <c r="G84" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I84" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J84" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K84" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L84" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="1" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="1" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="E86" s="1"/>
+      <c r="F86" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I86" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L86" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="E87" s="1"/>
+      <c r="F87" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>2799</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I87" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J87" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K70" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F71" s="7" t="s">
+      <c r="K87" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>2801</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I88" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K88" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L88" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A89" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>2805</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I89" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="1" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E90" s="1"/>
+      <c r="F90" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G71" s="7" t="s">
-[...705 lines deleted...]
-        <v>3516</v>
+      <c r="G90" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I90" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L90" xr:uid="{A5608319-0665-4303-B487-B23C437D8F33}"/>
+  <autoFilter ref="A1:L1" xr:uid="{3077C650-AC8F-42F7-AB46-639A54667C43}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC7A0C1C-341F-41B7-9AC3-4431635A8B18}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{70E4223E-6946-4BC4-9F48-3A01DF1CB94A}">
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="H1"/>
+    <sheetView topLeftCell="A70" workbookViewId="0">
+      <selection activeCell="G70" sqref="A70:XFD1048254"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="13.36328125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="13.453125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...189 lines deleted...]
-      <c r="G6" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>2811</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>2812</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>2813</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="D2" s="1" t="s">
         <v>2814</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="E2" s="1" t="s">
         <v>2815</v>
       </c>
-      <c r="G7" s="7" t="s">
+      <c r="F2" s="1" t="s">
         <v>2816</v>
       </c>
-      <c r="H7" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="G2" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
         <v>2817</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="B3" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>2818</v>
       </c>
-      <c r="E8" s="7"/>
-      <c r="F8" s="7" t="s">
+      <c r="E3" s="1" t="s">
         <v>2819</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="F3" s="1" t="s">
         <v>2820</v>
       </c>
-      <c r="H8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J8" s="7" t="s">
+      <c r="G3" s="1" t="s">
         <v>2821</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="H3" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>2822</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="J3" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>2819</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>2823</v>
       </c>
-      <c r="E9" s="7" t="s">
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
         <v>2824</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="B5" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>2825</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="E5" s="1" t="s">
         <v>2826</v>
       </c>
-      <c r="H9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="7" t="s">
+      <c r="F5" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>2823</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>2827</v>
       </c>
-      <c r="J9" s="7" t="s">
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
         <v>2828</v>
       </c>
-      <c r="K9" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B7" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>2829</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7" t="s">
+      <c r="E7" s="1" t="s">
         <v>2830</v>
       </c>
-      <c r="E10" s="7" t="s">
+      <c r="F7" s="1" t="s">
         <v>2831</v>
       </c>
-      <c r="F10" s="7" t="s">
+      <c r="G7" s="1" t="s">
         <v>2832</v>
       </c>
-      <c r="G10" s="7" t="s">
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>2833</v>
       </c>
-      <c r="H10" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B8" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>2834</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
         <v>2835</v>
       </c>
-      <c r="E11" s="7"/>
-      <c r="F11" s="7" t="s">
+      <c r="G8" s="1" t="s">
         <v>2836</v>
       </c>
-      <c r="G11" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="H8" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="J8" s="1" t="s">
         <v>2837</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
         <v>2838</v>
       </c>
-      <c r="E12" s="7" t="s">
+      <c r="B9" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>2839</v>
       </c>
-      <c r="F12" s="7" t="s">
+      <c r="E9" s="1" t="s">
         <v>2840</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="F9" s="1" t="s">
         <v>2841</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="G9" s="1" t="s">
         <v>2842</v>
       </c>
-      <c r="E13" s="7" t="s">
+      <c r="H9" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>2843</v>
       </c>
-      <c r="F13" s="7" t="s">
-[...22 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="J9" s="1" t="s">
         <v>2844</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7" t="s">
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
         <v>2845</v>
       </c>
-      <c r="E14" s="7" t="s">
+      <c r="B10" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>2846</v>
       </c>
-      <c r="F14" s="7" t="s">
+      <c r="E10" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3586</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>2859</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>2862</v>
+      </c>
+      <c r="F14" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G14" s="7" t="s">
-[...139 lines deleted...]
-      <c r="E18" s="7" t="s">
+      <c r="G14" s="1" t="s">
         <v>2863</v>
       </c>
-      <c r="F18" s="7" t="s">
+      <c r="H14" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>2865</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>2871</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="F18" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G18" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J18" s="7" t="s">
+      <c r="G18" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>2889</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>2898</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>2901</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>2914</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>2926</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>2934</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="112.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>2946</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>2895</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>2955</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>2877</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>2971</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>2974</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>2982</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>2979</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="J50" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K18" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F19" s="7" t="s">
+      <c r="K50" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>2994</v>
+      </c>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1" t="s">
+        <v>2995</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>2610</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>2998</v>
+      </c>
+      <c r="E53" s="1"/>
+      <c r="F53" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G19" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F20" s="7" t="s">
+      <c r="G53" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="E54" s="1"/>
+      <c r="F54" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G20" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F21" s="7" t="s">
+      <c r="G54" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>3002</v>
+      </c>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="E56" s="1"/>
+      <c r="F56" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>3009</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>3010</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...221 lines deleted...]
-      <c r="I27" s="7" t="s">
+      <c r="G57" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>3015</v>
+      </c>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>3005</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>3018</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>3023</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1" t="s">
+        <v>3027</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>3033</v>
+      </c>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>3042</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>3045</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I67" s="1" t="s">
         <v>2895</v>
       </c>
-      <c r="J27" s="7" t="s">
-[...97 lines deleted...]
-      <c r="F30" s="7" t="s">
+      <c r="J67" s="1" t="s">
+        <v>2907</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>3051</v>
+      </c>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G30" s="7" t="s">
-[...70 lines deleted...]
-      <c r="F32" s="7" t="s">
+      <c r="G68" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G32" s="7" t="s">
-[...1369 lines deleted...]
-        <v>3528</v>
+      <c r="G69" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>3579</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L69" xr:uid="{BC7A0C1C-341F-41B7-9AC3-4431635A8B18}"/>
+  <autoFilter ref="A1:L1" xr:uid="{70E4223E-6946-4BC4-9F48-3A01DF1CB94A}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{84E34B48-8DD4-483A-AB95-5A1DBFAC60E0}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6495F377-B4A6-4B74-B798-F4F4228B74B4}">
   <dimension ref="A1:L7"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.26953125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="16.90625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...108 lines deleted...]
-      <c r="F4" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>3055</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>3056</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>3057</v>
       </c>
-      <c r="E5" s="7"/>
-      <c r="F5" s="7" t="s">
+      <c r="D2" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>3062</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>3066</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>3070</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>2434</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="G5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>3078</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>2630</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="E7" s="1" t="s">
         <v>3059</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="7" t="s">
+      <c r="F7" s="1" t="s">
+        <v>3081</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>3061</v>
       </c>
-      <c r="F6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="7" t="s">
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
         <v>3062</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...50 lines deleted...]
-        <v>3516</v>
+      <c r="J7" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L7" xr:uid="{84E34B48-8DD4-483A-AB95-5A1DBFAC60E0}"/>
+  <autoFilter ref="A1:L1" xr:uid="{6495F377-B4A6-4B74-B798-F4F4228B74B4}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5186BB1E-675D-47DE-83C0-D56D59B602AC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13A172FF-630A-426E-A0B5-759AC2A11E80}">
   <dimension ref="A1:L8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:L1"/>
+    <sheetView topLeftCell="A9" workbookViewId="0">
+      <selection activeCell="G9" sqref="A9:XFD1048193"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="12" max="12" width="15.7265625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...34 lines deleted...]
-      <c r="F2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>3085</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="7" t="s">
-[...72 lines deleted...]
-      <c r="F4" s="7" t="s">
+      <c r="G2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="175" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>3090</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="F4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F5" s="7" t="s">
+      <c r="G4" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="G5" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>3083</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="C6" s="1" t="s">
         <v>3084</v>
       </c>
-      <c r="E6" s="7"/>
-[...36 lines deleted...]
-      <c r="F7" s="7" t="s">
+      <c r="D6" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>3106</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>3091</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...15 lines deleted...]
-        <v>3516</v>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L8" xr:uid="{5186BB1E-675D-47DE-83C0-D56D59B602AC}"/>
+  <autoFilter ref="A1:L1" xr:uid="{13A172FF-630A-426E-A0B5-759AC2A11E80}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92966094-A9A0-4C69-9B06-1534F991764F}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EE3ED6B-A5CD-48FF-BAD3-29F167128838}">
   <dimension ref="A1:L10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H1" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="A11" workbookViewId="0">
+      <selection activeCell="G11" sqref="A11:XFD1048195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.08984375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="11" width="20" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...163 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>3108</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>3109</v>
       </c>
-      <c r="D6" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>3110</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="7" t="s">
+      <c r="D2" s="1" t="s">
+        <v>3111</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="G6" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>3109</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>3129</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>3109</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...89 lines deleted...]
-        <v>3516</v>
+      <c r="G8" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L10" xr:uid="{92966094-A9A0-4C69-9B06-1534F991764F}"/>
+  <autoFilter ref="A1:L1" xr:uid="{2EE3ED6B-A5CD-48FF-BAD3-29F167128838}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{169AFC26-191F-4E2A-99CF-6911750073B3}">
-  <dimension ref="A1:L68"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{72382261-5D8D-45AE-8227-A463462F65A5}">
+  <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView topLeftCell="A23" workbookViewId="0">
-      <selection activeCell="F24" sqref="A1:XFD1048576"/>
+    <sheetView topLeftCell="A19" workbookViewId="0">
+      <selection activeCell="G70" sqref="A70:XFD1048254"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="15.90625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="26.453125" style="52" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...117 lines deleted...]
-      <c r="I4" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>3141</v>
       </c>
-      <c r="J4" s="7" t="s">
+      <c r="B2" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>3145</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>3147</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>3150</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3151</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>3153</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>3154</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>3157</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>3159</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>3161</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>3165</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>3173</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>3177</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>3183</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>3185</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>3189</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>3191</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>3195</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>3198</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>3210</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="J17" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K4" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>3142</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...121 lines deleted...]
-      <c r="F8" s="7" t="s">
+      <c r="C18" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>3222</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J8" s="7" t="s">
+      <c r="G21" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...22 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>3242</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>3245</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="G25" s="1" t="s">
+        <v>3251</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="F26" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...186 lines deleted...]
-      <c r="F15" s="7" t="s">
+      <c r="G26" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="F27" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G15" s="7" t="s">
-[...8 lines deleted...]
-      <c r="J15" s="7" t="s">
+      <c r="G27" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>3263</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>2126</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>3267</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>3270</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>3273</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>3275</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>3278</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>3281</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>3284</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>3285</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>3287</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>3288</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>3290</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>3291</v>
+      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>3293</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>3294</v>
+      </c>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>3296</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>3299</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="s">
+        <v>3302</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>3305</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1" t="s">
+        <v>3306</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>3308</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>3309</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>3311</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>3312</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>3315</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>3303</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>3318</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>3323</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>3324</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>3329</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>3330</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>3326</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>3333</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>3335</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>3338</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>3339</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>3341</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>3342</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>3347</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>3350</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>3351</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>3356</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>3357</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>3359</v>
+      </c>
+      <c r="E52" s="1"/>
+      <c r="F52" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>3360</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="J52" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K15" s="7" t="s">
-[...58 lines deleted...]
-      <c r="F17" s="7" t="s">
+      <c r="K52" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
+        <v>3362</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>3363</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="F53" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G17" s="7" t="s">
-[...146 lines deleted...]
-      <c r="F21" s="7" t="s">
+      <c r="G53" s="1" t="s">
+        <v>3365</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>3366</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>3368</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F54" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G21" s="7" t="s">
-[...144 lines deleted...]
-      <c r="F25" s="7" t="s">
+      <c r="G54" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>3371</v>
+      </c>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G25" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F26" s="7" t="s">
+      <c r="G55" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>3374</v>
+      </c>
+      <c r="F56" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G26" s="7" t="s">
-[...34 lines deleted...]
-      <c r="F27" s="7" t="s">
+      <c r="G56" s="1" t="s">
+        <v>3375</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I56" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>3377</v>
+      </c>
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
+        <v>3378</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>3348</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>3591</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>3380</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>3381</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>3384</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>3386</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>3387</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>3389</v>
+      </c>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>3390</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>3320</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>3392</v>
+      </c>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1" t="s">
+        <v>3393</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>3395</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G27" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F28" s="7" t="s">
+      <c r="G62" s="1" t="s">
+        <v>3282</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>3261</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>3399</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>1037</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>3401</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>3402</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G28" s="7" t="s">
-[...1485 lines deleted...]
-        <v>3516</v>
+      <c r="G65" s="1" t="s">
+        <v>3404</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>3405</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>3408</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>3410</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1" t="s">
+        <v>3413</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>3414</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>3416</v>
+      </c>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1" t="s">
+        <v>3417</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>3419</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>3142</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1" t="s">
+        <v>3422</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>3423</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L68" xr:uid="{169AFC26-191F-4E2A-99CF-6911750073B3}"/>
+  <autoFilter ref="A1:L1" xr:uid="{72382261-5D8D-45AE-8227-A463462F65A5}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FAE8DCEE-B243-4D7A-8D91-2EE77F63DED7}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BC190D5-C9D6-4685-BB53-0FA726C337BB}">
   <dimension ref="A1:L31"/>
   <sheetViews>
-    <sheetView topLeftCell="A17" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="7" max="7" width="17.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="11.90625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>3431</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>3437</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>3438</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>2657</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>3441</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>3444</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>3446</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>3447</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>3449</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>3450</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>3434</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>3452</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>3455</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>3456</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>3458</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>3459</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>3461</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>3464</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>3467</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>3468</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>3470</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>3471</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>3473</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>3476</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>3479</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>3482</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>3483</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>3486</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>3489</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>3492</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>3465</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>3494</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>3495</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>3497</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>2365</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>3500</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>3501</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>3503</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>3504</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>3506</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>3507</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>3509</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>3512</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D27" s="1" t="s">
         <v>3514</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...14 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="E27" s="1" t="s">
+        <v>3515</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>3516</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>3517</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
         <v>3518</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="B28" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D28" s="1" t="s">
         <v>3519</v>
       </c>
-      <c r="J1" s="3" t="s">
+      <c r="E28" s="1" t="s">
         <v>3520</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="F28" s="1" t="s">
         <v>3521</v>
       </c>
-      <c r="L1" s="3" t="s">
+      <c r="G28" s="1" t="s">
         <v>3522</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="F2" s="7" t="s">
+      <c r="H28" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>3527</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F3" s="7" t="s">
+      <c r="G30" s="1" t="s">
+        <v>3474</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...1039 lines deleted...]
-        <v>3525</v>
+      <c r="G31" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3584</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L31" xr:uid="{FAE8DCEE-B243-4D7A-8D91-2EE77F63DED7}"/>
+  <autoFilter ref="A1:L1" xr:uid="{6BC190D5-C9D6-4685-BB53-0FA726C337BB}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34BF0EE5-174D-497B-BB10-075C781937DB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD5F683B-713E-468A-95E4-1F4BB4062804}">
   <dimension ref="A1:L51"/>
   <sheetViews>
-    <sheetView topLeftCell="B47" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A46" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="17.36328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="17.453125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...19 lines deleted...]
-      <c r="A2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="7" t="s">
+      <c r="I1" s="15" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="J1" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="E2" s="7"/>
-      <c r="F2" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="H2" s="7" t="s">
+      <c r="D2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="J2" s="7" t="s">
+      <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="K2" s="7" t="s">
-[...16 lines deleted...]
-      <c r="D3" s="7" t="s">
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="E3" s="7"/>
-      <c r="F3" s="7" t="s">
+      <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="7" t="s">
+      <c r="C3" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="J15" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K3" s="7" t="s">
-[...13 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="J17" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J22" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="7"/>
-[...29 lines deleted...]
-      <c r="C5" s="7" t="s">
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D5" s="7" t="s">
+      <c r="J25" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="7"/>
-[...23 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="K25" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J30" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="K30" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...34 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="J40" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E41" s="1"/>
+      <c r="F41" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...32 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="J43" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...53 lines deleted...]
-      <c r="J9" s="7" t="s">
+      <c r="J47" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K9" s="7" t="s">
-[...31 lines deleted...]
-      <c r="I10" s="7" t="s">
+      <c r="K47" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="J10" s="7" t="s">
+      <c r="J49" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K10" s="7" t="s">
-[...72 lines deleted...]
-      <c r="J12" s="7" t="s">
+      <c r="K49" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J51" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K12" s="7" t="s">
-[...1459 lines deleted...]
-        <v>3516</v>
+      <c r="K51" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L51" xr:uid="{34BF0EE5-174D-497B-BB10-075C781937DB}"/>
+  <autoFilter ref="A1:L1" xr:uid="{AD5F683B-713E-468A-95E4-1F4BB4062804}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90E8D421-1D36-4BA0-B8C4-E6F95407A898}">
   <dimension ref="A1:L50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="30" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="17.453125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G2" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C3" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="H2" s="1" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="D3" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H3" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I3" s="1" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J3" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="K3" s="1" t="s">
-        <v>3515</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A4" s="1" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B4" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="H4" s="1" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I4" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="J4" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="K4" s="1" t="s">
-        <v>3515</v>
-[...18 lines deleted...]
-      <c r="E5" s="7" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="F5" s="7" t="s">
-[...40 lines deleted...]
-      <c r="G6" s="7" t="s">
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="7" t="s">
+      <c r="B6" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="K6" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="E6" s="1" t="s">
         <v>190</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="F6" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="E7" s="7" t="s">
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="F7" s="7" t="s">
-[...22 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="B7" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>194</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="E7" s="1" t="s">
         <v>195</v>
       </c>
-      <c r="F8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G8" s="7" t="s">
+      <c r="F7" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="100" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="H8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="7" t="s">
+      <c r="B8" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>197</v>
       </c>
-      <c r="J8" s="7" t="s">
+      <c r="E8" s="1" t="s">
         <v>198</v>
       </c>
-      <c r="K8" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="F8" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>199</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="H8" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>200</v>
       </c>
-      <c r="E9" s="7"/>
-[...3 lines deleted...]
-      <c r="G9" s="7" t="s">
+      <c r="J8" s="1" t="s">
         <v>201</v>
       </c>
-      <c r="H9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I9" s="7" t="s">
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="J9" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="B9" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>203</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="7" t="s">
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="E10" s="7"/>
-[...3 lines deleted...]
-      <c r="G10" s="7" t="s">
+      <c r="H9" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="H10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="7" t="s">
+      <c r="J9" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
         <v>206</v>
       </c>
-      <c r="J10" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="B10" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D11" s="7" t="s">
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>208</v>
       </c>
-      <c r="E11" s="7" t="s">
+      <c r="H10" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I10" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="F11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="G11" s="7" t="s">
+      <c r="J10" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="H11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="7" t="s">
+      <c r="B11" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>211</v>
       </c>
-      <c r="J11" s="7" t="s">
+      <c r="E11" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="K11" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="F11" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>213</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D12" s="7" t="s">
+      <c r="H11" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="E12" s="7"/>
-[...3 lines deleted...]
-      <c r="G12" s="7" t="s">
+      <c r="J11" s="1" t="s">
         <v>215</v>
       </c>
-      <c r="H12" s="7" t="s">
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="I12" s="7" t="s">
+      <c r="B12" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>217</v>
       </c>
-      <c r="J12" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="7" t="s">
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="B13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D13" s="7" t="s">
+      <c r="H12" s="1" t="s">
         <v>219</v>
       </c>
-      <c r="E13" s="7"/>
-[...3 lines deleted...]
-      <c r="G13" s="7" t="s">
+      <c r="I12" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="H13" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I13" s="7" t="s">
+      <c r="J12" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="J13" s="7" t="s">
+      <c r="B13" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="K13" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D14" s="7" t="s">
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="E14" s="7"/>
-[...3 lines deleted...]
-      <c r="G14" s="7" t="s">
+      <c r="J13" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="H14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="7" t="s">
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
         <v>226</v>
       </c>
-      <c r="J14" s="7" t="s">
-[...26 lines deleted...]
-      <c r="G15" s="7" t="s">
+      <c r="B14" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D14" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="H15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="7" t="s">
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>228</v>
       </c>
-      <c r="J15" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="H14" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I14" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D16" s="7" t="s">
+      <c r="J14" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="E16" s="7"/>
-[...3 lines deleted...]
-      <c r="G16" s="7" t="s">
+      <c r="H15" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="J15" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="H16" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="112.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="112.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I21" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B17" s="7" t="s">
-[...57 lines deleted...]
-      <c r="J18" s="7" t="s">
+      <c r="J21" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E38" s="1"/>
+      <c r="F38" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="E39" s="1"/>
+      <c r="F39" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E42" s="1"/>
+      <c r="F42" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="J48" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K18" s="7" t="s">
-[...16 lines deleted...]
-      <c r="D19" s="7" t="s">
+      <c r="K48" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="E19" s="7"/>
-[...1155 lines deleted...]
-        <v>3516</v>
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{00000000-0001-0000-0100-000000000000}"/>
+  <autoFilter ref="A1:L1" xr:uid="{90E8D421-1D36-4BA0-B8C4-E6F95407A898}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{317445ED-BF6D-4B39-8871-55FA2B465FEB}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D285FA15-60CC-4D64-8470-B3F9227AFC9B}">
   <dimension ref="A1:L10"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.6328125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="10.90625" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...28 lines deleted...]
-      <c r="D2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="E2" s="7"/>
-      <c r="F2" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>353</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="H2" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J2" s="7" t="s">
+      <c r="D2" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="7" t="s">
-[...20 lines deleted...]
-      <c r="F3" s="7" t="s">
+      <c r="K3" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C4" s="1" t="s">
         <v>359</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...35 lines deleted...]
-      <c r="G4" s="7" t="s">
+      <c r="D4" s="1" t="s">
         <v>364</v>
       </c>
-      <c r="H4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="7" t="s">
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="K4" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="G4" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D5" s="7" t="s">
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="E5" s="7"/>
-      <c r="F5" s="7" t="s">
+      <c r="K4" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G5" s="7" t="s">
-[...28 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="G5" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="7" t="s">
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>371</v>
       </c>
-      <c r="G6" s="7" t="s">
+      <c r="B6" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>372</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="7" t="s">
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="J6" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="G6" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="E7" s="7"/>
-      <c r="F7" s="7" t="s">
+      <c r="J6" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
         <v>376</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A8" s="7" t="s">
+      <c r="B7" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D8" s="7" t="s">
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="E8" s="7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="B8" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="G8" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="D9" s="7" t="s">
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
         <v>383</v>
       </c>
-      <c r="E9" s="7"/>
-      <c r="F9" s="7" t="s">
+      <c r="B9" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="G9" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="C10" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...9 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="D10" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...15 lines deleted...]
-        <v>3525</v>
+      <c r="G10" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3584</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{317445ED-BF6D-4B39-8871-55FA2B465FEB}"/>
+  <autoFilter ref="A1:L1" xr:uid="{D285FA15-60CC-4D64-8470-B3F9227AFC9B}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00255CE7-918C-469A-AE4B-DEF658676145}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DB104F2-F9D9-4BF3-85C4-AE2EB66BC9E6}">
   <dimension ref="A1:L69"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...3 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="16.08984375" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="12" width="17.6328125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>386</v>
-[...7 lines deleted...]
-      <c r="D2" s="7" t="s">
         <v>388</v>
       </c>
-      <c r="E2" s="7"/>
-      <c r="F2" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="C2" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D2" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="H2" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J2" s="7" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="K2" s="7" t="s">
-[...6 lines deleted...]
-    <row r="3" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="G2" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A3" s="1" t="s">
-        <v>392</v>
-[...7 lines deleted...]
-      <c r="D3" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="J3" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="E3" s="7"/>
-      <c r="F3" s="7" t="s">
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...5 lines deleted...]
-      <c r="I3" s="7" t="s">
+      <c r="C4" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="K3" s="7" t="s">
-[...16 lines deleted...]
-      <c r="D4" s="7" t="s">
+      <c r="G4" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="J4" s="1" t="s">
         <v>393</v>
       </c>
-      <c r="E4" s="7"/>
-      <c r="F4" s="7" t="s">
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F5" s="7" t="s">
+      <c r="C5" s="1" t="s">
         <v>401</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="D5" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="H5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I5" s="7" t="s">
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="J5" s="7" t="s">
-[...9 lines deleted...]
-    <row r="6" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="G5" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
       <c r="A6" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>426</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>404</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="7" t="s">
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
         <v>405</v>
       </c>
-      <c r="E6" s="7"/>
-      <c r="F6" s="7" t="s">
+      <c r="J12" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="G14" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="E16" s="1"/>
+      <c r="F16" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="E17" s="1"/>
+      <c r="F17" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>408</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="7" t="s">
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
         <v>409</v>
       </c>
-      <c r="E7" s="7"/>
-      <c r="F7" s="7" t="s">
+      <c r="J20" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...64 lines deleted...]
-      <c r="D9" s="7" t="s">
+      <c r="G22" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="E23" s="1"/>
+      <c r="F23" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="E26" s="1"/>
+      <c r="F26" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="E27" s="1"/>
+      <c r="F27" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="E28" s="1"/>
+      <c r="F28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="E29" s="1"/>
+      <c r="F29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="E30" s="1"/>
+      <c r="F30" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="E31" s="1"/>
+      <c r="F31" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>513</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I36" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K36" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>417</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="H37" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I37" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K37" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L37" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>526</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I38" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I39" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="E40" s="1"/>
+      <c r="F40" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I41" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K41" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L41" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I42" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K42" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L42" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="E43" s="1"/>
+      <c r="F43" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...32 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="G43" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I43" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K43" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L43" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="E44" s="1"/>
+      <c r="F44" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I44" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K44" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L44" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="E45" s="1"/>
+      <c r="F45" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I45" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L45" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="E46" s="1"/>
+      <c r="F46" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I46" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K46" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L46" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="E47" s="1"/>
+      <c r="F47" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I47" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K47" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L47" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="E48" s="1"/>
+      <c r="F48" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I48" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K48" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="E49" s="1"/>
+      <c r="F49" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G10" s="7" t="s">
-[...1260 lines deleted...]
-      <c r="D45" s="7" t="s">
+      <c r="G49" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I49" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K49" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L49" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="E45" s="7"/>
-[...180 lines deleted...]
-      <c r="F50" s="7" t="s">
+      <c r="D50" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="G50" s="7" t="s">
+      <c r="E50" s="1"/>
+      <c r="F50" s="1" t="s">
         <v>571</v>
       </c>
-      <c r="H50" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I50" s="7" t="s">
+      <c r="G50" s="1" t="s">
         <v>572</v>
       </c>
-      <c r="J50" s="7" t="s">
-[...9 lines deleted...]
-    <row r="51" spans="1:12" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="H50" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I50" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A51" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="E51" s="1"/>
+      <c r="F51" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I51" s="1" t="s">
         <v>573</v>
       </c>
-      <c r="B51" s="7" t="s">
-[...31 lines deleted...]
-    <row r="52" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="J51" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K51" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L51" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A52" s="1" t="s">
-        <v>576</v>
-[...7 lines deleted...]
-      <c r="D52" s="7" t="s">
         <v>577</v>
       </c>
-      <c r="E52" s="7"/>
-      <c r="F52" s="7" t="s">
+      <c r="B52" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="G52" s="7" t="s">
+      <c r="E52" s="1"/>
+      <c r="F52" s="1" t="s">
         <v>579</v>
       </c>
-      <c r="H52" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I52" s="7" t="s">
+      <c r="G52" s="1" t="s">
         <v>580</v>
       </c>
-      <c r="J52" s="7" t="s">
-[...9 lines deleted...]
-    <row r="53" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="H52" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I52" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K52" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L52" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A53" s="1" t="s">
-        <v>581</v>
-[...7 lines deleted...]
-      <c r="D53" s="7" t="s">
         <v>582</v>
       </c>
-      <c r="E53" s="7"/>
-      <c r="F53" s="7" t="s">
+      <c r="B53" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D53" s="1" t="s">
         <v>583</v>
       </c>
-      <c r="G53" s="7" t="s">
+      <c r="E53" s="1"/>
+      <c r="F53" s="1" t="s">
         <v>584</v>
       </c>
-      <c r="H53" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I53" s="7" t="s">
+      <c r="G53" s="1" t="s">
         <v>585</v>
       </c>
-      <c r="J53" s="7" t="s">
-[...9 lines deleted...]
-    <row r="54" spans="1:12" ht="50" x14ac:dyDescent="0.35">
+      <c r="H53" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I53" s="1" t="s">
+        <v>586</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A54" s="1" t="s">
-        <v>586</v>
-[...7 lines deleted...]
-      <c r="D54" s="7" t="s">
         <v>587</v>
       </c>
-      <c r="E54" s="7"/>
-      <c r="F54" s="7" t="s">
+      <c r="B54" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D54" s="1" t="s">
         <v>588</v>
       </c>
-      <c r="G54" s="7" t="s">
+      <c r="E54" s="1"/>
+      <c r="F54" s="1" t="s">
         <v>589</v>
       </c>
-      <c r="H54" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I54" s="7" t="s">
+      <c r="G54" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="J54" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A55" s="7" t="s">
+      <c r="H54" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I54" s="1" t="s">
         <v>591</v>
       </c>
-      <c r="B55" s="7" t="s">
-[...5 lines deleted...]
-      <c r="D55" s="7" t="s">
+      <c r="J54" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K54" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L54" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="E55" s="7"/>
-      <c r="F55" s="7" t="s">
+      <c r="B55" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D55" s="1" t="s">
         <v>593</v>
       </c>
-      <c r="G55" s="7" t="s">
+      <c r="E55" s="1"/>
+      <c r="F55" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="H55" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I55" s="7" t="s">
+      <c r="G55" s="1" t="s">
         <v>595</v>
       </c>
-      <c r="J55" s="41" t="s">
-[...10 lines deleted...]
-      <c r="A56" s="7" t="s">
+      <c r="H55" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I55" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="B56" s="7" t="s">
-        <v>387</v>
+      <c r="J55" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L55" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>389</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
       <c r="E56" s="1"/>
       <c r="F56" s="1" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="I56" s="1" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="J56" s="1" t="s">
-        <v>137</v>
-[...18 lines deleted...]
-      <c r="D57" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="K56" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L56" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
         <v>602</v>
       </c>
-      <c r="E57" s="7"/>
-      <c r="F57" s="7" t="s">
+      <c r="B57" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D57" s="1" t="s">
         <v>603</v>
       </c>
-      <c r="G57" s="7" t="s">
+      <c r="E57" s="1"/>
+      <c r="F57" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="H57" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I57" s="7" t="s">
+      <c r="G57" s="1" t="s">
         <v>605</v>
       </c>
-      <c r="J57" s="7" t="s">
+      <c r="H57" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I57" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L57" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="E58" s="1"/>
+      <c r="F58" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="I58" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L58" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="E59" s="1"/>
+      <c r="F59" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J59" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="E60" s="1"/>
+      <c r="F60" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I60" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="J60" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K57" s="7" t="s">
-[...29 lines deleted...]
-      <c r="I58" s="7" t="s">
+      <c r="K60" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L60" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="E61" s="1"/>
+      <c r="F61" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I61" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="E62" s="1"/>
+      <c r="F62" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I62" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K62" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L62" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I63" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="E64" s="1"/>
+      <c r="F64" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I64" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L64" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I65" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K65" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L65" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="E66" s="1"/>
+      <c r="F66" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I66" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L66" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="E67" s="1"/>
+      <c r="F67" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I67" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="K67" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L67" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>647</v>
+      </c>
+      <c r="E68" s="1"/>
+      <c r="F68" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>648</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L68" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="E69" s="1"/>
+      <c r="F69" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="J58" s="7" t="s">
-[...402 lines deleted...]
-        <v>3516</v>
+      <c r="H69" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I69" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K69" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L69" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{00255CE7-918C-469A-AE4B-DEF658676145}"/>
+  <autoFilter ref="A1:L1" xr:uid="{8DB104F2-F9D9-4BF3-85C4-AE2EB66BC9E6}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{939C7EB6-1E86-431C-B419-0AF809984A5B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9E28502-3094-4F94-B3CA-071C37D80D70}">
   <dimension ref="A1:L36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.90625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="17.54296875" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...22 lines deleted...]
-      <c r="B2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>653</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>655</v>
       </c>
-      <c r="E2" s="7"/>
-      <c r="F2" s="7" t="s">
+      <c r="D2" s="1" t="s">
         <v>656</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
         <v>657</v>
       </c>
-      <c r="H2" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A3" s="7" t="s">
+      <c r="G2" s="1" t="s">
         <v>658</v>
       </c>
-      <c r="B3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="7" t="s">
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="7" t="s">
+      <c r="C3" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D3" s="1" t="s">
         <v>660</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="E3" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="7" t="s">
-[...5 lines deleted...]
-      <c r="I3" s="7" t="s">
+      <c r="G3" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="K3" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="7" t="s">
+      <c r="J3" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="B4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="7" t="s">
+      <c r="C4" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D4" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="F4" s="7" t="s">
+      <c r="E4" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="G4" s="7" t="s">
+      <c r="F4" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="H4" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="7" t="s">
+      <c r="G4" s="1" t="s">
         <v>669</v>
       </c>
-      <c r="J4" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="7" t="s">
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
         <v>670</v>
       </c>
-      <c r="B5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="7" t="s">
+      <c r="J4" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D5" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="7" t="s">
+      <c r="C5" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D5" s="1" t="s">
         <v>672</v>
       </c>
-      <c r="F5" s="7" t="s">
+      <c r="E5" s="1" t="s">
         <v>673</v>
       </c>
-      <c r="G5" s="7" t="s">
+      <c r="F5" s="1" t="s">
         <v>674</v>
       </c>
-      <c r="H5" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A6" s="7" t="s">
+      <c r="G5" s="1" t="s">
         <v>675</v>
       </c>
-      <c r="B6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="7" t="s">
+      <c r="C6" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D6" s="1" t="s">
         <v>677</v>
       </c>
-      <c r="F6" s="7" t="s">
+      <c r="E6" s="1" t="s">
         <v>678</v>
       </c>
-      <c r="G6" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="F6" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="B7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="7" t="s">
+      <c r="G6" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E7" s="7" t="s">
+      <c r="C7" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>681</v>
       </c>
-      <c r="F7" s="7" t="s">
+      <c r="E7" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="F7" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C8" s="7" t="s">
+      <c r="G7" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="B8" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="7" t="s">
+      <c r="C8" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D8" s="1" t="s">
         <v>684</v>
       </c>
-      <c r="F8" s="7" t="s">
+      <c r="E8" s="1" t="s">
         <v>685</v>
       </c>
-      <c r="G8" s="7" t="s">
+      <c r="F8" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="H8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I8" s="7" t="s">
+      <c r="G8" s="1" t="s">
         <v>687</v>
       </c>
-      <c r="J8" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="7" t="s">
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
         <v>688</v>
       </c>
-      <c r="B9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="J8" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D9" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="7" t="s">
+      <c r="C9" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>690</v>
       </c>
-      <c r="F9" s="7" t="s">
+      <c r="E9" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G9" s="7" t="s">
-[...5 lines deleted...]
-      <c r="I9" s="7" t="s">
+      <c r="G9" s="1" t="s">
         <v>692</v>
       </c>
-      <c r="J9" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A10" s="7" t="s">
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="B10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="7" t="s">
+      <c r="J9" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="B10" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D10" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F10" s="7" t="s">
+      <c r="C10" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>695</v>
       </c>
-      <c r="G10" s="7" t="s">
+      <c r="E10" s="1"/>
+      <c r="F10" s="1" t="s">
         <v>696</v>
       </c>
-      <c r="H10" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A11" s="7" t="s">
+      <c r="G10" s="1" t="s">
         <v>697</v>
       </c>
-      <c r="B11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="7" t="s">
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="B11" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D11" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F11" s="7" t="s">
+      <c r="C11" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D11" s="1" t="s">
         <v>699</v>
       </c>
-      <c r="G11" s="7" t="s">
+      <c r="E11" s="1"/>
+      <c r="F11" s="1" t="s">
         <v>700</v>
       </c>
-      <c r="H11" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I11" s="7" t="s">
+      <c r="G11" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="J11" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="7" t="s">
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="B12" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="7" t="s">
+      <c r="J11" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D12" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F12" s="7" t="s">
+      <c r="C12" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D12" s="1" t="s">
         <v>704</v>
       </c>
-      <c r="G12" s="7" t="s">
-[...5 lines deleted...]
-      <c r="I12" s="7" t="s">
+      <c r="E12" s="1"/>
+      <c r="F12" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="J12" s="7" t="s">
-[...16 lines deleted...]
-      <c r="C13" s="7" t="s">
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D13" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F13" s="7" t="s">
+      <c r="C13" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D13" s="1" t="s">
         <v>707</v>
       </c>
-      <c r="G13" s="7" t="s">
+      <c r="E13" s="1"/>
+      <c r="F13" s="1" t="s">
         <v>708</v>
       </c>
-      <c r="H13" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J13" s="7" t="s">
+      <c r="G13" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="E14" s="1"/>
+      <c r="F14" s="1" t="s">
+        <v>712</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>701</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>725</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K16" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L16" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>728</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>731</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K17" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L17" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I18" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="J18" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K13" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="7" t="s">
+      <c r="K18" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L18" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="E19" s="1"/>
+      <c r="F19" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>739</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K19" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L19" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I20" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K20" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L20" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I21" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K21" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L21" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="E22" s="1"/>
+      <c r="F22" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>755</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I23" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K23" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L23" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="E24" s="1"/>
+      <c r="F24" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="K24" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L24" s="1" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="E25" s="1"/>
+      <c r="F25" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>709</v>
       </c>
-      <c r="B14" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="7" t="s">
+      <c r="H25" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="B26" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="D14" s="7" t="s">
-[...50 lines deleted...]
-      <c r="I15" s="7" t="s">
+      <c r="C26" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>718</v>
       </c>
-      <c r="J15" s="7" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="7" t="s">
+      <c r="H26" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I26" s="1" t="s">
         <v>719</v>
       </c>
-      <c r="B16" s="7" t="s">
-[...87 lines deleted...]
-      <c r="F18" s="7" t="s">
+      <c r="J26" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H27" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I27" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J27" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K27" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L27" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>776</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I28" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K28" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L28" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K29" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L29" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
+        <v>785</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I30" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="K30" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L30" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="F31" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G18" s="7" t="s">
-[...91 lines deleted...]
-      <c r="A21" s="7" t="s">
+      <c r="G31" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I31" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K31" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L31" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I32" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="K32" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L32" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
+        <v>800</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="E33" s="1"/>
+      <c r="F33" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I33" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K33" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L33" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="E34" s="1"/>
+      <c r="F34" s="1" t="s">
+        <v>806</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I34" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K34" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="L34" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="E35" s="1"/>
+      <c r="F35" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I35" s="1" t="s">
+        <v>812</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="E36" s="1"/>
+      <c r="F36" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I36" s="1" t="s">
         <v>745</v>
       </c>
-      <c r="B21" s="7" t="s">
-[...95 lines deleted...]
-      <c r="J23" s="7" t="s">
+      <c r="J36" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="K23" s="7" t="s">
-[...483 lines deleted...]
-        <v>3516</v>
+      <c r="K36" s="1" t="s">
+        <v>3585</v>
+      </c>
+      <c r="L36" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{939C7EB6-1E86-431C-B419-0AF809984A5B}"/>
+  <autoFilter ref="A1:L1" xr:uid="{C9E28502-3094-4F94-B3CA-071C37D80D70}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{42F7DCF4-000D-4C47-8FFC-BF4A85B88D72}">
-  <dimension ref="A1:N44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A409E8D2-BA60-4760-8BAF-CC57D89A48FD}">
+  <dimension ref="A1:L9"/>
   <sheetViews>
-    <sheetView topLeftCell="D1" workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.08984375" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="35.6328125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="39" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...18 lines deleted...]
-    <row r="2" spans="1:14" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="B2" s="1" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="C2" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="B3" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="C3" s="1" t="s">
         <v>819</v>
       </c>
-      <c r="E2" s="7"/>
-[...23 lines deleted...]
-      <c r="A3" s="1" t="s">
+      <c r="D3" s="1" t="s">
+        <v>824</v>
+      </c>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>822</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="1" t="s">
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D3" s="7" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="C4" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="C5" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="E5" s="1"/>
+      <c r="F5" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="B6" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D5" s="7" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="C6" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="E6" s="1"/>
+      <c r="F6" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B7" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...26 lines deleted...]
-      <c r="A7" s="1" t="s">
+      <c r="C7" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="E7" s="1"/>
+      <c r="F7" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="E8" s="1"/>
+      <c r="F8" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>835</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="1" t="s">
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3579</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="125" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="B9" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="D7" s="7" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="C9" s="1" t="s">
-        <v>843</v>
-[...1 lines deleted...]
-      <c r="D9" s="7" t="s">
         <v>844</v>
       </c>
-      <c r="E9" s="7"/>
-      <c r="F9" s="7" t="s">
+      <c r="D9" s="1" t="s">
         <v>845</v>
       </c>
-      <c r="G9" s="7" t="s">
+      <c r="E9" s="1"/>
+      <c r="F9" s="1" t="s">
         <v>846</v>
       </c>
-      <c r="H9" s="7" t="s">
-[...118 lines deleted...]
-      <c r="L44" s="44"/>
+      <c r="G9" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{42F7DCF4-000D-4C47-8FFC-BF4A85B88D72}"/>
+  <autoFilter ref="A1:L1" xr:uid="{A409E8D2-BA60-4760-8BAF-CC57D89A48FD}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{339EBA55-187B-4986-84E6-CC6B2FC09C8C}">
-  <dimension ref="A1:M13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D0ED10A6-BD51-4B6F-94C2-0BB00BF0DF75}">
+  <dimension ref="A1:L15"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...2 lines deleted...]
-    </sheetView>
+    <sheetView topLeftCell="A12" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="12.90625" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="12" max="12" width="26.26953125" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="4" width="15" customWidth="1"/>
+    <col min="5" max="5" width="26.26953125" customWidth="1"/>
+    <col min="6" max="7" width="40" customWidth="1"/>
+    <col min="8" max="8" width="15" customWidth="1"/>
+    <col min="9" max="9" width="28.453125" customWidth="1"/>
+    <col min="10" max="10" width="20" customWidth="1"/>
+    <col min="11" max="11" width="16.08984375" customWidth="1"/>
+    <col min="12" max="12" width="15.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="26" x14ac:dyDescent="0.35">
-[...12 lines deleted...]
-      <c r="E1" s="2" t="s">
+    <row r="1" spans="1:12" s="16" customFormat="1" ht="42" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1" s="15" t="s">
+        <v>3533</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>3534</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3535</v>
+      </c>
+      <c r="E1" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="F1" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...22 lines deleted...]
-      <c r="B2" s="7" t="s">
+      <c r="G1" s="15" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="I1" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="J1" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="K1" s="15" t="s">
+        <v>3575</v>
+      </c>
+      <c r="L1" s="15" t="s">
+        <v>3576</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>848</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="B2" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D2" s="7" t="s">
+      <c r="C2" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="E2" s="7" t="s">
+      <c r="D2" s="1" t="s">
         <v>851</v>
       </c>
-      <c r="F2" s="7" t="s">
+      <c r="E2" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="F2" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G2" s="7" t="s">
+      <c r="G2" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L2" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="E3" s="1" t="s">
         <v>852</v>
       </c>
-      <c r="H2" s="7" t="s">
-[...22 lines deleted...]
-      <c r="C3" s="7" t="s">
+      <c r="F3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="C4" s="1" t="s">
         <v>850</v>
       </c>
-      <c r="E3" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="7" t="s">
+      <c r="D4" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="E4" s="1"/>
+      <c r="F4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G4" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="K4" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="16" customFormat="1" ht="100" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K5" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L5" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="16" customFormat="1" ht="100" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K6" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L6" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="16" customFormat="1" ht="162.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K7" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L7" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="16" customFormat="1" ht="162.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K8" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L8" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>862</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K9" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L9" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="16" customFormat="1" ht="37.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
+        <v>868</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="K10" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L10" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="16" customFormat="1" ht="50" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>874</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="K11" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L11" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>853</v>
       </c>
-      <c r="H3" s="7" t="s">
-[...22 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="H12" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L12" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="B13" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...3 lines deleted...]
-      <c r="F4" s="7" t="s">
+      <c r="C13" s="1" t="s">
+        <v>850</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="F13" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="G4" s="7" t="s">
-[...25 lines deleted...]
-      <c r="C5" s="7" t="s">
+      <c r="G13" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="K13" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L13" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="16" customFormat="1" ht="62.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="B14" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D5" s="7" t="s">
-[...34 lines deleted...]
-      <c r="C6" s="7" t="s">
+      <c r="C14" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>3593</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K14" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L14" s="1" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="16" customFormat="1" ht="75" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="B15" s="1" t="s">
         <v>849</v>
       </c>
-      <c r="D6" s="7" t="s">
-[...291 lines deleted...]
-        <v>3516</v>
+      <c r="C15" s="1" t="s">
+        <v>882</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>3594</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="K15" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="L15" s="1" t="s">
+        <v>3578</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L1" xr:uid="{339EBA55-187B-4986-84E6-CC6B2FC09C8C}"/>
+  <autoFilter ref="A1:L1" xr:uid="{D0ED10A6-BD51-4B6F-94C2-0BB00BF0DF75}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>28</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="28" baseType="lpstr">
       <vt:lpstr>Schedule Structure</vt:lpstr>
       <vt:lpstr>Change Log</vt:lpstr>
       <vt:lpstr>Adult Care Services</vt:lpstr>
       <vt:lpstr>Children &amp; Families</vt:lpstr>
-      <vt:lpstr>Community Safety &amp; Emergancies</vt:lpstr>
+      <vt:lpstr>Community Safety &amp; Emergencies</vt:lpstr>
       <vt:lpstr>Consumer Affairs</vt:lpstr>
       <vt:lpstr>Council Property</vt:lpstr>
       <vt:lpstr>Crematoria &amp; Cemeteries</vt:lpstr>
       <vt:lpstr>Criminal Justice</vt:lpstr>
       <vt:lpstr>Democracy</vt:lpstr>
-      <vt:lpstr>Econ Dev</vt:lpstr>
+      <vt:lpstr>Economic Development</vt:lpstr>
       <vt:lpstr>Education &amp; Skills</vt:lpstr>
       <vt:lpstr>Environmental Protection</vt:lpstr>
       <vt:lpstr>Finance</vt:lpstr>
       <vt:lpstr>Health &amp; Safety</vt:lpstr>
       <vt:lpstr>Housing</vt:lpstr>
       <vt:lpstr>Human Resources</vt:lpstr>
       <vt:lpstr>Information and Communication T</vt:lpstr>
       <vt:lpstr>Information Management</vt:lpstr>
       <vt:lpstr>Legal Services</vt:lpstr>
-      <vt:lpstr>Leisure and Culture</vt:lpstr>
+      <vt:lpstr>Leisure &amp; Culture</vt:lpstr>
       <vt:lpstr>Management</vt:lpstr>
-      <vt:lpstr>Planning and Building Standards</vt:lpstr>
+      <vt:lpstr>Planning &amp; Building Standards</vt:lpstr>
       <vt:lpstr>Procurement</vt:lpstr>
       <vt:lpstr>Registrars</vt:lpstr>
-      <vt:lpstr>Risk and Insurance</vt:lpstr>
-      <vt:lpstr>Transport and Infrastructure</vt:lpstr>
+      <vt:lpstr>Risk &amp; Insurance</vt:lpstr>
+      <vt:lpstr>Transport &amp; Infrastructure</vt:lpstr>
       <vt:lpstr>Waste Management</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Apache POI</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>