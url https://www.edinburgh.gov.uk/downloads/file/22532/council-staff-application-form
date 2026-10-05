--- v0 (2025-11-04)
+++ v1 (2026-10-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="589A5F99" w14:textId="77777777" w:rsidR="00DB67FE" w:rsidRDefault="00926416" w:rsidP="00926416">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="77018698" wp14:editId="10955AAD">
             <wp:extent cx="1514475" cy="552450"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
@@ -213,51 +213,51 @@
         <w:spacing w:after="0" w:line="100" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D096592" w14:textId="77777777" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C8A746C" w14:textId="77777777" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
       <w:pPr>
         <w:spacing w:after="0" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06A119BF" w14:textId="54D650AE" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
+    <w:p w14:paraId="06A119BF" w14:textId="3E06F123" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2629" w:right="2623"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="103"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="114"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -286,79 +286,79 @@
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB3828">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="103"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004742C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="103"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00DB67FE">
+      <w:r w:rsidR="002F14F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="103"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00CB3828">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="103"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>/2</w:t>
       </w:r>
-      <w:r w:rsidR="00DB67FE">
+      <w:r w:rsidR="002F14F2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="103"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D6564F0" w14:textId="77777777" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="153"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="365E90"/>
           <w:w w:val="114"/>
           <w:sz w:val="31"/>
           <w:szCs w:val="31"/>
         </w:rPr>
         <w:t>For Local Authority Early Years Employees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65DE4000" w14:textId="77777777" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
@@ -2341,241 +2341,241 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="350C6F2C" w14:textId="77777777" w:rsidR="00926416" w:rsidRDefault="00926416" w:rsidP="00926416">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>1 April – 31 March</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1909" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3911AFB2" w14:textId="147429ED" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
+          <w:p w14:paraId="3911AFB2" w14:textId="725686FC" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r w:rsidR="004742C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="768E08CB" w14:textId="0598D58E" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
+          <w:p w14:paraId="768E08CB" w14:textId="59023119" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F43860" w14:textId="24C8BE2A" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
+          <w:p w14:paraId="41F43860" w14:textId="0ADFD05E" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t xml:space="preserve"> - 202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5123929E" w14:textId="7142E17B" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
+          <w:p w14:paraId="5123929E" w14:textId="57461720" w:rsidR="00926416" w:rsidRDefault="00CB3828" w:rsidP="00926416">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00DB67FE">
-[...21 lines deleted...]
-              <w:t>8</w:t>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 20</w:t>
+            </w:r>
+            <w:r w:rsidR="002F14F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="23"/>
+                <w:szCs w:val="23"/>
+              </w:rPr>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00926416" w14:paraId="74FB67DD" w14:textId="77777777" w:rsidTr="00926416">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2122" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4764D69E" w14:textId="77777777" w:rsidR="00FE6924" w:rsidRDefault="00FE6924" w:rsidP="00FE6924">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="23"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>Total cost of course</w:t>
@@ -4011,177 +4011,181 @@
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00154FA3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:t>earlylearningacademy@edinburgh.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00AE61DE" w:rsidSect="00057247">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="900" w:right="1142" w:bottom="1440" w:left="675" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00926416"/>
     <w:rsid w:val="00057247"/>
     <w:rsid w:val="00110B00"/>
     <w:rsid w:val="00122085"/>
     <w:rsid w:val="00122451"/>
     <w:rsid w:val="00122D7C"/>
     <w:rsid w:val="0013240A"/>
     <w:rsid w:val="002C0ACA"/>
     <w:rsid w:val="002E1283"/>
+    <w:rsid w:val="002F14F2"/>
     <w:rsid w:val="0038223B"/>
     <w:rsid w:val="004348C2"/>
     <w:rsid w:val="00447D40"/>
     <w:rsid w:val="004742C1"/>
     <w:rsid w:val="005254D9"/>
     <w:rsid w:val="00775F99"/>
     <w:rsid w:val="008451EF"/>
     <w:rsid w:val="00926416"/>
+    <w:rsid w:val="00955749"/>
     <w:rsid w:val="009657DA"/>
     <w:rsid w:val="009B3BDC"/>
     <w:rsid w:val="00A05DC9"/>
     <w:rsid w:val="00A50AB5"/>
     <w:rsid w:val="00A73EC7"/>
     <w:rsid w:val="00AE61DE"/>
     <w:rsid w:val="00B45C83"/>
     <w:rsid w:val="00B70E3B"/>
     <w:rsid w:val="00B84242"/>
+    <w:rsid w:val="00B9665D"/>
     <w:rsid w:val="00C86783"/>
     <w:rsid w:val="00CB3828"/>
     <w:rsid w:val="00D01A09"/>
     <w:rsid w:val="00D57FC4"/>
     <w:rsid w:val="00D801F3"/>
     <w:rsid w:val="00DB67FE"/>
     <w:rsid w:val="00E32249"/>
     <w:rsid w:val="00E53AAE"/>
     <w:rsid w:val="00E74442"/>
+    <w:rsid w:val="00ED3B58"/>
     <w:rsid w:val="00F20B45"/>
     <w:rsid w:val="00FE6924"/>
     <w:rsid w:val="00FF513D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="65ACBDD0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{53254B6E-EF39-4F28-986C-8514EB6C423A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4638,51 +4642,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE61DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="589001128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="910584338">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -5123,51 +5127,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>493</Words>
   <Characters>2816</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>