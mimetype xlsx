--- v0 (2025-11-04)
+++ v1 (2026-04-01)
@@ -2,214 +2,106 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Corp\HR\Business Support\Reward\9. Projects\Pay award\Pay award 24_25\4 Comms and engagement\LGE\Orb and WFU\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://edinburghcouncil-my.sharepoint.com/personal/9069928_edinburgh_gov_uk1/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E0C4EF2E-2EDE-43E3-AAA9-C5115683D952}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFE7AF65-7CDC-49CA-8447-DE878774837C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2730" yWindow="4740" windowWidth="39450" windowHeight="17745" xr2:uid="{E5F75D63-47B2-492A-AC7C-4B6C798B411A}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E5F75D63-47B2-492A-AC7C-4B6C798B411A}"/>
   </bookViews>
   <sheets>
     <sheet name="Calculator" sheetId="6" r:id="rId1"/>
     <sheet name="21-22 and 22-23 payscales" sheetId="1" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'21-22 and 22-23 payscales'!$D$1:$G$161</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'21-22 and 22-23 payscales'!$D$1:$G$125</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F10" i="6" l="1"/>
   <c r="C20" i="6"/>
   <c r="E10" i="6" l="1"/>
   <c r="C10" i="6"/>
   <c r="B20" i="6" l="1"/>
   <c r="D20" i="6" s="1"/>
   <c r="H10" i="6"/>
   <c r="G10" i="6"/>
   <c r="F20" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="59">
   <si>
     <t>SCP</t>
   </si>
   <si>
-    <t>23C</t>
-[...106 lines deleted...]
-  <si>
     <t>59C</t>
   </si>
   <si>
     <t>60C</t>
   </si>
   <si>
     <t>61C</t>
   </si>
   <si>
     <t>62C</t>
   </si>
   <si>
     <t>63C</t>
   </si>
   <si>
     <t>64C</t>
   </si>
   <si>
     <t>65C</t>
   </si>
   <si>
     <t>66C</t>
   </si>
   <si>
     <t>67C</t>
@@ -253,144 +145,135 @@
   <si>
     <t>GR5</t>
   </si>
   <si>
     <t>GR6</t>
   </si>
   <si>
     <t>GR7</t>
   </si>
   <si>
     <t>GR8</t>
   </si>
   <si>
     <t>GR9</t>
   </si>
   <si>
     <t>GR10</t>
   </si>
   <si>
     <t>GR11</t>
   </si>
   <si>
     <t>GR12</t>
   </si>
   <si>
-    <t>Craft6</t>
-[...7 lines deleted...]
-  <si>
     <t>Annual weeks worked</t>
   </si>
   <si>
     <t>AWW pro-rate</t>
   </si>
   <si>
     <t>FTE</t>
   </si>
   <si>
     <t>Hourly rate</t>
   </si>
   <si>
     <t>Holiday weeks</t>
   </si>
   <si>
     <t>Annual holiday pay</t>
   </si>
   <si>
     <t>Monthly holiday pay</t>
   </si>
   <si>
     <t>Holiday weeks pro-rate</t>
   </si>
   <si>
     <t>Weekly hours worked</t>
   </si>
   <si>
-    <t>Hourly rate at 1 April 2024</t>
-[...7 lines deleted...]
-  <si>
     <t>1. Choose your full time salary from the drop-down</t>
   </si>
   <si>
     <t>2. Enter your weekly hours worked</t>
   </si>
   <si>
     <t>3. Choose your annual weeks worked from the drop-down</t>
   </si>
   <si>
     <t>How to use the Local Gov term time holiday pay calculator</t>
   </si>
   <si>
     <t>If you have less than 5 years’ continuous service - you get 6.6 holiday weeks     </t>
   </si>
   <si>
     <t>If you have more than 10 years’ continuous with Edinburgh Council only - you get 8.2 holiday weeks            </t>
   </si>
   <si>
     <t>Sessional pay calculators</t>
   </si>
   <si>
     <t>1. Choose your holiday weeks from the drop-down:</t>
   </si>
   <si>
     <t>If you have more than 5 years’ continuous service with any employer in Modification order - you get 7.6 holiday weeks      </t>
   </si>
   <si>
     <t>Full time salary</t>
   </si>
   <si>
     <t>-select-</t>
   </si>
   <si>
     <t>-enter-</t>
   </si>
   <si>
     <t>Annual salary</t>
   </si>
   <si>
     <t>Gross monthly base pay</t>
   </si>
   <si>
     <t>4. Your hourly rate, annual salary and gross monthly base pay will then populate</t>
   </si>
   <si>
     <t>Gross monthly base + holiday pay</t>
   </si>
   <si>
     <t>2. Your annual holiday pay, monthly holiday pay, and monthly base + holiday pay will now populate based on your holiday weeks and information entered into the base pay calculator</t>
+  </si>
+  <si>
+    <t>FT salary at 1 April 2025</t>
+  </si>
+  <si>
+    <t>Hourly rate at 1 April 2025</t>
+  </si>
+  <si>
+    <t>How to use the Local Gov base pay calculator (includes the 2025-2026 pay award)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -468,84 +351,78 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="13">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
@@ -955,51 +832,51 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1011,250 +888,217 @@
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="4" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="25" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="9" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="9" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="9" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="9" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="8" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="9" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="8" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="9" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="9" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="8" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="32" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="20" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="10" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="9" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="165" fontId="0" fillId="10" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="0" fillId="9" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="10" borderId="30" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="9" borderId="30" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="2" fontId="0" fillId="10" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="2" fontId="0" fillId="9" borderId="23" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2 2" xfId="1" xr:uid="{7BD028E8-20C5-44FC-ABC4-69385B95EA7A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD6DAEE"/>
       <color rgb="FF085BA0"/>
       <color rgb="FFFFDDFF"/>
       <color rgb="FFFFCCFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1614,3732 +1458,3183 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31158DD7-AC41-4493-B7C2-A0C21BFF82F8}">
   <dimension ref="A1:AO42"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection activeCell="I23" sqref="I23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.28515625" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="12.28515625" customWidth="1"/>
     <col min="5" max="5" width="12.28515625" hidden="1" customWidth="1"/>
     <col min="6" max="8" width="12.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:41" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="46"/>
+      <c r="A1" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
     </row>
     <row r="2" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="45"/>
+      <c r="A2" s="38"/>
     </row>
     <row r="3" spans="1:41" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A3" s="47" t="s">
-        <v>80</v>
+      <c r="A3" s="40" t="s">
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A4" s="45" t="s">
-        <v>81</v>
+      <c r="A4" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A5" s="45" t="s">
-        <v>82</v>
+      <c r="A5" s="38" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="45" t="s">
-        <v>83</v>
+      <c r="A6" s="38" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A7" s="45" t="s">
-        <v>95</v>
+      <c r="A7" s="38" t="s">
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:41" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="45"/>
+      <c r="A8" s="38"/>
     </row>
     <row r="9" spans="1:41" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="65" t="s">
-[...21 lines deleted...]
-        <v>94</v>
+      <c r="A9" s="58" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="59" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="61" t="s">
+        <v>51</v>
+      </c>
+      <c r="H9" s="61" t="s">
+        <v>52</v>
       </c>
       <c r="I9" s="7"/>
-      <c r="M9" s="32"/>
-[...27 lines deleted...]
-      <c r="AO9" s="32"/>
+      <c r="M9" s="27"/>
+      <c r="N9" s="28"/>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="28"/>
+      <c r="R9" s="28"/>
+      <c r="S9" s="28"/>
+      <c r="T9" s="28"/>
+      <c r="U9" s="28"/>
+      <c r="V9" s="29"/>
+      <c r="W9" s="28"/>
+      <c r="X9" s="28"/>
+      <c r="Y9" s="28"/>
+      <c r="Z9" s="28"/>
+      <c r="AA9" s="28"/>
+      <c r="AB9" s="28"/>
+      <c r="AC9" s="27"/>
+      <c r="AD9" s="27"/>
+      <c r="AE9" s="27"/>
+      <c r="AF9" s="27"/>
+      <c r="AG9" s="27"/>
+      <c r="AH9" s="27"/>
+      <c r="AI9" s="27"/>
+      <c r="AJ9" s="27"/>
+      <c r="AK9" s="27"/>
+      <c r="AL9" s="27"/>
+      <c r="AM9" s="27"/>
+      <c r="AN9" s="27"/>
+      <c r="AO9" s="27"/>
     </row>
     <row r="10" spans="1:41" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="63" t="s">
-[...5 lines deleted...]
-      <c r="C10" s="54" t="e">
+      <c r="A10" s="56" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="47" t="e">
         <f>B10/36</f>
         <v>#VALUE!</v>
       </c>
-      <c r="D10" s="55" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="56" t="e">
+      <c r="D10" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="E10" s="49" t="e">
         <f>D10/52.18</f>
         <v>#VALUE!</v>
       </c>
-      <c r="F10" s="57" t="str">
+      <c r="F10" s="50" t="str">
         <f>IF(A10="-select-","",_xlfn.XLOOKUP(A10,'21-22 and 22-23 payscales'!G:G,'21-22 and 22-23 payscales'!F:F))</f>
         <v/>
       </c>
-      <c r="G10" s="58" t="str">
+      <c r="G10" s="51" t="str">
         <f>IFERROR(A10*C10*E10,"")</f>
         <v/>
       </c>
-      <c r="H10" s="59" t="str">
+      <c r="H10" s="52" t="str">
         <f>IFERROR(A10/12*C10*E10,"")</f>
         <v/>
       </c>
-      <c r="M10" s="32"/>
-[...8 lines deleted...]
-      <c r="V10" s="30">
+      <c r="M10" s="27"/>
+      <c r="N10" s="28"/>
+      <c r="O10" s="28"/>
+      <c r="P10" s="28"/>
+      <c r="Q10" s="28"/>
+      <c r="R10" s="28"/>
+      <c r="S10" s="28"/>
+      <c r="T10" s="28"/>
+      <c r="U10" s="28"/>
+      <c r="V10" s="25">
         <v>52.18</v>
       </c>
-      <c r="W10" s="33"/>
-[...17 lines deleted...]
-      <c r="AO10" s="32"/>
+      <c r="W10" s="28"/>
+      <c r="X10" s="28"/>
+      <c r="Y10" s="28"/>
+      <c r="Z10" s="28"/>
+      <c r="AA10" s="28"/>
+      <c r="AB10" s="28"/>
+      <c r="AC10" s="27"/>
+      <c r="AD10" s="27"/>
+      <c r="AE10" s="27"/>
+      <c r="AF10" s="27"/>
+      <c r="AG10" s="27"/>
+      <c r="AH10" s="27"/>
+      <c r="AI10" s="27"/>
+      <c r="AJ10" s="27"/>
+      <c r="AK10" s="27"/>
+      <c r="AL10" s="27"/>
+      <c r="AM10" s="27"/>
+      <c r="AN10" s="27"/>
+      <c r="AO10" s="27"/>
     </row>
     <row r="11" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M11" s="32"/>
-[...8 lines deleted...]
-      <c r="V11" s="31">
+      <c r="M11" s="27"/>
+      <c r="N11" s="28"/>
+      <c r="O11" s="28"/>
+      <c r="P11" s="28"/>
+      <c r="Q11" s="28"/>
+      <c r="R11" s="28"/>
+      <c r="S11" s="28"/>
+      <c r="T11" s="28"/>
+      <c r="U11" s="28"/>
+      <c r="V11" s="26">
         <v>38</v>
       </c>
-      <c r="W11" s="33"/>
-[...17 lines deleted...]
-      <c r="AO11" s="32"/>
+      <c r="W11" s="28"/>
+      <c r="X11" s="28"/>
+      <c r="Y11" s="28"/>
+      <c r="Z11" s="28"/>
+      <c r="AA11" s="28"/>
+      <c r="AB11" s="28"/>
+      <c r="AC11" s="27"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="27"/>
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="27"/>
+      <c r="AJ11" s="27"/>
+      <c r="AK11" s="27"/>
+      <c r="AL11" s="27"/>
+      <c r="AM11" s="27"/>
+      <c r="AN11" s="27"/>
+      <c r="AO11" s="27"/>
     </row>
     <row r="12" spans="1:41" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="A12" s="47" t="s">
-[...30 lines deleted...]
-      <c r="AO12" s="32"/>
+      <c r="A12" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="M12" s="27"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="28"/>
+      <c r="R12" s="28"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="28"/>
+      <c r="U12" s="28"/>
+      <c r="V12" s="26"/>
+      <c r="W12" s="28"/>
+      <c r="X12" s="28"/>
+      <c r="Y12" s="28"/>
+      <c r="Z12" s="28"/>
+      <c r="AA12" s="28"/>
+      <c r="AB12" s="28"/>
+      <c r="AC12" s="27"/>
+      <c r="AD12" s="27"/>
+      <c r="AE12" s="27"/>
+      <c r="AF12" s="27"/>
+      <c r="AG12" s="27"/>
+      <c r="AH12" s="27"/>
+      <c r="AI12" s="27"/>
+      <c r="AJ12" s="27"/>
+      <c r="AK12" s="27"/>
+      <c r="AL12" s="27"/>
+      <c r="AM12" s="27"/>
+      <c r="AN12" s="27"/>
+      <c r="AO12" s="27"/>
     </row>
     <row r="13" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="45" t="s">
-[...30 lines deleted...]
-      <c r="AO13" s="32"/>
+      <c r="A13" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="M13" s="27"/>
+      <c r="N13" s="28"/>
+      <c r="O13" s="28"/>
+      <c r="P13" s="28"/>
+      <c r="Q13" s="28"/>
+      <c r="R13" s="28"/>
+      <c r="S13" s="28"/>
+      <c r="T13" s="28"/>
+      <c r="U13" s="28"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="28"/>
+      <c r="X13" s="28"/>
+      <c r="Y13" s="28"/>
+      <c r="Z13" s="28"/>
+      <c r="AA13" s="28"/>
+      <c r="AB13" s="28"/>
+      <c r="AC13" s="27"/>
+      <c r="AD13" s="27"/>
+      <c r="AE13" s="27"/>
+      <c r="AF13" s="27"/>
+      <c r="AG13" s="27"/>
+      <c r="AH13" s="27"/>
+      <c r="AI13" s="27"/>
+      <c r="AJ13" s="27"/>
+      <c r="AK13" s="27"/>
+      <c r="AL13" s="27"/>
+      <c r="AM13" s="27"/>
+      <c r="AN13" s="27"/>
+      <c r="AO13" s="27"/>
     </row>
     <row r="14" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A14" s="72" t="s">
-[...30 lines deleted...]
-      <c r="AO14" s="32"/>
+      <c r="A14" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="27"/>
+      <c r="N14" s="28"/>
+      <c r="O14" s="28"/>
+      <c r="P14" s="28"/>
+      <c r="Q14" s="28"/>
+      <c r="R14" s="28"/>
+      <c r="S14" s="28"/>
+      <c r="T14" s="28"/>
+      <c r="U14" s="28"/>
+      <c r="V14" s="26"/>
+      <c r="W14" s="28"/>
+      <c r="X14" s="28"/>
+      <c r="Y14" s="28"/>
+      <c r="Z14" s="28"/>
+      <c r="AA14" s="28"/>
+      <c r="AB14" s="28"/>
+      <c r="AC14" s="27"/>
+      <c r="AD14" s="27"/>
+      <c r="AE14" s="27"/>
+      <c r="AF14" s="27"/>
+      <c r="AG14" s="27"/>
+      <c r="AH14" s="27"/>
+      <c r="AI14" s="27"/>
+      <c r="AJ14" s="27"/>
+      <c r="AK14" s="27"/>
+      <c r="AL14" s="27"/>
+      <c r="AM14" s="27"/>
+      <c r="AN14" s="27"/>
+      <c r="AO14" s="27"/>
     </row>
     <row r="15" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A15" s="72" t="s">
-[...30 lines deleted...]
-      <c r="AO15" s="32"/>
+      <c r="A15" s="65" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="27"/>
+      <c r="N15" s="28"/>
+      <c r="O15" s="28"/>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="28"/>
+      <c r="R15" s="28"/>
+      <c r="S15" s="28"/>
+      <c r="T15" s="28"/>
+      <c r="U15" s="28"/>
+      <c r="V15" s="26"/>
+      <c r="W15" s="28"/>
+      <c r="X15" s="28"/>
+      <c r="Y15" s="28"/>
+      <c r="Z15" s="28"/>
+      <c r="AA15" s="28"/>
+      <c r="AB15" s="28"/>
+      <c r="AC15" s="27"/>
+      <c r="AD15" s="27"/>
+      <c r="AE15" s="27"/>
+      <c r="AF15" s="27"/>
+      <c r="AG15" s="27"/>
+      <c r="AH15" s="27"/>
+      <c r="AI15" s="27"/>
+      <c r="AJ15" s="27"/>
+      <c r="AK15" s="27"/>
+      <c r="AL15" s="27"/>
+      <c r="AM15" s="27"/>
+      <c r="AN15" s="27"/>
+      <c r="AO15" s="27"/>
     </row>
     <row r="16" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A16" s="72" t="s">
-[...30 lines deleted...]
-      <c r="AO16" s="32"/>
+      <c r="A16" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="M16" s="27"/>
+      <c r="N16" s="28"/>
+      <c r="O16" s="28"/>
+      <c r="P16" s="28"/>
+      <c r="Q16" s="28"/>
+      <c r="R16" s="28"/>
+      <c r="S16" s="28"/>
+      <c r="T16" s="28"/>
+      <c r="U16" s="28"/>
+      <c r="V16" s="26"/>
+      <c r="W16" s="28"/>
+      <c r="X16" s="28"/>
+      <c r="Y16" s="28"/>
+      <c r="Z16" s="28"/>
+      <c r="AA16" s="28"/>
+      <c r="AB16" s="28"/>
+      <c r="AC16" s="27"/>
+      <c r="AD16" s="27"/>
+      <c r="AE16" s="27"/>
+      <c r="AF16" s="27"/>
+      <c r="AG16" s="27"/>
+      <c r="AH16" s="27"/>
+      <c r="AI16" s="27"/>
+      <c r="AJ16" s="27"/>
+      <c r="AK16" s="27"/>
+      <c r="AL16" s="27"/>
+      <c r="AM16" s="27"/>
+      <c r="AN16" s="27"/>
+      <c r="AO16" s="27"/>
     </row>
     <row r="17" spans="1:41" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="45" t="s">
-[...30 lines deleted...]
-      <c r="AO17" s="32"/>
+      <c r="A17" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="M17" s="27"/>
+      <c r="N17" s="28"/>
+      <c r="O17" s="28"/>
+      <c r="P17" s="28"/>
+      <c r="Q17" s="28"/>
+      <c r="R17" s="28"/>
+      <c r="S17" s="28"/>
+      <c r="T17" s="28"/>
+      <c r="U17" s="28"/>
+      <c r="V17" s="26"/>
+      <c r="W17" s="28"/>
+      <c r="X17" s="28"/>
+      <c r="Y17" s="28"/>
+      <c r="Z17" s="28"/>
+      <c r="AA17" s="28"/>
+      <c r="AB17" s="28"/>
+      <c r="AC17" s="27"/>
+      <c r="AD17" s="27"/>
+      <c r="AE17" s="27"/>
+      <c r="AF17" s="27"/>
+      <c r="AG17" s="27"/>
+      <c r="AH17" s="27"/>
+      <c r="AI17" s="27"/>
+      <c r="AJ17" s="27"/>
+      <c r="AK17" s="27"/>
+      <c r="AL17" s="27"/>
+      <c r="AM17" s="27"/>
+      <c r="AN17" s="27"/>
+      <c r="AO17" s="27"/>
     </row>
     <row r="18" spans="1:41" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="M18" s="32"/>
-[...27 lines deleted...]
-      <c r="AO18" s="32"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="28"/>
+      <c r="O18" s="28"/>
+      <c r="P18" s="28"/>
+      <c r="Q18" s="28"/>
+      <c r="R18" s="28"/>
+      <c r="S18" s="28"/>
+      <c r="T18" s="28"/>
+      <c r="U18" s="28"/>
+      <c r="V18" s="26"/>
+      <c r="W18" s="28"/>
+      <c r="X18" s="28"/>
+      <c r="Y18" s="28"/>
+      <c r="Z18" s="28"/>
+      <c r="AA18" s="28"/>
+      <c r="AB18" s="28"/>
+      <c r="AC18" s="27"/>
+      <c r="AD18" s="27"/>
+      <c r="AE18" s="27"/>
+      <c r="AF18" s="27"/>
+      <c r="AG18" s="27"/>
+      <c r="AH18" s="27"/>
+      <c r="AI18" s="27"/>
+      <c r="AJ18" s="27"/>
+      <c r="AK18" s="27"/>
+      <c r="AL18" s="27"/>
+      <c r="AM18" s="27"/>
+      <c r="AN18" s="27"/>
+      <c r="AO18" s="27"/>
     </row>
     <row r="19" spans="1:41" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="69" t="s">
-[...24 lines deleted...]
-      <c r="V19" s="31">
+      <c r="A19" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="D19" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="64"/>
+      <c r="F19" s="61" t="s">
+        <v>54</v>
+      </c>
+      <c r="M19" s="27"/>
+      <c r="N19" s="28"/>
+      <c r="O19" s="28"/>
+      <c r="P19" s="28"/>
+      <c r="Q19" s="28"/>
+      <c r="R19" s="28"/>
+      <c r="S19" s="28"/>
+      <c r="T19" s="28"/>
+      <c r="U19" s="28"/>
+      <c r="V19" s="26">
         <v>8.1999999999999993</v>
       </c>
-      <c r="W19" s="33"/>
-[...17 lines deleted...]
-      <c r="AO19" s="32"/>
+      <c r="W19" s="28"/>
+      <c r="X19" s="28"/>
+      <c r="Y19" s="28"/>
+      <c r="Z19" s="28"/>
+      <c r="AA19" s="28"/>
+      <c r="AB19" s="28"/>
+      <c r="AC19" s="27"/>
+      <c r="AD19" s="27"/>
+      <c r="AE19" s="27"/>
+      <c r="AF19" s="27"/>
+      <c r="AG19" s="27"/>
+      <c r="AH19" s="27"/>
+      <c r="AI19" s="27"/>
+      <c r="AJ19" s="27"/>
+      <c r="AK19" s="27"/>
+      <c r="AL19" s="27"/>
+      <c r="AM19" s="27"/>
+      <c r="AN19" s="27"/>
+      <c r="AO19" s="27"/>
     </row>
     <row r="20" spans="1:41" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="53" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="60" t="str">
+      <c r="A20" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="B20" s="53" t="str">
         <f>IFERROR(A10*C10*C20,"")</f>
         <v/>
       </c>
-      <c r="C20" s="61" t="e">
+      <c r="C20" s="54" t="e">
         <f>A20/52.18</f>
         <v>#VALUE!</v>
       </c>
-      <c r="D20" s="57" t="str">
+      <c r="D20" s="50" t="str">
         <f>IFERROR(B20/12,"")</f>
         <v/>
       </c>
-      <c r="E20" s="62"/>
-      <c r="F20" s="59" t="str">
+      <c r="E20" s="55"/>
+      <c r="F20" s="52" t="str">
         <f>IFERROR(H10+D20,"")</f>
         <v/>
       </c>
-      <c r="M20" s="32"/>
-[...8 lines deleted...]
-      <c r="V20" s="31">
+      <c r="M20" s="27"/>
+      <c r="N20" s="28"/>
+      <c r="O20" s="28"/>
+      <c r="P20" s="28"/>
+      <c r="Q20" s="28"/>
+      <c r="R20" s="28"/>
+      <c r="S20" s="28"/>
+      <c r="T20" s="28"/>
+      <c r="U20" s="28"/>
+      <c r="V20" s="26">
         <v>7.6</v>
       </c>
-      <c r="W20" s="33"/>
-[...17 lines deleted...]
-      <c r="AO20" s="32"/>
+      <c r="W20" s="28"/>
+      <c r="X20" s="28"/>
+      <c r="Y20" s="28"/>
+      <c r="Z20" s="28"/>
+      <c r="AA20" s="28"/>
+      <c r="AB20" s="28"/>
+      <c r="AC20" s="27"/>
+      <c r="AD20" s="27"/>
+      <c r="AE20" s="27"/>
+      <c r="AF20" s="27"/>
+      <c r="AG20" s="27"/>
+      <c r="AH20" s="27"/>
+      <c r="AI20" s="27"/>
+      <c r="AJ20" s="27"/>
+      <c r="AK20" s="27"/>
+      <c r="AL20" s="27"/>
+      <c r="AM20" s="27"/>
+      <c r="AN20" s="27"/>
+      <c r="AO20" s="27"/>
     </row>
     <row r="21" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M21" s="32"/>
-[...27 lines deleted...]
-      <c r="AO21" s="32"/>
+      <c r="M21" s="27"/>
+      <c r="N21" s="28"/>
+      <c r="O21" s="28"/>
+      <c r="P21" s="28"/>
+      <c r="Q21" s="28"/>
+      <c r="R21" s="28"/>
+      <c r="S21" s="28"/>
+      <c r="T21" s="28"/>
+      <c r="U21" s="28"/>
+      <c r="V21" s="29"/>
+      <c r="W21" s="28"/>
+      <c r="X21" s="28"/>
+      <c r="Y21" s="28"/>
+      <c r="Z21" s="28"/>
+      <c r="AA21" s="28"/>
+      <c r="AB21" s="28"/>
+      <c r="AC21" s="27"/>
+      <c r="AD21" s="27"/>
+      <c r="AE21" s="27"/>
+      <c r="AF21" s="27"/>
+      <c r="AG21" s="27"/>
+      <c r="AH21" s="27"/>
+      <c r="AI21" s="27"/>
+      <c r="AJ21" s="27"/>
+      <c r="AK21" s="27"/>
+      <c r="AL21" s="27"/>
+      <c r="AM21" s="27"/>
+      <c r="AN21" s="27"/>
+      <c r="AO21" s="27"/>
     </row>
     <row r="22" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M22" s="32"/>
-[...27 lines deleted...]
-      <c r="AO22" s="32"/>
+      <c r="M22" s="27"/>
+      <c r="N22" s="28"/>
+      <c r="O22" s="28"/>
+      <c r="P22" s="28"/>
+      <c r="Q22" s="28"/>
+      <c r="R22" s="28"/>
+      <c r="S22" s="28"/>
+      <c r="T22" s="28"/>
+      <c r="U22" s="28"/>
+      <c r="V22" s="28"/>
+      <c r="W22" s="28"/>
+      <c r="X22" s="28"/>
+      <c r="Y22" s="28"/>
+      <c r="Z22" s="28"/>
+      <c r="AA22" s="28"/>
+      <c r="AB22" s="28"/>
+      <c r="AC22" s="27"/>
+      <c r="AD22" s="27"/>
+      <c r="AE22" s="27"/>
+      <c r="AF22" s="27"/>
+      <c r="AG22" s="27"/>
+      <c r="AH22" s="27"/>
+      <c r="AI22" s="27"/>
+      <c r="AJ22" s="27"/>
+      <c r="AK22" s="27"/>
+      <c r="AL22" s="27"/>
+      <c r="AM22" s="27"/>
+      <c r="AN22" s="27"/>
+      <c r="AO22" s="27"/>
     </row>
     <row r="23" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M23" s="32"/>
-[...27 lines deleted...]
-      <c r="AO23" s="32"/>
+      <c r="M23" s="27"/>
+      <c r="N23" s="28"/>
+      <c r="O23" s="28"/>
+      <c r="P23" s="28"/>
+      <c r="Q23" s="28"/>
+      <c r="R23" s="28"/>
+      <c r="S23" s="28"/>
+      <c r="T23" s="28"/>
+      <c r="U23" s="28"/>
+      <c r="V23" s="28"/>
+      <c r="W23" s="28"/>
+      <c r="X23" s="28"/>
+      <c r="Y23" s="28"/>
+      <c r="Z23" s="28"/>
+      <c r="AA23" s="28"/>
+      <c r="AB23" s="28"/>
+      <c r="AC23" s="27"/>
+      <c r="AD23" s="27"/>
+      <c r="AE23" s="27"/>
+      <c r="AF23" s="27"/>
+      <c r="AG23" s="27"/>
+      <c r="AH23" s="27"/>
+      <c r="AI23" s="27"/>
+      <c r="AJ23" s="27"/>
+      <c r="AK23" s="27"/>
+      <c r="AL23" s="27"/>
+      <c r="AM23" s="27"/>
+      <c r="AN23" s="27"/>
+      <c r="AO23" s="27"/>
     </row>
     <row r="24" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M24" s="32"/>
-[...27 lines deleted...]
-      <c r="AO24" s="32"/>
+      <c r="M24" s="27"/>
+      <c r="N24" s="27"/>
+      <c r="O24" s="27"/>
+      <c r="P24" s="27"/>
+      <c r="Q24" s="27"/>
+      <c r="R24" s="27"/>
+      <c r="S24" s="27"/>
+      <c r="T24" s="27"/>
+      <c r="U24" s="27"/>
+      <c r="V24" s="27"/>
+      <c r="W24" s="27"/>
+      <c r="X24" s="27"/>
+      <c r="Y24" s="27"/>
+      <c r="Z24" s="27"/>
+      <c r="AA24" s="27"/>
+      <c r="AB24" s="27"/>
+      <c r="AC24" s="27"/>
+      <c r="AD24" s="27"/>
+      <c r="AE24" s="27"/>
+      <c r="AF24" s="27"/>
+      <c r="AG24" s="27"/>
+      <c r="AH24" s="27"/>
+      <c r="AI24" s="27"/>
+      <c r="AJ24" s="27"/>
+      <c r="AK24" s="27"/>
+      <c r="AL24" s="27"/>
+      <c r="AM24" s="27"/>
+      <c r="AN24" s="27"/>
+      <c r="AO24" s="27"/>
     </row>
     <row r="25" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M25" s="32"/>
-[...27 lines deleted...]
-      <c r="AO25" s="32"/>
+      <c r="M25" s="27"/>
+      <c r="N25" s="27"/>
+      <c r="O25" s="27"/>
+      <c r="P25" s="27"/>
+      <c r="Q25" s="27"/>
+      <c r="R25" s="27"/>
+      <c r="S25" s="27"/>
+      <c r="T25" s="27"/>
+      <c r="U25" s="27"/>
+      <c r="V25" s="27"/>
+      <c r="W25" s="27"/>
+      <c r="X25" s="27"/>
+      <c r="Y25" s="27"/>
+      <c r="Z25" s="27"/>
+      <c r="AA25" s="27"/>
+      <c r="AB25" s="27"/>
+      <c r="AC25" s="27"/>
+      <c r="AD25" s="27"/>
+      <c r="AE25" s="27"/>
+      <c r="AF25" s="27"/>
+      <c r="AG25" s="27"/>
+      <c r="AH25" s="27"/>
+      <c r="AI25" s="27"/>
+      <c r="AJ25" s="27"/>
+      <c r="AK25" s="27"/>
+      <c r="AL25" s="27"/>
+      <c r="AM25" s="27"/>
+      <c r="AN25" s="27"/>
+      <c r="AO25" s="27"/>
     </row>
     <row r="26" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M26" s="32"/>
-[...27 lines deleted...]
-      <c r="AO26" s="32"/>
+      <c r="M26" s="27"/>
+      <c r="N26" s="27"/>
+      <c r="O26" s="27"/>
+      <c r="P26" s="27"/>
+      <c r="Q26" s="27"/>
+      <c r="R26" s="27"/>
+      <c r="S26" s="27"/>
+      <c r="T26" s="27"/>
+      <c r="U26" s="27"/>
+      <c r="V26" s="27"/>
+      <c r="W26" s="27"/>
+      <c r="X26" s="27"/>
+      <c r="Y26" s="27"/>
+      <c r="Z26" s="27"/>
+      <c r="AA26" s="27"/>
+      <c r="AB26" s="27"/>
+      <c r="AC26" s="27"/>
+      <c r="AD26" s="27"/>
+      <c r="AE26" s="27"/>
+      <c r="AF26" s="27"/>
+      <c r="AG26" s="27"/>
+      <c r="AH26" s="27"/>
+      <c r="AI26" s="27"/>
+      <c r="AJ26" s="27"/>
+      <c r="AK26" s="27"/>
+      <c r="AL26" s="27"/>
+      <c r="AM26" s="27"/>
+      <c r="AN26" s="27"/>
+      <c r="AO26" s="27"/>
     </row>
     <row r="27" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M27" s="32"/>
-[...27 lines deleted...]
-      <c r="AO27" s="32"/>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+      <c r="O27" s="27"/>
+      <c r="P27" s="27"/>
+      <c r="Q27" s="27"/>
+      <c r="R27" s="27"/>
+      <c r="S27" s="27"/>
+      <c r="T27" s="27"/>
+      <c r="U27" s="27"/>
+      <c r="V27" s="27"/>
+      <c r="W27" s="27"/>
+      <c r="X27" s="27"/>
+      <c r="Y27" s="27"/>
+      <c r="Z27" s="27"/>
+      <c r="AA27" s="27"/>
+      <c r="AB27" s="27"/>
+      <c r="AC27" s="27"/>
+      <c r="AD27" s="27"/>
+      <c r="AE27" s="27"/>
+      <c r="AF27" s="27"/>
+      <c r="AG27" s="27"/>
+      <c r="AH27" s="27"/>
+      <c r="AI27" s="27"/>
+      <c r="AJ27" s="27"/>
+      <c r="AK27" s="27"/>
+      <c r="AL27" s="27"/>
+      <c r="AM27" s="27"/>
+      <c r="AN27" s="27"/>
+      <c r="AO27" s="27"/>
     </row>
     <row r="28" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M28" s="32"/>
-[...27 lines deleted...]
-      <c r="AO28" s="32"/>
+      <c r="M28" s="27"/>
+      <c r="N28" s="27"/>
+      <c r="O28" s="27"/>
+      <c r="P28" s="27"/>
+      <c r="Q28" s="27"/>
+      <c r="R28" s="27"/>
+      <c r="S28" s="27"/>
+      <c r="T28" s="27"/>
+      <c r="U28" s="27"/>
+      <c r="V28" s="27"/>
+      <c r="W28" s="27"/>
+      <c r="X28" s="27"/>
+      <c r="Y28" s="27"/>
+      <c r="Z28" s="27"/>
+      <c r="AA28" s="27"/>
+      <c r="AB28" s="27"/>
+      <c r="AC28" s="27"/>
+      <c r="AD28" s="27"/>
+      <c r="AE28" s="27"/>
+      <c r="AF28" s="27"/>
+      <c r="AG28" s="27"/>
+      <c r="AH28" s="27"/>
+      <c r="AI28" s="27"/>
+      <c r="AJ28" s="27"/>
+      <c r="AK28" s="27"/>
+      <c r="AL28" s="27"/>
+      <c r="AM28" s="27"/>
+      <c r="AN28" s="27"/>
+      <c r="AO28" s="27"/>
     </row>
     <row r="29" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M29" s="32"/>
-[...27 lines deleted...]
-      <c r="AO29" s="32"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="27"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
+      <c r="Z29" s="27"/>
+      <c r="AA29" s="27"/>
+      <c r="AB29" s="27"/>
+      <c r="AC29" s="27"/>
+      <c r="AD29" s="27"/>
+      <c r="AE29" s="27"/>
+      <c r="AF29" s="27"/>
+      <c r="AG29" s="27"/>
+      <c r="AH29" s="27"/>
+      <c r="AI29" s="27"/>
+      <c r="AJ29" s="27"/>
+      <c r="AK29" s="27"/>
+      <c r="AL29" s="27"/>
+      <c r="AM29" s="27"/>
+      <c r="AN29" s="27"/>
+      <c r="AO29" s="27"/>
     </row>
     <row r="30" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M30" s="32"/>
-[...27 lines deleted...]
-      <c r="AO30" s="32"/>
+      <c r="M30" s="27"/>
+      <c r="N30" s="27"/>
+      <c r="O30" s="27"/>
+      <c r="P30" s="27"/>
+      <c r="Q30" s="27"/>
+      <c r="R30" s="27"/>
+      <c r="S30" s="27"/>
+      <c r="T30" s="27"/>
+      <c r="U30" s="27"/>
+      <c r="V30" s="27"/>
+      <c r="W30" s="27"/>
+      <c r="X30" s="27"/>
+      <c r="Y30" s="27"/>
+      <c r="Z30" s="27"/>
+      <c r="AA30" s="27"/>
+      <c r="AB30" s="27"/>
+      <c r="AC30" s="27"/>
+      <c r="AD30" s="27"/>
+      <c r="AE30" s="27"/>
+      <c r="AF30" s="27"/>
+      <c r="AG30" s="27"/>
+      <c r="AH30" s="27"/>
+      <c r="AI30" s="27"/>
+      <c r="AJ30" s="27"/>
+      <c r="AK30" s="27"/>
+      <c r="AL30" s="27"/>
+      <c r="AM30" s="27"/>
+      <c r="AN30" s="27"/>
+      <c r="AO30" s="27"/>
     </row>
     <row r="31" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M31" s="32"/>
-[...27 lines deleted...]
-      <c r="AO31" s="32"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+      <c r="O31" s="27"/>
+      <c r="P31" s="27"/>
+      <c r="Q31" s="27"/>
+      <c r="R31" s="27"/>
+      <c r="S31" s="27"/>
+      <c r="T31" s="27"/>
+      <c r="U31" s="27"/>
+      <c r="V31" s="27"/>
+      <c r="W31" s="27"/>
+      <c r="X31" s="27"/>
+      <c r="Y31" s="27"/>
+      <c r="Z31" s="27"/>
+      <c r="AA31" s="27"/>
+      <c r="AB31" s="27"/>
+      <c r="AC31" s="27"/>
+      <c r="AD31" s="27"/>
+      <c r="AE31" s="27"/>
+      <c r="AF31" s="27"/>
+      <c r="AG31" s="27"/>
+      <c r="AH31" s="27"/>
+      <c r="AI31" s="27"/>
+      <c r="AJ31" s="27"/>
+      <c r="AK31" s="27"/>
+      <c r="AL31" s="27"/>
+      <c r="AM31" s="27"/>
+      <c r="AN31" s="27"/>
+      <c r="AO31" s="27"/>
     </row>
     <row r="32" spans="1:41" x14ac:dyDescent="0.25">
-      <c r="M32" s="32"/>
-[...27 lines deleted...]
-      <c r="AO32" s="32"/>
+      <c r="M32" s="27"/>
+      <c r="N32" s="27"/>
+      <c r="O32" s="27"/>
+      <c r="P32" s="27"/>
+      <c r="Q32" s="27"/>
+      <c r="R32" s="27"/>
+      <c r="S32" s="27"/>
+      <c r="T32" s="27"/>
+      <c r="U32" s="27"/>
+      <c r="V32" s="27"/>
+      <c r="W32" s="27"/>
+      <c r="X32" s="27"/>
+      <c r="Y32" s="27"/>
+      <c r="Z32" s="27"/>
+      <c r="AA32" s="27"/>
+      <c r="AB32" s="27"/>
+      <c r="AC32" s="27"/>
+      <c r="AD32" s="27"/>
+      <c r="AE32" s="27"/>
+      <c r="AF32" s="27"/>
+      <c r="AG32" s="27"/>
+      <c r="AH32" s="27"/>
+      <c r="AI32" s="27"/>
+      <c r="AJ32" s="27"/>
+      <c r="AK32" s="27"/>
+      <c r="AL32" s="27"/>
+      <c r="AM32" s="27"/>
+      <c r="AN32" s="27"/>
+      <c r="AO32" s="27"/>
     </row>
     <row r="33" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M33" s="32"/>
-[...27 lines deleted...]
-      <c r="AO33" s="32"/>
+      <c r="M33" s="27"/>
+      <c r="N33" s="27"/>
+      <c r="O33" s="27"/>
+      <c r="P33" s="27"/>
+      <c r="Q33" s="27"/>
+      <c r="R33" s="27"/>
+      <c r="S33" s="27"/>
+      <c r="T33" s="27"/>
+      <c r="U33" s="27"/>
+      <c r="V33" s="27"/>
+      <c r="W33" s="27"/>
+      <c r="X33" s="27"/>
+      <c r="Y33" s="27"/>
+      <c r="Z33" s="27"/>
+      <c r="AA33" s="27"/>
+      <c r="AB33" s="27"/>
+      <c r="AC33" s="27"/>
+      <c r="AD33" s="27"/>
+      <c r="AE33" s="27"/>
+      <c r="AF33" s="27"/>
+      <c r="AG33" s="27"/>
+      <c r="AH33" s="27"/>
+      <c r="AI33" s="27"/>
+      <c r="AJ33" s="27"/>
+      <c r="AK33" s="27"/>
+      <c r="AL33" s="27"/>
+      <c r="AM33" s="27"/>
+      <c r="AN33" s="27"/>
+      <c r="AO33" s="27"/>
     </row>
     <row r="34" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M34" s="32"/>
-[...27 lines deleted...]
-      <c r="AO34" s="32"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="27"/>
+      <c r="O34" s="27"/>
+      <c r="P34" s="27"/>
+      <c r="Q34" s="27"/>
+      <c r="R34" s="27"/>
+      <c r="S34" s="27"/>
+      <c r="T34" s="27"/>
+      <c r="U34" s="27"/>
+      <c r="V34" s="27"/>
+      <c r="W34" s="27"/>
+      <c r="X34" s="27"/>
+      <c r="Y34" s="27"/>
+      <c r="Z34" s="27"/>
+      <c r="AA34" s="27"/>
+      <c r="AB34" s="27"/>
+      <c r="AC34" s="27"/>
+      <c r="AD34" s="27"/>
+      <c r="AE34" s="27"/>
+      <c r="AF34" s="27"/>
+      <c r="AG34" s="27"/>
+      <c r="AH34" s="27"/>
+      <c r="AI34" s="27"/>
+      <c r="AJ34" s="27"/>
+      <c r="AK34" s="27"/>
+      <c r="AL34" s="27"/>
+      <c r="AM34" s="27"/>
+      <c r="AN34" s="27"/>
+      <c r="AO34" s="27"/>
     </row>
     <row r="35" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M35" s="32"/>
-[...13 lines deleted...]
-      <c r="AA35" s="32"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="27"/>
+      <c r="U35" s="27"/>
+      <c r="V35" s="27"/>
+      <c r="W35" s="27"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="27"/>
+      <c r="AA35" s="27"/>
     </row>
     <row r="36" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M36" s="32"/>
-[...13 lines deleted...]
-      <c r="AA36" s="32"/>
+      <c r="M36" s="27"/>
+      <c r="N36" s="27"/>
+      <c r="O36" s="27"/>
+      <c r="P36" s="27"/>
+      <c r="Q36" s="27"/>
+      <c r="R36" s="27"/>
+      <c r="S36" s="27"/>
+      <c r="T36" s="27"/>
+      <c r="U36" s="27"/>
+      <c r="V36" s="27"/>
+      <c r="W36" s="27"/>
+      <c r="X36" s="27"/>
+      <c r="Y36" s="27"/>
+      <c r="Z36" s="27"/>
+      <c r="AA36" s="27"/>
     </row>
     <row r="37" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M37" s="32"/>
-[...13 lines deleted...]
-      <c r="AA37" s="32"/>
+      <c r="M37" s="27"/>
+      <c r="N37" s="27"/>
+      <c r="O37" s="27"/>
+      <c r="P37" s="27"/>
+      <c r="Q37" s="27"/>
+      <c r="R37" s="27"/>
+      <c r="S37" s="27"/>
+      <c r="T37" s="27"/>
+      <c r="U37" s="27"/>
+      <c r="V37" s="27"/>
+      <c r="W37" s="27"/>
+      <c r="X37" s="27"/>
+      <c r="Y37" s="27"/>
+      <c r="Z37" s="27"/>
+      <c r="AA37" s="27"/>
     </row>
     <row r="38" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M38" s="32"/>
-[...13 lines deleted...]
-      <c r="AA38" s="32"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27"/>
+      <c r="Q38" s="27"/>
+      <c r="R38" s="27"/>
+      <c r="S38" s="27"/>
+      <c r="T38" s="27"/>
+      <c r="U38" s="27"/>
+      <c r="V38" s="27"/>
+      <c r="W38" s="27"/>
+      <c r="X38" s="27"/>
+      <c r="Y38" s="27"/>
+      <c r="Z38" s="27"/>
+      <c r="AA38" s="27"/>
     </row>
     <row r="39" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M39" s="32"/>
-[...13 lines deleted...]
-      <c r="AA39" s="32"/>
+      <c r="M39" s="27"/>
+      <c r="N39" s="27"/>
+      <c r="O39" s="27"/>
+      <c r="P39" s="27"/>
+      <c r="Q39" s="27"/>
+      <c r="R39" s="27"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="27"/>
+      <c r="U39" s="27"/>
+      <c r="V39" s="27"/>
+      <c r="W39" s="27"/>
+      <c r="X39" s="27"/>
+      <c r="Y39" s="27"/>
+      <c r="Z39" s="27"/>
+      <c r="AA39" s="27"/>
     </row>
     <row r="40" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M40" s="32"/>
-[...13 lines deleted...]
-      <c r="AA40" s="32"/>
+      <c r="M40" s="27"/>
+      <c r="N40" s="27"/>
+      <c r="O40" s="27"/>
+      <c r="P40" s="27"/>
+      <c r="Q40" s="27"/>
+      <c r="R40" s="27"/>
+      <c r="S40" s="27"/>
+      <c r="T40" s="27"/>
+      <c r="U40" s="27"/>
+      <c r="V40" s="27"/>
+      <c r="W40" s="27"/>
+      <c r="X40" s="27"/>
+      <c r="Y40" s="27"/>
+      <c r="Z40" s="27"/>
+      <c r="AA40" s="27"/>
     </row>
     <row r="41" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M41" s="32"/>
-[...13 lines deleted...]
-      <c r="AA41" s="32"/>
+      <c r="M41" s="27"/>
+      <c r="N41" s="27"/>
+      <c r="O41" s="27"/>
+      <c r="P41" s="27"/>
+      <c r="Q41" s="27"/>
+      <c r="R41" s="27"/>
+      <c r="S41" s="27"/>
+      <c r="T41" s="27"/>
+      <c r="U41" s="27"/>
+      <c r="V41" s="27"/>
+      <c r="W41" s="27"/>
+      <c r="X41" s="27"/>
+      <c r="Y41" s="27"/>
+      <c r="Z41" s="27"/>
+      <c r="AA41" s="27"/>
     </row>
     <row r="42" spans="13:41" x14ac:dyDescent="0.25">
-      <c r="M42" s="32"/>
-[...13 lines deleted...]
-      <c r="AA42" s="32"/>
+      <c r="M42" s="27"/>
+      <c r="N42" s="27"/>
+      <c r="O42" s="27"/>
+      <c r="P42" s="27"/>
+      <c r="Q42" s="27"/>
+      <c r="R42" s="27"/>
+      <c r="S42" s="27"/>
+      <c r="T42" s="27"/>
+      <c r="U42" s="27"/>
+      <c r="V42" s="27"/>
+      <c r="W42" s="27"/>
+      <c r="X42" s="27"/>
+      <c r="Y42" s="27"/>
+      <c r="Z42" s="27"/>
+      <c r="AA42" s="27"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="nTxGSr7tqEeCWYF7tTipbuvlYxjjf0cnJRtl1QO9HIXxNWYxGv3ZOUN5E9ZMQQJBNqkmwyLWAMdzeeLXgL20xA==" saltValue="ZLCLFJeeJ4su7XalLTLrIg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="H7GW25Claw3sTubq/otfD8CqrGtR6jUDK9blxsJyTEFR2SFf4aNylhskOdKZuFaM2p+ng/BPqT5dOpNY/onvBg==" saltValue="y1KMyh2SFepO+g/s2KUe8A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="3">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5C2FC020-C899-442A-B96A-E90C11D987E6}">
           <x14:formula1>
             <xm:f>'21-22 and 22-23 payscales'!$G$2:$G$109</xm:f>
           </x14:formula1>
           <xm:sqref>A10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{12AD9B98-E93B-460E-9B9B-BEE9613B59AE}">
           <x14:formula1>
             <xm:f>'21-22 and 22-23 payscales'!$J$2:$J$6</xm:f>
           </x14:formula1>
           <xm:sqref>D10</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{B266A095-C4A1-4B03-A786-CCFD15C0F34B}">
           <x14:formula1>
             <xm:f>'21-22 and 22-23 payscales'!$I$2:$I$5</xm:f>
           </x14:formula1>
           <xm:sqref>A20</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B34DCE8-E70E-444D-AFFE-BA0B8ADD7A95}">
-  <dimension ref="A1:J166"/>
+  <dimension ref="A1:J130"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M16" sqref="M16"/>
+      <selection pane="bottomLeft" activeCell="L19" sqref="L19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="6.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="12" customWidth="1"/>
     <col min="5" max="5" width="10.7109375" style="13" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="12" customWidth="1"/>
-    <col min="7" max="7" width="10.7109375" style="44" customWidth="1"/>
+    <col min="7" max="7" width="10.7109375" style="37" customWidth="1"/>
     <col min="9" max="9" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="84"/>
+      <c r="A1" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1" s="67"/>
       <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="24"/>
+      <c r="D1" s="21"/>
       <c r="E1" s="9"/>
-      <c r="F1" s="24" t="s">
-        <v>78</v>
+      <c r="F1" s="21" t="s">
+        <v>57</v>
       </c>
       <c r="G1" s="9" t="s">
-        <v>79</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>56</v>
+      </c>
+      <c r="I1" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="J1" s="44" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
-      <c r="D2" s="48"/>
-[...9 lines deleted...]
-        <v>91</v>
+      <c r="D2" s="41"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="I2" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="J2" s="45" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" s="4"/>
-      <c r="B3" s="73" t="s">
-        <v>54</v>
+      <c r="B3" s="68" t="s">
+        <v>18</v>
       </c>
       <c r="C3" s="15">
         <v>19</v>
       </c>
-      <c r="D3" s="25"/>
+      <c r="D3" s="22"/>
       <c r="E3" s="16"/>
-      <c r="F3" s="35">
-[...5 lines deleted...]
-      <c r="I3" s="52">
+      <c r="F3" s="30">
+        <v>13.2</v>
+      </c>
+      <c r="G3" s="33">
+        <v>24796</v>
+      </c>
+      <c r="I3" s="45">
         <v>6.6</v>
       </c>
-      <c r="J3" s="52">
-        <v>52</v>
+      <c r="J3" s="66">
+        <v>52.18</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
-      <c r="B4" s="75"/>
+      <c r="B4" s="69"/>
       <c r="C4" s="17">
         <v>20</v>
       </c>
-      <c r="D4" s="26"/>
+      <c r="D4" s="23"/>
       <c r="E4" s="18"/>
-      <c r="F4" s="36">
-[...5 lines deleted...]
-      <c r="I4" s="52">
+      <c r="F4" s="31">
+        <v>13.33</v>
+      </c>
+      <c r="G4" s="34">
+        <v>25041</v>
+      </c>
+      <c r="I4" s="45">
         <v>7.6</v>
       </c>
-      <c r="J4" s="52">
+      <c r="J4" s="45">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A5" s="73" t="s">
-        <v>55</v>
+      <c r="A5" s="68" t="s">
+        <v>19</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="17">
         <v>21</v>
       </c>
-      <c r="D5" s="26"/>
+      <c r="D5" s="23"/>
       <c r="E5" s="18"/>
-      <c r="F5" s="36">
-[...5 lines deleted...]
-      <c r="I5" s="52">
+      <c r="F5" s="31">
+        <v>13.48</v>
+      </c>
+      <c r="G5" s="34">
+        <v>25322</v>
+      </c>
+      <c r="I5" s="45">
         <v>8.1999999999999993</v>
       </c>
-      <c r="J5" s="52">
+      <c r="J5" s="45">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A6" s="75"/>
+      <c r="A6" s="69"/>
       <c r="B6" s="4"/>
       <c r="C6" s="17">
         <v>22</v>
       </c>
-      <c r="D6" s="26"/>
+      <c r="D6" s="23"/>
       <c r="E6" s="18"/>
-      <c r="F6" s="36">
-[...5 lines deleted...]
-      <c r="J6" s="52">
+      <c r="F6" s="31">
+        <v>13.64</v>
+      </c>
+      <c r="G6" s="34">
+        <v>25623</v>
+      </c>
+      <c r="J6" s="45">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
-      <c r="B7" s="73" t="s">
-        <v>56</v>
+      <c r="B7" s="68" t="s">
+        <v>20</v>
       </c>
       <c r="C7" s="17">
         <v>23</v>
       </c>
-      <c r="D7" s="26"/>
+      <c r="D7" s="23"/>
       <c r="E7" s="18"/>
-      <c r="F7" s="36">
-[...3 lines deleted...]
-        <v>24909</v>
+      <c r="F7" s="31">
+        <v>13.79</v>
+      </c>
+      <c r="G7" s="34">
+        <v>25905</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="4"/>
-      <c r="B8" s="75"/>
+      <c r="B8" s="69"/>
       <c r="C8" s="17">
         <v>24</v>
       </c>
-      <c r="D8" s="26"/>
+      <c r="D8" s="23"/>
       <c r="E8" s="18"/>
-      <c r="F8" s="36">
-[...3 lines deleted...]
-        <v>25116</v>
+      <c r="F8" s="31">
+        <v>13.9</v>
+      </c>
+      <c r="G8" s="34">
+        <v>26111</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A9" s="73" t="s">
-        <v>57</v>
+      <c r="A9" s="68" t="s">
+        <v>21</v>
       </c>
       <c r="B9" s="4"/>
       <c r="C9" s="17">
         <v>25</v>
       </c>
-      <c r="D9" s="26"/>
+      <c r="D9" s="23"/>
       <c r="E9" s="18"/>
-      <c r="F9" s="36">
-[...3 lines deleted...]
-        <v>25322</v>
+      <c r="F9" s="31">
+        <v>14.02</v>
+      </c>
+      <c r="G9" s="34">
+        <v>26337</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A10" s="74"/>
+      <c r="A10" s="70"/>
       <c r="B10" s="4"/>
       <c r="C10" s="17">
         <v>26</v>
       </c>
-      <c r="D10" s="26"/>
+      <c r="D10" s="23"/>
       <c r="E10" s="18"/>
-      <c r="F10" s="36">
-[...3 lines deleted...]
-        <v>25604</v>
+      <c r="F10" s="31">
+        <v>14.18</v>
+      </c>
+      <c r="G10" s="34">
+        <v>26637</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A11" s="74"/>
+      <c r="A11" s="70"/>
       <c r="B11" s="4"/>
       <c r="C11" s="17">
         <v>27</v>
       </c>
-      <c r="D11" s="26"/>
+      <c r="D11" s="23"/>
       <c r="E11" s="18"/>
-      <c r="F11" s="36">
-[...3 lines deleted...]
-        <v>25886</v>
+      <c r="F11" s="31">
+        <v>14.33</v>
+      </c>
+      <c r="G11" s="34">
+        <v>26919</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A12" s="74"/>
+      <c r="A12" s="70"/>
       <c r="B12" s="4"/>
       <c r="C12" s="17">
         <v>28</v>
       </c>
-      <c r="D12" s="26"/>
+      <c r="D12" s="23"/>
       <c r="E12" s="18"/>
-      <c r="F12" s="36">
-[...3 lines deleted...]
-        <v>26168</v>
+      <c r="F12" s="31">
+        <v>14.49</v>
+      </c>
+      <c r="G12" s="34">
+        <v>27220</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A13" s="74"/>
+      <c r="A13" s="70"/>
       <c r="B13" s="4"/>
       <c r="C13" s="17">
         <v>29</v>
       </c>
-      <c r="D13" s="26"/>
+      <c r="D13" s="23"/>
       <c r="E13" s="18"/>
-      <c r="F13" s="36">
-[...3 lines deleted...]
-        <v>26468</v>
+      <c r="F13" s="31">
+        <v>14.65</v>
+      </c>
+      <c r="G13" s="34">
+        <v>27520</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A14" s="74"/>
+      <c r="A14" s="70"/>
       <c r="B14" s="4"/>
       <c r="C14" s="17">
         <v>30</v>
       </c>
-      <c r="D14" s="26"/>
+      <c r="D14" s="23"/>
       <c r="E14" s="18"/>
-      <c r="F14" s="36">
-[...3 lines deleted...]
-        <v>26788</v>
+      <c r="F14" s="31">
+        <v>14.83</v>
+      </c>
+      <c r="G14" s="34">
+        <v>27858</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A15" s="74"/>
+      <c r="A15" s="70"/>
       <c r="B15" s="4"/>
       <c r="C15" s="17">
         <v>31</v>
       </c>
-      <c r="D15" s="26"/>
+      <c r="D15" s="23"/>
       <c r="E15" s="18"/>
-      <c r="F15" s="36">
-[...3 lines deleted...]
-        <v>27107</v>
+      <c r="F15" s="31">
+        <v>15.01</v>
+      </c>
+      <c r="G15" s="34">
+        <v>28196</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A16" s="74"/>
+      <c r="A16" s="70"/>
       <c r="B16" s="4"/>
       <c r="C16" s="17">
         <v>32</v>
       </c>
-      <c r="D16" s="26"/>
+      <c r="D16" s="23"/>
       <c r="E16" s="18"/>
-      <c r="F16" s="36">
-[...3 lines deleted...]
-        <v>27332</v>
+      <c r="F16" s="31">
+        <v>15.13</v>
+      </c>
+      <c r="G16" s="34">
+        <v>28422</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A17" s="75"/>
+      <c r="A17" s="69"/>
       <c r="B17" s="4"/>
       <c r="C17" s="17">
         <v>33</v>
       </c>
-      <c r="D17" s="26"/>
+      <c r="D17" s="23"/>
       <c r="E17" s="18"/>
-      <c r="F17" s="36">
-[...3 lines deleted...]
-        <v>27727</v>
+      <c r="F17" s="31">
+        <v>15.35</v>
+      </c>
+      <c r="G17" s="34">
+        <v>28835</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
-      <c r="B18" s="73" t="s">
-        <v>58</v>
+      <c r="B18" s="68" t="s">
+        <v>22</v>
       </c>
       <c r="C18" s="17">
         <v>34</v>
       </c>
-      <c r="D18" s="26"/>
+      <c r="D18" s="23"/>
       <c r="E18" s="18"/>
-      <c r="F18" s="36">
-[...3 lines deleted...]
-        <v>28046</v>
+      <c r="F18" s="31">
+        <v>15.53</v>
+      </c>
+      <c r="G18" s="34">
+        <v>29173</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
-      <c r="B19" s="74"/>
+      <c r="B19" s="70"/>
       <c r="C19" s="17">
         <v>35</v>
       </c>
-      <c r="D19" s="26"/>
+      <c r="D19" s="23"/>
       <c r="E19" s="18"/>
-      <c r="F19" s="36">
-[...3 lines deleted...]
-        <v>28441</v>
+      <c r="F19" s="31">
+        <v>15.75</v>
+      </c>
+      <c r="G19" s="34">
+        <v>29587</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
-      <c r="B20" s="74"/>
+      <c r="B20" s="70"/>
       <c r="C20" s="17">
         <v>36</v>
       </c>
-      <c r="D20" s="26"/>
+      <c r="D20" s="23"/>
       <c r="E20" s="18"/>
-      <c r="F20" s="36">
-[...3 lines deleted...]
-        <v>28779</v>
+      <c r="F20" s="31">
+        <v>15.93</v>
+      </c>
+      <c r="G20" s="34">
+        <v>29925</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
-      <c r="B21" s="74"/>
+      <c r="B21" s="70"/>
       <c r="C21" s="17">
         <v>37</v>
       </c>
-      <c r="D21" s="26"/>
+      <c r="D21" s="23"/>
       <c r="E21" s="18"/>
-      <c r="F21" s="36">
-[...3 lines deleted...]
-        <v>29155</v>
+      <c r="F21" s="31">
+        <v>16.14</v>
+      </c>
+      <c r="G21" s="34">
+        <v>30319</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="4"/>
-      <c r="B22" s="74"/>
+      <c r="B22" s="70"/>
       <c r="C22" s="17">
         <v>38</v>
       </c>
-      <c r="D22" s="26"/>
+      <c r="D22" s="23"/>
       <c r="E22" s="18"/>
-      <c r="F22" s="36">
-[...3 lines deleted...]
-        <v>29530</v>
+      <c r="F22" s="31">
+        <v>16.350000000000001</v>
+      </c>
+      <c r="G22" s="34">
+        <v>30714</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="4"/>
-      <c r="B23" s="74"/>
+      <c r="B23" s="70"/>
       <c r="C23" s="17">
         <v>39</v>
       </c>
-      <c r="D23" s="26"/>
+      <c r="D23" s="23"/>
       <c r="E23" s="18"/>
-      <c r="F23" s="36">
-[...3 lines deleted...]
-        <v>29868</v>
+      <c r="F23" s="31">
+        <v>16.54</v>
+      </c>
+      <c r="G23" s="34">
+        <v>31071</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" s="4"/>
-      <c r="B24" s="74"/>
+      <c r="B24" s="70"/>
       <c r="C24" s="17">
         <v>40</v>
       </c>
-      <c r="D24" s="26"/>
+      <c r="D24" s="23"/>
       <c r="E24" s="18"/>
-      <c r="F24" s="36">
-[...3 lines deleted...]
-        <v>30244</v>
+      <c r="F24" s="31">
+        <v>16.739999999999998</v>
+      </c>
+      <c r="G24" s="34">
+        <v>31446</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" s="4"/>
-      <c r="B25" s="74"/>
+      <c r="B25" s="70"/>
       <c r="C25" s="17">
         <v>41</v>
       </c>
-      <c r="D25" s="26"/>
+      <c r="D25" s="23"/>
       <c r="E25" s="18"/>
-      <c r="F25" s="36">
-[...3 lines deleted...]
-        <v>30300</v>
+      <c r="F25" s="31">
+        <v>16.78</v>
+      </c>
+      <c r="G25" s="34">
+        <v>31521</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="4"/>
-      <c r="B26" s="74"/>
+      <c r="B26" s="70"/>
       <c r="C26" s="17">
         <v>42</v>
       </c>
-      <c r="D26" s="26"/>
+      <c r="D26" s="23"/>
       <c r="E26" s="18"/>
-      <c r="F26" s="36">
-[...3 lines deleted...]
-        <v>30620</v>
+      <c r="F26" s="31">
+        <v>16.95</v>
+      </c>
+      <c r="G26" s="34">
+        <v>31841</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="4"/>
-      <c r="B27" s="74"/>
+      <c r="B27" s="70"/>
       <c r="C27" s="17">
         <v>43</v>
       </c>
-      <c r="D27" s="26"/>
+      <c r="D27" s="23"/>
       <c r="E27" s="18"/>
-      <c r="F27" s="36">
-[...3 lines deleted...]
-        <v>31146</v>
+      <c r="F27" s="31">
+        <v>17.239999999999998</v>
+      </c>
+      <c r="G27" s="34">
+        <v>32385</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="4"/>
-      <c r="B28" s="74"/>
+      <c r="B28" s="70"/>
       <c r="C28" s="17">
         <v>44</v>
       </c>
-      <c r="D28" s="26"/>
+      <c r="D28" s="23"/>
       <c r="E28" s="18"/>
-      <c r="F28" s="36">
-[...3 lines deleted...]
-        <v>31240</v>
+      <c r="F28" s="31">
+        <v>17.3</v>
+      </c>
+      <c r="G28" s="34">
+        <v>32498</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" s="4"/>
-      <c r="B29" s="74"/>
+      <c r="B29" s="70"/>
       <c r="C29" s="17">
         <v>45</v>
       </c>
-      <c r="D29" s="26"/>
+      <c r="D29" s="23"/>
       <c r="E29" s="18"/>
-      <c r="F29" s="36">
-[...3 lines deleted...]
-        <v>31634</v>
+      <c r="F29" s="31">
+        <v>17.510000000000002</v>
+      </c>
+      <c r="G29" s="34">
+        <v>32893</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A30" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="75"/>
+      <c r="A30" s="68" t="s">
+        <v>23</v>
+      </c>
+      <c r="B30" s="69"/>
       <c r="C30" s="17">
         <v>46</v>
       </c>
-      <c r="D30" s="26"/>
+      <c r="D30" s="23"/>
       <c r="E30" s="18"/>
-      <c r="F30" s="36">
-[...3 lines deleted...]
-        <v>32010</v>
+      <c r="F30" s="31">
+        <v>17.72</v>
+      </c>
+      <c r="G30" s="34">
+        <v>33287</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A31" s="74"/>
+      <c r="A31" s="70"/>
       <c r="B31" s="4"/>
       <c r="C31" s="17">
         <v>47</v>
       </c>
-      <c r="D31" s="26"/>
+      <c r="D31" s="23"/>
       <c r="E31" s="18"/>
-      <c r="F31" s="36">
-[...3 lines deleted...]
-        <v>32461</v>
+      <c r="F31" s="31">
+        <v>17.97</v>
+      </c>
+      <c r="G31" s="34">
+        <v>33757</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A32" s="74"/>
+      <c r="A32" s="70"/>
       <c r="B32" s="4"/>
       <c r="C32" s="17">
         <v>48</v>
       </c>
-      <c r="D32" s="26"/>
+      <c r="D32" s="23"/>
       <c r="E32" s="18"/>
-      <c r="F32" s="36">
-[...3 lines deleted...]
-        <v>32893</v>
+      <c r="F32" s="31">
+        <v>18.21</v>
+      </c>
+      <c r="G32" s="34">
+        <v>34208</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A33" s="74"/>
+      <c r="A33" s="70"/>
       <c r="B33" s="4"/>
       <c r="C33" s="17">
         <v>49</v>
       </c>
-      <c r="D33" s="26"/>
+      <c r="D33" s="23"/>
       <c r="E33" s="18"/>
-      <c r="F33" s="36">
-[...3 lines deleted...]
-        <v>33325</v>
+      <c r="F33" s="31">
+        <v>18.45</v>
+      </c>
+      <c r="G33" s="34">
+        <v>34658</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A34" s="74"/>
+      <c r="A34" s="70"/>
       <c r="B34" s="4"/>
       <c r="C34" s="17">
         <v>50</v>
       </c>
-      <c r="D34" s="26"/>
+      <c r="D34" s="23"/>
       <c r="E34" s="18"/>
-      <c r="F34" s="36">
-[...3 lines deleted...]
-        <v>33776</v>
+      <c r="F34" s="31">
+        <v>18.7</v>
+      </c>
+      <c r="G34" s="34">
+        <v>35128</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A35" s="74"/>
+      <c r="A35" s="70"/>
       <c r="B35" s="4"/>
       <c r="C35" s="17">
         <v>51</v>
       </c>
-      <c r="D35" s="26"/>
+      <c r="D35" s="23"/>
       <c r="E35" s="18"/>
-      <c r="F35" s="36">
-[...3 lines deleted...]
-        <v>34189</v>
+      <c r="F35" s="31">
+        <v>18.93</v>
+      </c>
+      <c r="G35" s="34">
+        <v>35560</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A36" s="74"/>
+      <c r="A36" s="70"/>
       <c r="B36" s="4"/>
       <c r="C36" s="17">
         <v>52</v>
       </c>
-      <c r="D36" s="26"/>
+      <c r="D36" s="23"/>
       <c r="E36" s="18"/>
-      <c r="F36" s="36">
-[...3 lines deleted...]
-        <v>34658</v>
+      <c r="F36" s="31">
+        <v>19.190000000000001</v>
+      </c>
+      <c r="G36" s="34">
+        <v>36049</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A37" s="74"/>
+      <c r="A37" s="70"/>
       <c r="B37" s="4"/>
       <c r="C37" s="17">
         <v>53</v>
       </c>
-      <c r="D37" s="26"/>
+      <c r="D37" s="23"/>
       <c r="E37" s="18"/>
-      <c r="F37" s="36">
-[...3 lines deleted...]
-        <v>35128</v>
+      <c r="F37" s="31">
+        <v>19.45</v>
+      </c>
+      <c r="G37" s="34">
+        <v>36537</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A38" s="74"/>
+      <c r="A38" s="70"/>
       <c r="B38" s="4"/>
       <c r="C38" s="17">
         <v>54</v>
       </c>
-      <c r="D38" s="26"/>
+      <c r="D38" s="23"/>
       <c r="E38" s="18"/>
-      <c r="F38" s="36">
-[...3 lines deleted...]
-        <v>35616</v>
+      <c r="F38" s="31">
+        <v>19.72</v>
+      </c>
+      <c r="G38" s="34">
+        <v>37044</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A39" s="74"/>
+      <c r="A39" s="70"/>
       <c r="B39" s="4"/>
       <c r="C39" s="17">
         <v>55</v>
       </c>
-      <c r="D39" s="26"/>
+      <c r="D39" s="23"/>
       <c r="E39" s="18"/>
-      <c r="F39" s="36">
-[...3 lines deleted...]
-        <v>36049</v>
+      <c r="F39" s="31">
+        <v>19.96</v>
+      </c>
+      <c r="G39" s="34">
+        <v>37495</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A40" s="74"/>
+      <c r="A40" s="70"/>
       <c r="B40" s="4"/>
       <c r="C40" s="17">
         <v>56</v>
       </c>
-      <c r="D40" s="26"/>
+      <c r="D40" s="23"/>
       <c r="E40" s="18"/>
-      <c r="F40" s="36">
-[...3 lines deleted...]
-        <v>36593</v>
+      <c r="F40" s="31">
+        <v>20.260000000000002</v>
+      </c>
+      <c r="G40" s="34">
+        <v>38059</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A41" s="74"/>
+      <c r="A41" s="70"/>
       <c r="B41" s="4"/>
       <c r="C41" s="17">
         <v>57</v>
       </c>
-      <c r="D41" s="26"/>
+      <c r="D41" s="23"/>
       <c r="E41" s="18"/>
-      <c r="F41" s="36">
-[...3 lines deleted...]
-        <v>37082</v>
+      <c r="F41" s="31">
+        <v>20.53</v>
+      </c>
+      <c r="G41" s="34">
+        <v>38566</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A42" s="75"/>
-[...1 lines deleted...]
-        <v>60</v>
+      <c r="A42" s="69"/>
+      <c r="B42" s="68" t="s">
+        <v>24</v>
       </c>
       <c r="C42" s="17">
         <v>58</v>
       </c>
-      <c r="D42" s="26"/>
+      <c r="D42" s="23"/>
       <c r="E42" s="18"/>
-      <c r="F42" s="36">
-[...3 lines deleted...]
-        <v>37626</v>
+      <c r="F42" s="31">
+        <v>20.83</v>
+      </c>
+      <c r="G42" s="34">
+        <v>39129</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" s="4"/>
-      <c r="B43" s="74"/>
+      <c r="B43" s="70"/>
       <c r="C43" s="17">
         <v>59</v>
       </c>
-      <c r="D43" s="26"/>
+      <c r="D43" s="23"/>
       <c r="E43" s="18"/>
-      <c r="F43" s="36">
-[...3 lines deleted...]
-        <v>38171</v>
+      <c r="F43" s="31">
+        <v>21.13</v>
+      </c>
+      <c r="G43" s="34">
+        <v>39693</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" s="4"/>
-      <c r="B44" s="74"/>
+      <c r="B44" s="70"/>
       <c r="C44" s="17">
         <v>60</v>
       </c>
-      <c r="D44" s="26"/>
+      <c r="D44" s="23"/>
       <c r="E44" s="18"/>
-      <c r="F44" s="36">
-[...3 lines deleted...]
-        <v>38678</v>
+      <c r="F44" s="31">
+        <v>21.41</v>
+      </c>
+      <c r="G44" s="34">
+        <v>40219</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" s="4"/>
-      <c r="B45" s="74"/>
+      <c r="B45" s="70"/>
       <c r="C45" s="17">
         <v>61</v>
       </c>
-      <c r="D45" s="26"/>
+      <c r="D45" s="23"/>
       <c r="E45" s="18"/>
-      <c r="F45" s="36">
-[...3 lines deleted...]
-        <v>39280</v>
+      <c r="F45" s="31">
+        <v>21.75</v>
+      </c>
+      <c r="G45" s="34">
+        <v>40857</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" s="4"/>
-      <c r="B46" s="74"/>
+      <c r="B46" s="70"/>
       <c r="C46" s="17">
         <v>62</v>
       </c>
-      <c r="D46" s="26"/>
+      <c r="D46" s="23"/>
       <c r="E46" s="18"/>
-      <c r="F46" s="36">
-[...3 lines deleted...]
-        <v>39712</v>
+      <c r="F46" s="31">
+        <v>21.99</v>
+      </c>
+      <c r="G46" s="34">
+        <v>41308</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" s="4"/>
-      <c r="B47" s="74"/>
+      <c r="B47" s="70"/>
       <c r="C47" s="17">
         <v>63</v>
       </c>
-      <c r="D47" s="26"/>
+      <c r="D47" s="23"/>
       <c r="E47" s="18"/>
-      <c r="F47" s="36">
-[...3 lines deleted...]
-        <v>40388</v>
+      <c r="F47" s="31">
+        <v>22.36</v>
+      </c>
+      <c r="G47" s="34">
+        <v>42003</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" s="4"/>
-      <c r="B48" s="74"/>
+      <c r="B48" s="70"/>
       <c r="C48" s="17">
         <v>64</v>
       </c>
-      <c r="D48" s="26"/>
+      <c r="D48" s="23"/>
       <c r="E48" s="18"/>
-      <c r="F48" s="36">
-[...3 lines deleted...]
-        <v>40895</v>
+      <c r="F48" s="31">
+        <v>22.64</v>
+      </c>
+      <c r="G48" s="34">
+        <v>42529</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" s="4"/>
-      <c r="B49" s="74"/>
+      <c r="B49" s="70"/>
       <c r="C49" s="17">
         <v>65</v>
       </c>
-      <c r="D49" s="26"/>
+      <c r="D49" s="23"/>
       <c r="E49" s="18"/>
-      <c r="F49" s="36">
-[...3 lines deleted...]
-        <v>41271</v>
+      <c r="F49" s="31">
+        <v>22.85</v>
+      </c>
+      <c r="G49" s="34">
+        <v>42924</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" s="4"/>
-      <c r="B50" s="74"/>
+      <c r="B50" s="70"/>
       <c r="C50" s="17">
         <v>66</v>
       </c>
-      <c r="D50" s="26"/>
+      <c r="D50" s="23"/>
       <c r="E50" s="18"/>
-      <c r="F50" s="36">
-[...3 lines deleted...]
-        <v>41797</v>
+      <c r="F50" s="31">
+        <v>23.14</v>
+      </c>
+      <c r="G50" s="34">
+        <v>43469</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" s="4"/>
-      <c r="B51" s="74"/>
+      <c r="B51" s="70"/>
       <c r="C51" s="17">
         <v>67</v>
       </c>
-      <c r="D51" s="26"/>
+      <c r="D51" s="23"/>
       <c r="E51" s="18"/>
-      <c r="F51" s="36">
-[...3 lines deleted...]
-        <v>42473</v>
+      <c r="F51" s="31">
+        <v>23.51</v>
+      </c>
+      <c r="G51" s="34">
+        <v>44164</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" s="4"/>
-      <c r="B52" s="74"/>
+      <c r="B52" s="70"/>
       <c r="C52" s="17">
         <v>68</v>
       </c>
-      <c r="D52" s="26"/>
+      <c r="D52" s="23"/>
       <c r="E52" s="18"/>
-      <c r="F52" s="36">
-[...3 lines deleted...]
-        <v>43055</v>
+      <c r="F52" s="31">
+        <v>23.84</v>
+      </c>
+      <c r="G52" s="34">
+        <v>44783</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" s="4"/>
-      <c r="B53" s="74"/>
+      <c r="B53" s="70"/>
       <c r="C53" s="17">
         <v>69</v>
       </c>
-      <c r="D53" s="26"/>
+      <c r="D53" s="23"/>
       <c r="E53" s="18"/>
-      <c r="F53" s="36">
-[...3 lines deleted...]
-        <v>43638</v>
+      <c r="F53" s="31">
+        <v>24.16</v>
+      </c>
+      <c r="G53" s="34">
+        <v>45385</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A54" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="81"/>
+      <c r="A54" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="B54" s="71"/>
       <c r="C54" s="17">
         <v>70</v>
       </c>
-      <c r="D54" s="26"/>
+      <c r="D54" s="23"/>
       <c r="E54" s="18"/>
-      <c r="F54" s="36">
-[...3 lines deleted...]
-        <v>44257</v>
+      <c r="F54" s="31">
+        <v>24.5</v>
+      </c>
+      <c r="G54" s="34">
+        <v>46023</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A55" s="74"/>
+      <c r="A55" s="70"/>
       <c r="B55" s="4"/>
       <c r="C55" s="17">
         <v>71</v>
       </c>
-      <c r="D55" s="26"/>
+      <c r="D55" s="23"/>
       <c r="E55" s="18"/>
-      <c r="F55" s="36">
-[...3 lines deleted...]
-        <v>44896</v>
+      <c r="F55" s="31">
+        <v>24.86</v>
+      </c>
+      <c r="G55" s="34">
+        <v>46700</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A56" s="74"/>
+      <c r="A56" s="70"/>
       <c r="B56" s="4"/>
       <c r="C56" s="17">
         <v>72</v>
       </c>
-      <c r="D56" s="26"/>
+      <c r="D56" s="23"/>
       <c r="E56" s="18"/>
-      <c r="F56" s="36">
-[...3 lines deleted...]
-        <v>45535</v>
+      <c r="F56" s="31">
+        <v>25.21</v>
+      </c>
+      <c r="G56" s="34">
+        <v>47357</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A57" s="74"/>
+      <c r="A57" s="70"/>
       <c r="B57" s="4"/>
       <c r="C57" s="17">
         <v>73</v>
       </c>
-      <c r="D57" s="26"/>
+      <c r="D57" s="23"/>
       <c r="E57" s="18"/>
-      <c r="F57" s="36">
-[...3 lines deleted...]
-        <v>45817</v>
+      <c r="F57" s="31">
+        <v>25.37</v>
+      </c>
+      <c r="G57" s="34">
+        <v>47658</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A58" s="74"/>
+      <c r="A58" s="70"/>
       <c r="B58" s="4"/>
       <c r="C58" s="17">
         <v>74</v>
       </c>
-      <c r="D58" s="26"/>
+      <c r="D58" s="23"/>
       <c r="E58" s="18"/>
-      <c r="F58" s="36">
-[...3 lines deleted...]
-        <v>46512</v>
+      <c r="F58" s="31">
+        <v>25.75</v>
+      </c>
+      <c r="G58" s="34">
+        <v>48371</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A59" s="74"/>
+      <c r="A59" s="70"/>
       <c r="B59" s="4"/>
       <c r="C59" s="17">
         <v>75</v>
       </c>
-      <c r="D59" s="26"/>
+      <c r="D59" s="23"/>
       <c r="E59" s="18"/>
-      <c r="F59" s="36">
-[...3 lines deleted...]
-        <v>47207</v>
+      <c r="F59" s="31">
+        <v>26.14</v>
+      </c>
+      <c r="G59" s="34">
+        <v>49104</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A60" s="74"/>
+      <c r="A60" s="70"/>
       <c r="B60" s="4"/>
       <c r="C60" s="17">
         <v>76</v>
       </c>
-      <c r="D60" s="26"/>
+      <c r="D60" s="23"/>
       <c r="E60" s="18"/>
-      <c r="F60" s="36">
-[...3 lines deleted...]
-        <v>47902</v>
+      <c r="F60" s="31">
+        <v>26.52</v>
+      </c>
+      <c r="G60" s="34">
+        <v>49818</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A61" s="74"/>
+      <c r="A61" s="70"/>
       <c r="B61" s="4"/>
       <c r="C61" s="17">
         <v>77</v>
       </c>
-      <c r="D61" s="26"/>
+      <c r="D61" s="23"/>
       <c r="E61" s="18"/>
-      <c r="F61" s="36">
-[...3 lines deleted...]
-        <v>48597</v>
+      <c r="F61" s="31">
+        <v>26.9</v>
+      </c>
+      <c r="G61" s="34">
+        <v>50532</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A62" s="74"/>
+      <c r="A62" s="70"/>
       <c r="B62" s="4"/>
       <c r="C62" s="17">
         <v>78</v>
       </c>
-      <c r="D62" s="26"/>
+      <c r="D62" s="23"/>
       <c r="E62" s="18"/>
-      <c r="F62" s="36">
-[...3 lines deleted...]
-        <v>49386</v>
+      <c r="F62" s="31">
+        <v>27.34</v>
+      </c>
+      <c r="G62" s="34">
+        <v>51358</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A63" s="74"/>
+      <c r="A63" s="70"/>
       <c r="B63" s="4"/>
       <c r="C63" s="17">
         <v>79</v>
       </c>
-      <c r="D63" s="26"/>
+      <c r="D63" s="23"/>
       <c r="E63" s="18"/>
-      <c r="F63" s="36">
-[...3 lines deleted...]
-        <v>50100</v>
+      <c r="F63" s="31">
+        <v>27.74</v>
+      </c>
+      <c r="G63" s="34">
+        <v>52110</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A64" s="74"/>
+      <c r="A64" s="70"/>
       <c r="B64" s="4"/>
       <c r="C64" s="17">
         <v>80</v>
       </c>
-      <c r="D64" s="26"/>
+      <c r="D64" s="23"/>
       <c r="E64" s="18"/>
-      <c r="F64" s="36">
-[...3 lines deleted...]
-        <v>50851</v>
+      <c r="F64" s="31">
+        <v>28.15</v>
+      </c>
+      <c r="G64" s="34">
+        <v>52880</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A65" s="74"/>
+      <c r="A65" s="70"/>
       <c r="B65" s="4"/>
       <c r="C65" s="17">
         <v>81</v>
       </c>
-      <c r="D65" s="26"/>
+      <c r="D65" s="23"/>
       <c r="E65" s="18"/>
-      <c r="F65" s="36">
-[...3 lines deleted...]
-        <v>51602</v>
+      <c r="F65" s="31">
+        <v>28.57</v>
+      </c>
+      <c r="G65" s="34">
+        <v>53669</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A66" s="75"/>
-[...1 lines deleted...]
-        <v>62</v>
+      <c r="A66" s="69"/>
+      <c r="B66" s="68" t="s">
+        <v>26</v>
       </c>
       <c r="C66" s="17">
         <v>82</v>
       </c>
-      <c r="D66" s="26"/>
+      <c r="D66" s="23"/>
       <c r="E66" s="18"/>
-      <c r="F66" s="36">
-[...3 lines deleted...]
-        <v>52373</v>
+      <c r="F66" s="31">
+        <v>29</v>
+      </c>
+      <c r="G66" s="34">
+        <v>54476</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" s="4"/>
-      <c r="B67" s="74"/>
+      <c r="B67" s="70"/>
       <c r="C67" s="17">
         <v>83</v>
       </c>
-      <c r="D67" s="26"/>
+      <c r="D67" s="23"/>
       <c r="E67" s="18"/>
-      <c r="F67" s="36">
-[...3 lines deleted...]
-        <v>53180</v>
+      <c r="F67" s="31">
+        <v>29.44</v>
+      </c>
+      <c r="G67" s="34">
+        <v>55303</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" s="4"/>
-      <c r="B68" s="74"/>
+      <c r="B68" s="70"/>
       <c r="C68" s="17">
         <v>84</v>
       </c>
-      <c r="D68" s="26"/>
+      <c r="D68" s="23"/>
       <c r="E68" s="18"/>
-      <c r="F68" s="36">
-[...3 lines deleted...]
-        <v>54007</v>
+      <c r="F68" s="31">
+        <v>29.9</v>
+      </c>
+      <c r="G68" s="34">
+        <v>56167</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" s="4"/>
-      <c r="B69" s="74"/>
+      <c r="B69" s="70"/>
       <c r="C69" s="17">
         <v>85</v>
       </c>
-      <c r="D69" s="26"/>
+      <c r="D69" s="23"/>
       <c r="E69" s="18"/>
-      <c r="F69" s="36">
-[...3 lines deleted...]
-        <v>54777</v>
+      <c r="F69" s="31">
+        <v>30.33</v>
+      </c>
+      <c r="G69" s="34">
+        <v>56975</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="4"/>
-      <c r="B70" s="74"/>
+      <c r="B70" s="70"/>
       <c r="C70" s="17">
         <v>86</v>
       </c>
-      <c r="D70" s="26"/>
+      <c r="D70" s="23"/>
       <c r="E70" s="18"/>
-      <c r="F70" s="36">
-[...3 lines deleted...]
-        <v>55566</v>
+      <c r="F70" s="31">
+        <v>30.76</v>
+      </c>
+      <c r="G70" s="34">
+        <v>57783</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" s="4"/>
-      <c r="B71" s="74"/>
+      <c r="B71" s="70"/>
       <c r="C71" s="17">
         <v>87</v>
       </c>
-      <c r="D71" s="26"/>
+      <c r="D71" s="23"/>
       <c r="E71" s="18"/>
-      <c r="F71" s="36">
-[...3 lines deleted...]
-        <v>56392</v>
+      <c r="F71" s="31">
+        <v>31.22</v>
+      </c>
+      <c r="G71" s="34">
+        <v>58647</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" s="4"/>
-      <c r="B72" s="74"/>
+      <c r="B72" s="70"/>
       <c r="C72" s="17">
         <v>88</v>
       </c>
-      <c r="D72" s="26"/>
+      <c r="D72" s="23"/>
       <c r="E72" s="18"/>
-      <c r="F72" s="36">
-[...3 lines deleted...]
-        <v>57294</v>
+      <c r="F72" s="31">
+        <v>31.72</v>
+      </c>
+      <c r="G72" s="34">
+        <v>59586</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" s="4"/>
-      <c r="B73" s="74"/>
+      <c r="B73" s="70"/>
       <c r="C73" s="17">
         <v>89</v>
       </c>
-      <c r="D73" s="26"/>
+      <c r="D73" s="23"/>
       <c r="E73" s="18"/>
-      <c r="F73" s="36">
-[...3 lines deleted...]
-        <v>58177</v>
+      <c r="F73" s="31">
+        <v>32.21</v>
+      </c>
+      <c r="G73" s="34">
+        <v>60506</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" s="4"/>
-      <c r="B74" s="74"/>
+      <c r="B74" s="70"/>
       <c r="C74" s="17">
         <v>90</v>
       </c>
-      <c r="D74" s="26"/>
+      <c r="D74" s="23"/>
       <c r="E74" s="18"/>
-      <c r="F74" s="36">
-[...3 lines deleted...]
-        <v>58966</v>
+      <c r="F74" s="31">
+        <v>32.65</v>
+      </c>
+      <c r="G74" s="34">
+        <v>61333</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" s="4"/>
-      <c r="B75" s="74"/>
+      <c r="B75" s="70"/>
       <c r="C75" s="17">
         <v>91</v>
       </c>
-      <c r="D75" s="26"/>
+      <c r="D75" s="23"/>
       <c r="E75" s="18"/>
-      <c r="F75" s="36">
-[...3 lines deleted...]
-        <v>59868</v>
+      <c r="F75" s="31">
+        <v>33.14</v>
+      </c>
+      <c r="G75" s="34">
+        <v>62253</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" s="4"/>
-      <c r="B76" s="74"/>
+      <c r="B76" s="70"/>
       <c r="C76" s="17">
         <v>92</v>
       </c>
-      <c r="D76" s="26"/>
+      <c r="D76" s="23"/>
       <c r="E76" s="18"/>
-      <c r="F76" s="36">
-[...3 lines deleted...]
-        <v>60788</v>
+      <c r="F76" s="31">
+        <v>33.65</v>
+      </c>
+      <c r="G76" s="34">
+        <v>63211</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" s="4"/>
-      <c r="B77" s="74"/>
+      <c r="B77" s="70"/>
       <c r="C77" s="17">
         <v>93</v>
       </c>
-      <c r="D77" s="26"/>
+      <c r="D77" s="23"/>
       <c r="E77" s="18"/>
-      <c r="F77" s="36">
-[...3 lines deleted...]
-        <v>61671</v>
+      <c r="F77" s="31">
+        <v>34.14</v>
+      </c>
+      <c r="G77" s="34">
+        <v>64132</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A78" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="75"/>
+      <c r="A78" s="68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B78" s="69"/>
       <c r="C78" s="17">
         <v>94</v>
       </c>
-      <c r="D78" s="26"/>
+      <c r="D78" s="23"/>
       <c r="E78" s="18"/>
-      <c r="F78" s="36">
-[...3 lines deleted...]
-        <v>62685</v>
+      <c r="F78" s="31">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="G78" s="34">
+        <v>65184</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A79" s="74"/>
+      <c r="A79" s="70"/>
       <c r="B79" s="4"/>
       <c r="C79" s="17">
         <v>95</v>
       </c>
-      <c r="D79" s="26"/>
+      <c r="D79" s="23"/>
       <c r="E79" s="18"/>
-      <c r="F79" s="36">
-[...3 lines deleted...]
-        <v>63549</v>
+      <c r="F79" s="31">
+        <v>35.18</v>
+      </c>
+      <c r="G79" s="34">
+        <v>66085</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A80" s="74"/>
+      <c r="A80" s="70"/>
       <c r="B80" s="4"/>
       <c r="C80" s="17">
         <v>96</v>
       </c>
-      <c r="D80" s="26"/>
+      <c r="D80" s="23"/>
       <c r="E80" s="18"/>
-      <c r="F80" s="36">
-[...3 lines deleted...]
-        <v>64489</v>
+      <c r="F80" s="31">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="G80" s="34">
+        <v>67062</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A81" s="74"/>
+      <c r="A81" s="70"/>
       <c r="B81" s="4"/>
       <c r="C81" s="17">
         <v>97</v>
       </c>
-      <c r="D81" s="26"/>
+      <c r="D81" s="23"/>
       <c r="E81" s="18"/>
-      <c r="F81" s="36">
-[...3 lines deleted...]
-        <v>65484</v>
+      <c r="F81" s="31">
+        <v>36.25</v>
+      </c>
+      <c r="G81" s="34">
+        <v>68095</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A82" s="74"/>
+      <c r="A82" s="70"/>
       <c r="B82" s="4"/>
       <c r="C82" s="17">
         <v>98</v>
       </c>
-      <c r="D82" s="26"/>
+      <c r="D82" s="23"/>
       <c r="E82" s="18"/>
-      <c r="F82" s="36">
-[...3 lines deleted...]
-        <v>66405</v>
+      <c r="F82" s="31">
+        <v>36.76</v>
+      </c>
+      <c r="G82" s="34">
+        <v>69053</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A83" s="74"/>
+      <c r="A83" s="70"/>
       <c r="B83" s="4"/>
       <c r="C83" s="17">
         <v>99</v>
       </c>
-      <c r="D83" s="26"/>
+      <c r="D83" s="23"/>
       <c r="E83" s="18"/>
-      <c r="F83" s="36">
-[...3 lines deleted...]
-        <v>67494</v>
+      <c r="F83" s="31">
+        <v>37.369999999999997</v>
+      </c>
+      <c r="G83" s="34">
+        <v>70199</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A84" s="74"/>
+      <c r="A84" s="70"/>
       <c r="B84" s="4"/>
       <c r="C84" s="17">
         <v>100</v>
       </c>
-      <c r="D84" s="26"/>
+      <c r="D84" s="23"/>
       <c r="E84" s="18"/>
-      <c r="F84" s="36">
-[...3 lines deleted...]
-        <v>68415</v>
+      <c r="F84" s="31">
+        <v>37.880000000000003</v>
+      </c>
+      <c r="G84" s="34">
+        <v>71157</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A85" s="74"/>
+      <c r="A85" s="70"/>
       <c r="B85" s="4"/>
       <c r="C85" s="17">
         <v>101</v>
       </c>
-      <c r="D85" s="26"/>
+      <c r="D85" s="23"/>
       <c r="E85" s="18"/>
-      <c r="F85" s="36">
-[...3 lines deleted...]
-        <v>69448</v>
+      <c r="F85" s="31">
+        <v>38.450000000000003</v>
+      </c>
+      <c r="G85" s="34">
+        <v>72228</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A86" s="74"/>
+      <c r="A86" s="70"/>
       <c r="B86" s="4"/>
       <c r="C86" s="17">
         <v>102</v>
       </c>
-      <c r="D86" s="26"/>
+      <c r="D86" s="23"/>
       <c r="E86" s="18"/>
-      <c r="F86" s="36">
-[...3 lines deleted...]
-        <v>70500</v>
+      <c r="F86" s="31">
+        <v>39.03</v>
+      </c>
+      <c r="G86" s="34">
+        <v>73318</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A87" s="74"/>
+      <c r="A87" s="70"/>
       <c r="B87" s="4"/>
       <c r="C87" s="17">
         <v>103</v>
       </c>
-      <c r="D87" s="26"/>
+      <c r="D87" s="23"/>
       <c r="E87" s="18"/>
-      <c r="F87" s="36">
-[...3 lines deleted...]
-        <v>71495</v>
+      <c r="F87" s="31">
+        <v>39.58</v>
+      </c>
+      <c r="G87" s="34">
+        <v>74351</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A88" s="74"/>
+      <c r="A88" s="70"/>
       <c r="B88" s="4"/>
       <c r="C88" s="17">
         <v>104</v>
       </c>
-      <c r="D88" s="26"/>
+      <c r="D88" s="23"/>
       <c r="E88" s="18"/>
-      <c r="F88" s="36">
-[...3 lines deleted...]
-        <v>72660</v>
+      <c r="F88" s="31">
+        <v>40.229999999999997</v>
+      </c>
+      <c r="G88" s="34">
+        <v>75572</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A89" s="74"/>
+      <c r="A89" s="70"/>
       <c r="B89" s="4"/>
       <c r="C89" s="17">
         <v>105</v>
       </c>
-      <c r="D89" s="26"/>
+      <c r="D89" s="23"/>
       <c r="E89" s="18"/>
-      <c r="F89" s="36">
-[...3 lines deleted...]
-        <v>73712</v>
+      <c r="F89" s="31">
+        <v>40.81</v>
+      </c>
+      <c r="G89" s="34">
+        <v>76661</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A90" s="75"/>
-[...1 lines deleted...]
-        <v>64</v>
+      <c r="A90" s="69"/>
+      <c r="B90" s="68" t="s">
+        <v>28</v>
       </c>
       <c r="C90" s="17">
         <v>106</v>
       </c>
-      <c r="D90" s="26"/>
+      <c r="D90" s="23"/>
       <c r="E90" s="18"/>
-      <c r="F90" s="36">
-[...3 lines deleted...]
-        <v>74858</v>
+      <c r="F90" s="31">
+        <v>41.44</v>
+      </c>
+      <c r="G90" s="34">
+        <v>77845</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" s="4"/>
-      <c r="B91" s="74"/>
+      <c r="B91" s="70"/>
       <c r="C91" s="17">
         <v>107</v>
       </c>
-      <c r="D91" s="26"/>
+      <c r="D91" s="23"/>
       <c r="E91" s="18"/>
-      <c r="F91" s="36">
-[...3 lines deleted...]
-        <v>76023</v>
+      <c r="F91" s="31">
+        <v>42.09</v>
+      </c>
+      <c r="G91" s="34">
+        <v>79066</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" s="4"/>
-      <c r="B92" s="74"/>
+      <c r="B92" s="70"/>
       <c r="C92" s="17">
         <v>108</v>
       </c>
-      <c r="D92" s="26"/>
+      <c r="D92" s="23"/>
       <c r="E92" s="18"/>
-      <c r="F92" s="36">
-[...3 lines deleted...]
-        <v>77168</v>
+      <c r="F92" s="31">
+        <v>42.72</v>
+      </c>
+      <c r="G92" s="34">
+        <v>80249</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" s="4"/>
-      <c r="B93" s="74"/>
+      <c r="B93" s="70"/>
       <c r="C93" s="17">
         <v>109</v>
       </c>
-      <c r="D93" s="26"/>
+      <c r="D93" s="23"/>
       <c r="E93" s="18"/>
-      <c r="F93" s="36">
-[...3 lines deleted...]
-        <v>78296</v>
+      <c r="F93" s="31">
+        <v>43.35</v>
+      </c>
+      <c r="G93" s="34">
+        <v>81433</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" s="4"/>
-      <c r="B94" s="74"/>
+      <c r="B94" s="70"/>
       <c r="C94" s="17">
         <v>110</v>
       </c>
-      <c r="D94" s="26"/>
+      <c r="D94" s="23"/>
       <c r="E94" s="18"/>
-      <c r="F94" s="36">
-[...3 lines deleted...]
-        <v>79423</v>
+      <c r="F94" s="31">
+        <v>43.97</v>
+      </c>
+      <c r="G94" s="34">
+        <v>82597</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" s="4"/>
-      <c r="B95" s="74"/>
+      <c r="B95" s="70"/>
       <c r="C95" s="17">
         <v>111</v>
       </c>
-      <c r="D95" s="26"/>
+      <c r="D95" s="23"/>
       <c r="E95" s="18"/>
-      <c r="F95" s="36">
-[...3 lines deleted...]
-        <v>80644</v>
+      <c r="F95" s="31">
+        <v>44.65</v>
+      </c>
+      <c r="G95" s="34">
+        <v>83875</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" s="4"/>
-      <c r="B96" s="74"/>
+      <c r="B96" s="70"/>
       <c r="C96" s="17">
         <v>112</v>
       </c>
-      <c r="D96" s="26"/>
+      <c r="D96" s="23"/>
       <c r="E96" s="18"/>
-      <c r="F96" s="36">
-[...3 lines deleted...]
-        <v>81827</v>
+      <c r="F96" s="31">
+        <v>45.3</v>
+      </c>
+      <c r="G96" s="34">
+        <v>85096</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" s="4"/>
-      <c r="B97" s="74"/>
+      <c r="B97" s="70"/>
       <c r="C97" s="17">
         <v>113</v>
       </c>
-      <c r="D97" s="26"/>
+      <c r="D97" s="23"/>
       <c r="E97" s="18"/>
-      <c r="F97" s="36">
-[...3 lines deleted...]
-        <v>83067</v>
+      <c r="F97" s="31">
+        <v>45.99</v>
+      </c>
+      <c r="G97" s="34">
+        <v>86392</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" s="4"/>
-      <c r="B98" s="74"/>
+      <c r="B98" s="70"/>
       <c r="C98" s="17">
         <v>114</v>
       </c>
-      <c r="D98" s="26"/>
+      <c r="D98" s="23"/>
       <c r="E98" s="18"/>
-      <c r="F98" s="36">
-[...3 lines deleted...]
-        <v>84344</v>
+      <c r="F98" s="31">
+        <v>46.7</v>
+      </c>
+      <c r="G98" s="34">
+        <v>87726</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" s="4"/>
-      <c r="B99" s="74"/>
+      <c r="B99" s="70"/>
       <c r="C99" s="17">
         <v>115</v>
       </c>
-      <c r="D99" s="26"/>
+      <c r="D99" s="23"/>
       <c r="E99" s="18"/>
-      <c r="F99" s="36">
-[...3 lines deleted...]
-        <v>85659</v>
+      <c r="F99" s="31">
+        <v>47.42</v>
+      </c>
+      <c r="G99" s="34">
+        <v>89078</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" s="4"/>
-      <c r="B100" s="74"/>
+      <c r="B100" s="70"/>
       <c r="C100" s="17">
         <v>116</v>
       </c>
-      <c r="D100" s="26"/>
+      <c r="D100" s="23"/>
       <c r="E100" s="18"/>
-      <c r="F100" s="36">
-[...3 lines deleted...]
-        <v>86918</v>
+      <c r="F100" s="31">
+        <v>48.12</v>
+      </c>
+      <c r="G100" s="34">
+        <v>90393</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A101" s="73" t="s">
-[...2 lines deleted...]
-      <c r="B101" s="82"/>
+      <c r="A101" s="68" t="s">
+        <v>29</v>
+      </c>
+      <c r="B101" s="72"/>
       <c r="C101" s="17">
         <v>117</v>
       </c>
-      <c r="D101" s="26"/>
+      <c r="D101" s="23"/>
       <c r="E101" s="18"/>
-      <c r="F101" s="36">
-[...3 lines deleted...]
-        <v>88158</v>
+      <c r="F101" s="31">
+        <v>48.81</v>
+      </c>
+      <c r="G101" s="34">
+        <v>91689</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A102" s="74"/>
-      <c r="B102" s="81"/>
+      <c r="A102" s="70"/>
+      <c r="B102" s="71"/>
       <c r="C102" s="17">
         <v>118</v>
       </c>
-      <c r="D102" s="26"/>
+      <c r="D102" s="23"/>
       <c r="E102" s="18"/>
-      <c r="F102" s="36">
-[...3 lines deleted...]
-        <v>89566</v>
+      <c r="F102" s="31">
+        <v>49.59</v>
+      </c>
+      <c r="G102" s="34">
+        <v>93154</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A103" s="74"/>
+      <c r="A103" s="70"/>
       <c r="B103" s="4"/>
       <c r="C103" s="17">
         <v>119</v>
       </c>
-      <c r="D103" s="26"/>
+      <c r="D103" s="23"/>
       <c r="E103" s="18"/>
-      <c r="F103" s="36">
-[...3 lines deleted...]
-        <v>90825</v>
+      <c r="F103" s="31">
+        <v>50.28</v>
+      </c>
+      <c r="G103" s="34">
+        <v>94450</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A104" s="74"/>
+      <c r="A104" s="70"/>
       <c r="B104" s="4"/>
       <c r="C104" s="17">
         <v>120</v>
       </c>
-      <c r="D104" s="26"/>
+      <c r="D104" s="23"/>
       <c r="E104" s="18"/>
-      <c r="F104" s="36">
-[...3 lines deleted...]
-        <v>92196</v>
+      <c r="F104" s="31">
+        <v>51.04</v>
+      </c>
+      <c r="G104" s="34">
+        <v>95878</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A105" s="74"/>
+      <c r="A105" s="70"/>
       <c r="B105" s="4"/>
       <c r="C105" s="17">
         <v>121</v>
       </c>
-      <c r="D105" s="26"/>
+      <c r="D105" s="23"/>
       <c r="E105" s="18"/>
-      <c r="F105" s="36">
-[...3 lines deleted...]
-        <v>93586</v>
+      <c r="F105" s="31">
+        <v>51.81</v>
+      </c>
+      <c r="G105" s="34">
+        <v>97325</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A106" s="74"/>
+      <c r="A106" s="70"/>
       <c r="B106" s="4"/>
       <c r="C106" s="17">
         <v>122</v>
       </c>
-      <c r="D106" s="26"/>
+      <c r="D106" s="23"/>
       <c r="E106" s="18"/>
-      <c r="F106" s="36">
-[...3 lines deleted...]
-        <v>94939</v>
+      <c r="F106" s="31">
+        <v>52.56</v>
+      </c>
+      <c r="G106" s="34">
+        <v>98733</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A107" s="74"/>
+      <c r="A107" s="70"/>
       <c r="B107" s="4"/>
       <c r="C107" s="17">
         <v>123</v>
       </c>
-      <c r="D107" s="26"/>
+      <c r="D107" s="23"/>
       <c r="E107" s="18"/>
-      <c r="F107" s="36">
-[...3 lines deleted...]
-        <v>96310</v>
+      <c r="F107" s="31">
+        <v>53.32</v>
+      </c>
+      <c r="G107" s="34">
+        <v>100161</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A108" s="74"/>
+      <c r="A108" s="70"/>
       <c r="B108" s="4"/>
       <c r="C108" s="17">
         <v>124</v>
       </c>
-      <c r="D108" s="26"/>
+      <c r="D108" s="23"/>
       <c r="E108" s="18"/>
-      <c r="F108" s="36">
-[...3 lines deleted...]
-        <v>97799</v>
+      <c r="F108" s="31">
+        <v>54.15</v>
+      </c>
+      <c r="G108" s="34">
+        <v>101720</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A109" s="83"/>
+      <c r="A109" s="73"/>
       <c r="B109" s="8"/>
-      <c r="C109" s="22">
+      <c r="C109" s="19">
         <v>125</v>
       </c>
-      <c r="D109" s="27"/>
-[...5 lines deleted...]
-        <v>99229</v>
+      <c r="D109" s="24"/>
+      <c r="E109" s="20"/>
+      <c r="F109" s="32">
+        <v>54.94</v>
+      </c>
+      <c r="G109" s="35">
+        <v>103204</v>
       </c>
     </row>
     <row r="110" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A110" s="4"/>
       <c r="B110" s="4"/>
-      <c r="C110" s="21" t="s">
+      <c r="C110" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D110" s="28"/>
-[...5 lines deleted...]
-        <v>19687</v>
+      <c r="D110" s="10"/>
+      <c r="E110" s="11"/>
+      <c r="F110" s="14">
+        <v>17.37</v>
+      </c>
+      <c r="G110" s="36">
+        <v>32630</v>
       </c>
     </row>
     <row r="111" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A111" s="4"/>
       <c r="B111" s="4"/>
-      <c r="C111" s="19" t="s">
+      <c r="C111" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D111" s="29"/>
-[...11 lines deleted...]
-      </c>
+      <c r="D111" s="10"/>
+      <c r="E111" s="11"/>
+      <c r="F111" s="14">
+        <v>17.62</v>
+      </c>
+      <c r="G111" s="36">
+        <v>33099</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="4"/>
       <c r="B112" s="4"/>
-      <c r="C112" s="20" t="s">
+      <c r="C112" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="D112" s="26"/>
-[...9 lines deleted...]
-      <c r="A113" s="77"/>
+      <c r="D112" s="10"/>
+      <c r="E112" s="11"/>
+      <c r="F112" s="14">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="G112" s="36">
+        <v>33625</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="4"/>
       <c r="B113" s="4"/>
-      <c r="C113" s="20" t="s">
+      <c r="C113" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="D113" s="26"/>
-[...9 lines deleted...]
-      <c r="A114" s="77"/>
+      <c r="D113" s="10"/>
+      <c r="E113" s="11"/>
+      <c r="F113" s="14">
+        <v>18.12</v>
+      </c>
+      <c r="G113" s="36">
+        <v>34039</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="4"/>
       <c r="B114" s="4"/>
-      <c r="C114" s="20" t="s">
+      <c r="C114" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="D114" s="26"/>
-[...9 lines deleted...]
-      <c r="A115" s="77"/>
+      <c r="D114" s="10"/>
+      <c r="E114" s="11"/>
+      <c r="F114" s="14">
+        <v>18.440000000000001</v>
+      </c>
+      <c r="G114" s="36">
+        <v>34640</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="4"/>
       <c r="B115" s="4"/>
-      <c r="C115" s="20" t="s">
+      <c r="C115" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="D115" s="26"/>
-[...9 lines deleted...]
-      <c r="A116" s="77"/>
+      <c r="D115" s="10"/>
+      <c r="E115" s="11"/>
+      <c r="F115" s="14">
+        <v>18.68</v>
+      </c>
+      <c r="G115" s="36">
+        <v>35091</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="4"/>
       <c r="B116" s="4"/>
-      <c r="C116" s="20" t="s">
+      <c r="C116" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="D116" s="26"/>
-[...9 lines deleted...]
-      <c r="A117" s="77"/>
+      <c r="D116" s="10"/>
+      <c r="E116" s="11"/>
+      <c r="F116" s="14">
+        <v>18.97</v>
+      </c>
+      <c r="G116" s="36">
+        <v>35635</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="4"/>
       <c r="B117" s="4"/>
-      <c r="C117" s="20" t="s">
+      <c r="C117" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="D117" s="26"/>
-[...9 lines deleted...]
-      <c r="A118" s="77"/>
+      <c r="D117" s="10"/>
+      <c r="E117" s="11"/>
+      <c r="F117" s="14">
+        <v>19.23</v>
+      </c>
+      <c r="G117" s="36">
+        <v>36124</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="4"/>
       <c r="B118" s="4"/>
-      <c r="C118" s="20" t="s">
+      <c r="C118" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D118" s="26"/>
-[...9 lines deleted...]
-      <c r="A119" s="77"/>
+      <c r="D118" s="10"/>
+      <c r="E118" s="11"/>
+      <c r="F118" s="14">
+        <v>19.54</v>
+      </c>
+      <c r="G118" s="36">
+        <v>36706</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="4"/>
       <c r="B119" s="4"/>
-      <c r="C119" s="20" t="s">
+      <c r="C119" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="D119" s="26"/>
-[...9 lines deleted...]
-      <c r="A120" s="78"/>
+      <c r="D119" s="10"/>
+      <c r="E119" s="11"/>
+      <c r="F119" s="14">
+        <v>19.829999999999998</v>
+      </c>
+      <c r="G119" s="36">
+        <v>37251</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="4"/>
       <c r="B120" s="4"/>
-      <c r="C120" s="20" t="s">
+      <c r="C120" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D120" s="26"/>
-[...8 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D120" s="10"/>
+      <c r="E120" s="11"/>
+      <c r="F120" s="14">
+        <v>20.11</v>
+      </c>
+      <c r="G120" s="36">
+        <v>37777</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A121" s="4"/>
-      <c r="B121" s="76" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="20" t="s">
+      <c r="B121" s="4"/>
+      <c r="C121" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="D121" s="26"/>
-[...8 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D121" s="10"/>
+      <c r="E121" s="11"/>
+      <c r="F121" s="14">
+        <v>20.41</v>
+      </c>
+      <c r="G121" s="36">
+        <v>38340</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A122" s="4"/>
-      <c r="B122" s="77"/>
-      <c r="C122" s="20" t="s">
+      <c r="B122" s="4"/>
+      <c r="C122" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D122" s="26"/>
-[...8 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D122" s="10"/>
+      <c r="E122" s="11"/>
+      <c r="F122" s="14">
+        <v>20.71</v>
+      </c>
+      <c r="G122" s="36">
+        <v>38904</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A123" s="4"/>
-      <c r="B123" s="77"/>
-      <c r="C123" s="20" t="s">
+      <c r="B123" s="4"/>
+      <c r="C123" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D123" s="26"/>
-[...8 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D123" s="10"/>
+      <c r="E123" s="11"/>
+      <c r="F123" s="14">
+        <v>21.02</v>
+      </c>
+      <c r="G123" s="36">
+        <v>39486</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A124" s="4"/>
-      <c r="B124" s="77"/>
-      <c r="C124" s="20" t="s">
+      <c r="B124" s="4"/>
+      <c r="C124" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="D124" s="26"/>
-[...8 lines deleted...]
-    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="D124" s="10"/>
+      <c r="E124" s="11"/>
+      <c r="F124" s="14">
+        <v>21.14</v>
+      </c>
+      <c r="G124" s="36">
+        <v>39712</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
       <c r="A125" s="4"/>
-      <c r="B125" s="77"/>
-      <c r="C125" s="20" t="s">
+      <c r="B125" s="4"/>
+      <c r="C125" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="D125" s="26"/>
-[...5 lines deleted...]
-        <v>29530</v>
+      <c r="D125" s="10"/>
+      <c r="E125" s="11"/>
+      <c r="F125" s="14">
+        <v>21.46</v>
+      </c>
+      <c r="G125" s="36">
+        <v>40313</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" s="4"/>
-      <c r="B126" s="77"/>
-[...10 lines deleted...]
-      </c>
+      <c r="B126" s="4"/>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" s="4"/>
-      <c r="B127" s="77"/>
-[...10 lines deleted...]
-      </c>
+      <c r="B127" s="4"/>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" s="4"/>
-      <c r="B128" s="77"/>
-[...12 lines deleted...]
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B128" s="4"/>
+    </row>
+    <row r="129" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A129" s="4"/>
-      <c r="B129" s="77"/>
-[...12 lines deleted...]
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="B129" s="4"/>
+    </row>
+    <row r="130" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A130" s="4"/>
-      <c r="B130" s="77"/>
-[...497 lines deleted...]
-      <c r="B166" s="4"/>
+      <c r="B130" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...4 lines deleted...]
-    <mergeCell ref="A9:A17"/>
+  <mergeCells count="13">
     <mergeCell ref="B18:B30"/>
     <mergeCell ref="A30:A42"/>
-    <mergeCell ref="A112:A120"/>
-[...1 lines deleted...]
-    <mergeCell ref="A133:A145"/>
     <mergeCell ref="B42:B54"/>
     <mergeCell ref="A54:A66"/>
     <mergeCell ref="B66:B78"/>
     <mergeCell ref="A78:A90"/>
     <mergeCell ref="B90:B102"/>
     <mergeCell ref="A101:A109"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B7:B8"/>
+    <mergeCell ref="A9:A17"/>
   </mergeCells>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Calculator</vt:lpstr>